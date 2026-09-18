--- v3 (2026-08-28)
+++ v4 (2026-09-18)
@@ -1186,51 +1186,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F743"/>
+  <dimension ref="A1:F744"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="47" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -4076,12021 +4076,12041 @@
         <v>2024</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>69</v>
       </c>
       <c r="B144" t="s">
         <v>69</v>
       </c>
       <c r="C144" t="s">
         <v>70</v>
       </c>
       <c r="D144">
         <v>5000000</v>
       </c>
       <c r="E144" t="s">
         <v>69</v>
       </c>
       <c r="F144">
         <v>2025</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B145" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C145" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="D145">
-        <v>50000</v>
+        <v>5000000</v>
       </c>
       <c r="E145" t="s">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="F145">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>72</v>
       </c>
       <c r="B146" t="s">
         <v>7</v>
       </c>
       <c r="C146" t="s">
         <v>8</v>
       </c>
       <c r="D146">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E146" t="s">
-        <v>73</v>
+        <v>9</v>
       </c>
       <c r="F146">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>72</v>
       </c>
       <c r="B147" t="s">
         <v>7</v>
       </c>
       <c r="C147" t="s">
         <v>8</v>
       </c>
       <c r="D147">
         <v>60000</v>
       </c>
       <c r="E147" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F147">
         <v>2017</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B148" t="s">
         <v>7</v>
       </c>
       <c r="C148" t="s">
         <v>8</v>
       </c>
       <c r="D148">
-        <v>30000</v>
+        <v>60000</v>
       </c>
       <c r="E148" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="F148">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B149" t="s">
         <v>7</v>
       </c>
       <c r="C149" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D149">
-        <v>50000</v>
+        <v>30000</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B150" t="s">
         <v>7</v>
       </c>
       <c r="C150" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D150">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>77</v>
       </c>
       <c r="B151" t="s">
         <v>7</v>
       </c>
       <c r="C151" t="s">
         <v>8</v>
       </c>
       <c r="D151">
         <v>150000</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>77</v>
       </c>
       <c r="B152" t="s">
         <v>7</v>
       </c>
       <c r="C152" t="s">
         <v>8</v>
       </c>
       <c r="D152">
         <v>150000</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>77</v>
       </c>
       <c r="B153" t="s">
         <v>7</v>
       </c>
       <c r="C153" t="s">
         <v>8</v>
       </c>
       <c r="D153">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E153" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F153">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>77</v>
       </c>
       <c r="B154" t="s">
         <v>7</v>
       </c>
       <c r="C154" t="s">
         <v>8</v>
       </c>
       <c r="D154">
         <v>100000</v>
       </c>
       <c r="E154" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F154">
         <v>2019</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>77</v>
       </c>
       <c r="B155" t="s">
         <v>7</v>
       </c>
       <c r="C155" t="s">
         <v>8</v>
       </c>
       <c r="D155">
         <v>100000</v>
       </c>
       <c r="E155" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="F155">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>77</v>
       </c>
       <c r="B156" t="s">
         <v>7</v>
       </c>
       <c r="C156" t="s">
         <v>8</v>
       </c>
       <c r="D156">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E156" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F156">
         <v>2021</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>77</v>
       </c>
       <c r="B157" t="s">
         <v>7</v>
       </c>
       <c r="C157" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D157">
         <v>75000</v>
       </c>
       <c r="E157" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="F157">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>77</v>
       </c>
       <c r="B158" t="s">
         <v>7</v>
       </c>
       <c r="C158" t="s">
         <v>23</v>
       </c>
       <c r="D158">
         <v>75000</v>
       </c>
       <c r="E158" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F158">
         <v>2023</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>77</v>
       </c>
       <c r="B159" t="s">
         <v>7</v>
       </c>
       <c r="C159" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D159">
         <v>75000</v>
       </c>
       <c r="E159" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F159">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>77</v>
       </c>
       <c r="B160" t="s">
         <v>7</v>
       </c>
-      <c r="C160"/>
+      <c r="C160" t="s">
+        <v>8</v>
+      </c>
       <c r="D160">
         <v>75000</v>
       </c>
       <c r="E160" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="F160">
-        <v>2026</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B161" t="s">
         <v>7</v>
       </c>
-      <c r="C161" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C161"/>
       <c r="D161">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E161" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F161">
-        <v>2018</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>81</v>
       </c>
       <c r="B162" t="s">
         <v>7</v>
       </c>
       <c r="C162" t="s">
         <v>8</v>
       </c>
       <c r="D162">
         <v>50000</v>
       </c>
       <c r="E162" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F162">
         <v>2018</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>81</v>
       </c>
       <c r="B163" t="s">
         <v>7</v>
       </c>
       <c r="C163" t="s">
         <v>8</v>
       </c>
       <c r="D163">
         <v>50000</v>
       </c>
       <c r="E163" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F163">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>81</v>
       </c>
       <c r="B164" t="s">
         <v>7</v>
       </c>
       <c r="C164" t="s">
         <v>8</v>
       </c>
       <c r="D164">
         <v>50000</v>
       </c>
       <c r="E164" t="s">
         <v>81</v>
       </c>
       <c r="F164">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B165" t="s">
         <v>7</v>
       </c>
       <c r="C165" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D165">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E165" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="F165">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>84</v>
       </c>
       <c r="B166" t="s">
         <v>7</v>
       </c>
       <c r="C166" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D166">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E166" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="F166">
-        <v>2025</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>84</v>
       </c>
       <c r="B167" t="s">
         <v>7</v>
       </c>
       <c r="C167" t="s">
         <v>8</v>
       </c>
       <c r="D167">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E167" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F167">
-        <v>2026</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B168" t="s">
         <v>7</v>
       </c>
       <c r="C168" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D168">
-        <v>300000</v>
+        <v>125000</v>
       </c>
       <c r="E168" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F168">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B169" t="s">
         <v>7</v>
       </c>
       <c r="C169" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D169">
-        <v>10000</v>
+        <v>300000</v>
       </c>
       <c r="E169" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F169">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>88</v>
       </c>
       <c r="B170" t="s">
         <v>7</v>
       </c>
       <c r="C170" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D170">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E170" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F170">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>88</v>
       </c>
       <c r="B171" t="s">
         <v>7</v>
       </c>
       <c r="C171" t="s">
         <v>8</v>
       </c>
       <c r="D171">
         <v>25000</v>
       </c>
       <c r="E171" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F171">
         <v>2021</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B172" t="s">
         <v>7</v>
       </c>
       <c r="C172" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D172">
         <v>25000</v>
       </c>
       <c r="E172" t="s">
-        <v>9</v>
+        <v>91</v>
       </c>
       <c r="F172">
         <v>2021</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>92</v>
       </c>
       <c r="B173" t="s">
         <v>7</v>
       </c>
       <c r="C173" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D173">
         <v>25000</v>
       </c>
       <c r="E173" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="F173">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>92</v>
       </c>
       <c r="B174" t="s">
         <v>7</v>
       </c>
       <c r="C174" t="s">
         <v>8</v>
       </c>
       <c r="D174">
         <v>25000</v>
       </c>
       <c r="E174" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F174">
         <v>2022</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>92</v>
       </c>
       <c r="B175" t="s">
         <v>7</v>
       </c>
       <c r="C175" t="s">
         <v>8</v>
       </c>
       <c r="D175">
-        <v>35000</v>
+        <v>25000</v>
       </c>
       <c r="E175" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F175">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>92</v>
       </c>
       <c r="B176" t="s">
         <v>7</v>
       </c>
       <c r="C176" t="s">
         <v>8</v>
       </c>
       <c r="D176">
-        <v>25000</v>
+        <v>35000</v>
       </c>
       <c r="E176" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F176">
         <v>2024</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>92</v>
       </c>
       <c r="B177" t="s">
         <v>7</v>
       </c>
       <c r="C177" t="s">
         <v>8</v>
       </c>
       <c r="D177">
         <v>25000</v>
       </c>
       <c r="E177" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F177">
         <v>2024</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B178" t="s">
         <v>7</v>
       </c>
       <c r="C178" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D178">
-        <v>200000</v>
+        <v>25000</v>
       </c>
       <c r="E178" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F178">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>96</v>
       </c>
       <c r="B179" t="s">
         <v>7</v>
       </c>
       <c r="C179" t="s">
         <v>19</v>
       </c>
       <c r="D179">
         <v>200000</v>
       </c>
       <c r="E179" t="s">
         <v>96</v>
       </c>
       <c r="F179">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>96</v>
       </c>
       <c r="B180" t="s">
         <v>7</v>
       </c>
       <c r="C180" t="s">
         <v>19</v>
       </c>
       <c r="D180">
         <v>200000</v>
       </c>
       <c r="E180" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F180">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>96</v>
       </c>
       <c r="B181" t="s">
         <v>7</v>
       </c>
       <c r="C181" t="s">
         <v>19</v>
       </c>
       <c r="D181">
         <v>200000</v>
       </c>
       <c r="E181" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F181">
         <v>2017</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B182" t="s">
         <v>7</v>
       </c>
       <c r="C182" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D182">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E182" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F182">
         <v>2017</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B183" t="s">
         <v>7</v>
       </c>
       <c r="C183" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D183">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E183" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="F183">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>101</v>
       </c>
       <c r="B184" t="s">
         <v>7</v>
       </c>
       <c r="C184" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D184">
         <v>15000</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>101</v>
       </c>
       <c r="B185" t="s">
         <v>7</v>
       </c>
       <c r="C185" t="s">
         <v>8</v>
       </c>
       <c r="D185">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E185" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F185">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>101</v>
       </c>
       <c r="B186" t="s">
         <v>7</v>
       </c>
       <c r="C186" t="s">
         <v>8</v>
       </c>
       <c r="D186">
         <v>50000</v>
       </c>
       <c r="E186" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F186">
         <v>2021</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>101</v>
       </c>
       <c r="B187" t="s">
         <v>7</v>
       </c>
       <c r="C187" t="s">
         <v>8</v>
       </c>
       <c r="D187">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E187" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F187">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>101</v>
       </c>
       <c r="B188" t="s">
         <v>7</v>
       </c>
       <c r="C188" t="s">
         <v>8</v>
       </c>
       <c r="D188">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E188" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="F188">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>101</v>
       </c>
       <c r="B189" t="s">
         <v>7</v>
       </c>
       <c r="C189" t="s">
         <v>8</v>
       </c>
       <c r="D189">
         <v>100000</v>
       </c>
       <c r="E189" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F189">
         <v>2023</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>101</v>
       </c>
       <c r="B190" t="s">
         <v>7</v>
       </c>
       <c r="C190" t="s">
         <v>8</v>
       </c>
       <c r="D190">
         <v>100000</v>
       </c>
       <c r="E190" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F190">
         <v>2023</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B191" t="s">
         <v>7</v>
       </c>
       <c r="C191" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D191">
-        <v>30000</v>
+        <v>100000</v>
       </c>
       <c r="E191" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F191">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>103</v>
       </c>
       <c r="B192" t="s">
         <v>7</v>
       </c>
       <c r="C192" t="s">
         <v>19</v>
       </c>
       <c r="D192">
-        <v>10000</v>
+        <v>30000</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>103</v>
       </c>
       <c r="B193" t="s">
         <v>7</v>
       </c>
       <c r="C193" t="s">
         <v>19</v>
       </c>
       <c r="D193">
-        <v>30000</v>
+        <v>10000</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193">
         <v>2017</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>103</v>
       </c>
       <c r="B194" t="s">
         <v>7</v>
       </c>
       <c r="C194" t="s">
         <v>19</v>
       </c>
       <c r="D194">
-        <v>15000</v>
+        <v>30000</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B195" t="s">
         <v>7</v>
       </c>
       <c r="C195" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D195">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>104</v>
       </c>
       <c r="B196" t="s">
         <v>7</v>
       </c>
       <c r="C196" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D196">
         <v>50000</v>
       </c>
       <c r="E196" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F196">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>104</v>
       </c>
       <c r="B197" t="s">
         <v>7</v>
       </c>
       <c r="C197" t="s">
         <v>8</v>
       </c>
       <c r="D197">
         <v>50000</v>
       </c>
       <c r="E197" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F197">
         <v>2022</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>104</v>
       </c>
       <c r="B198" t="s">
         <v>7</v>
       </c>
       <c r="C198" t="s">
         <v>8</v>
       </c>
       <c r="D198">
         <v>50000</v>
       </c>
       <c r="E198" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F198">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>104</v>
       </c>
       <c r="B199" t="s">
         <v>7</v>
       </c>
       <c r="C199" t="s">
         <v>8</v>
       </c>
       <c r="D199">
         <v>50000</v>
       </c>
       <c r="E199" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F199">
         <v>2024</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>104</v>
       </c>
       <c r="B200" t="s">
         <v>7</v>
       </c>
       <c r="C200" t="s">
         <v>8</v>
       </c>
       <c r="D200">
         <v>50000</v>
       </c>
       <c r="E200" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F200">
-        <v>2026</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B201" t="s">
         <v>7</v>
       </c>
       <c r="C201" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D201">
-        <v>45000</v>
+        <v>50000</v>
       </c>
       <c r="E201" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F201">
-        <v>2022</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>105</v>
       </c>
       <c r="B202" t="s">
         <v>7</v>
       </c>
       <c r="C202" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D202">
         <v>45000</v>
       </c>
       <c r="E202" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="F202">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>105</v>
       </c>
       <c r="B203" t="s">
         <v>7</v>
       </c>
       <c r="C203" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D203">
         <v>45000</v>
       </c>
       <c r="E203" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="F203">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>105</v>
       </c>
       <c r="B204" t="s">
         <v>7</v>
       </c>
       <c r="C204" t="s">
         <v>19</v>
       </c>
       <c r="D204">
-        <v>50000</v>
+        <v>45000</v>
       </c>
       <c r="E204" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="F204">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>105</v>
       </c>
       <c r="B205" t="s">
         <v>7</v>
       </c>
       <c r="C205" t="s">
         <v>19</v>
       </c>
       <c r="D205">
         <v>50000</v>
       </c>
       <c r="E205" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F205">
         <v>2024</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B206" t="s">
         <v>7</v>
       </c>
       <c r="C206" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D206">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E206" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F206">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>108</v>
       </c>
       <c r="B207" t="s">
         <v>7</v>
       </c>
       <c r="C207" t="s">
         <v>8</v>
       </c>
       <c r="D207">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B208" t="s">
         <v>7</v>
       </c>
       <c r="C208" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D208">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E208" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="F208">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>109</v>
       </c>
       <c r="B209" t="s">
         <v>7</v>
       </c>
       <c r="C209" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D209">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E209" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F209">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>109</v>
       </c>
       <c r="B210" t="s">
         <v>7</v>
       </c>
       <c r="C210" t="s">
         <v>8</v>
       </c>
       <c r="D210">
         <v>15000</v>
       </c>
       <c r="E210" t="s">
         <v>111</v>
       </c>
       <c r="F210">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>109</v>
       </c>
       <c r="B211" t="s">
         <v>7</v>
       </c>
       <c r="C211" t="s">
         <v>8</v>
       </c>
       <c r="D211">
-        <v>7500</v>
+        <v>15000</v>
       </c>
       <c r="E211" t="s">
         <v>111</v>
       </c>
       <c r="F211">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B212" t="s">
         <v>7</v>
       </c>
       <c r="C212" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D212">
-        <v>200000</v>
+        <v>7500</v>
       </c>
       <c r="E212" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F212">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>112</v>
       </c>
       <c r="B213" t="s">
         <v>7</v>
       </c>
       <c r="C213" t="s">
         <v>23</v>
       </c>
       <c r="D213">
         <v>200000</v>
       </c>
       <c r="E213" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F213">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>112</v>
       </c>
       <c r="B214" t="s">
         <v>7</v>
       </c>
       <c r="C214" t="s">
         <v>23</v>
       </c>
       <c r="D214">
         <v>200000</v>
       </c>
       <c r="E214" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F214">
         <v>2022</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>112</v>
       </c>
       <c r="B215" t="s">
         <v>7</v>
       </c>
       <c r="C215" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D215">
         <v>200000</v>
       </c>
       <c r="E215" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F215">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>112</v>
       </c>
       <c r="B216" t="s">
         <v>7</v>
       </c>
       <c r="C216" t="s">
         <v>8</v>
       </c>
       <c r="D216">
         <v>200000</v>
       </c>
       <c r="E216" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F216">
         <v>2024</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>112</v>
       </c>
       <c r="B217" t="s">
         <v>7</v>
       </c>
-      <c r="C217"/>
+      <c r="C217" t="s">
+        <v>8</v>
+      </c>
       <c r="D217">
-        <v>150000</v>
+        <v>200000</v>
       </c>
       <c r="E217" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F217">
-        <v>2026</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B218" t="s">
         <v>7</v>
       </c>
-      <c r="C218" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C218"/>
       <c r="D218">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E218" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="F218">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>117</v>
       </c>
       <c r="B219" t="s">
         <v>7</v>
       </c>
       <c r="C219" t="s">
         <v>8</v>
       </c>
       <c r="D219">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E219" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F219">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>117</v>
       </c>
       <c r="B220" t="s">
         <v>7</v>
       </c>
       <c r="C220" t="s">
         <v>8</v>
       </c>
       <c r="D220">
         <v>75000</v>
       </c>
       <c r="E220" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F220">
         <v>2017</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>117</v>
       </c>
       <c r="B221" t="s">
         <v>7</v>
       </c>
       <c r="C221" t="s">
         <v>8</v>
       </c>
       <c r="D221">
         <v>75000</v>
       </c>
       <c r="E221" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F221">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>117</v>
       </c>
       <c r="B222" t="s">
         <v>7</v>
       </c>
       <c r="C222" t="s">
         <v>8</v>
       </c>
       <c r="D222">
         <v>75000</v>
       </c>
       <c r="E222" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F222">
         <v>2019</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>117</v>
       </c>
       <c r="B223" t="s">
         <v>7</v>
       </c>
       <c r="C223" t="s">
         <v>8</v>
       </c>
       <c r="D223">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E223" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F223">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>117</v>
       </c>
       <c r="B224" t="s">
         <v>7</v>
       </c>
       <c r="C224" t="s">
         <v>8</v>
       </c>
       <c r="D224">
         <v>100000</v>
       </c>
       <c r="E224" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F224">
         <v>2021</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>117</v>
       </c>
       <c r="B225" t="s">
         <v>7</v>
       </c>
       <c r="C225" t="s">
         <v>8</v>
       </c>
       <c r="D225">
         <v>100000</v>
       </c>
       <c r="E225" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F225">
         <v>2021</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>117</v>
       </c>
       <c r="B226" t="s">
         <v>7</v>
       </c>
       <c r="C226" t="s">
         <v>8</v>
       </c>
       <c r="D226">
         <v>100000</v>
       </c>
       <c r="E226" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F226">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>117</v>
       </c>
       <c r="B227" t="s">
         <v>7</v>
       </c>
       <c r="C227" t="s">
         <v>8</v>
       </c>
       <c r="D227">
         <v>100000</v>
       </c>
       <c r="E227" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F227">
         <v>2024</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B228" t="s">
         <v>7</v>
       </c>
       <c r="C228" t="s">
         <v>8</v>
       </c>
       <c r="D228">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E228" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F228">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>118</v>
       </c>
       <c r="B229" t="s">
         <v>7</v>
       </c>
       <c r="C229" t="s">
         <v>8</v>
       </c>
       <c r="D229">
         <v>25000</v>
       </c>
       <c r="E229" t="s">
         <v>9</v>
       </c>
       <c r="F229">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>118</v>
       </c>
       <c r="B230" t="s">
         <v>7</v>
       </c>
       <c r="C230" t="s">
         <v>8</v>
       </c>
       <c r="D230">
-        <v>12500</v>
+        <v>25000</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B231" t="s">
         <v>7</v>
       </c>
       <c r="C231" t="s">
         <v>8</v>
       </c>
       <c r="D231">
-        <v>25000</v>
+        <v>12500</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>119</v>
       </c>
       <c r="B232" t="s">
         <v>7</v>
       </c>
       <c r="C232" t="s">
         <v>8</v>
       </c>
       <c r="D232">
         <v>25000</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>119</v>
       </c>
       <c r="B233" t="s">
         <v>7</v>
       </c>
       <c r="C233" t="s">
         <v>8</v>
       </c>
       <c r="D233">
         <v>25000</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B234" t="s">
         <v>7</v>
       </c>
       <c r="C234" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D234">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>120</v>
       </c>
       <c r="B235" t="s">
         <v>7</v>
       </c>
       <c r="C235" t="s">
         <v>19</v>
       </c>
       <c r="D235">
         <v>20000</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>120</v>
       </c>
       <c r="B236" t="s">
         <v>7</v>
       </c>
       <c r="C236" t="s">
         <v>19</v>
       </c>
       <c r="D236">
         <v>20000</v>
       </c>
       <c r="E236" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="F236">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>120</v>
       </c>
       <c r="B237" t="s">
         <v>7</v>
       </c>
       <c r="C237" t="s">
         <v>19</v>
       </c>
       <c r="D237">
         <v>20000</v>
       </c>
       <c r="E237" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F237">
         <v>2018</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>120</v>
       </c>
       <c r="B238" t="s">
         <v>7</v>
       </c>
       <c r="C238" t="s">
         <v>19</v>
       </c>
       <c r="D238">
         <v>20000</v>
       </c>
       <c r="E238" t="s">
-        <v>9</v>
+        <v>122</v>
       </c>
       <c r="F238">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B239" t="s">
         <v>7</v>
       </c>
       <c r="C239" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D239">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="E239" t="s">
         <v>9</v>
       </c>
       <c r="F239">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B240" t="s">
         <v>7</v>
       </c>
       <c r="C240" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D240">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E240" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="F240">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>124</v>
       </c>
       <c r="B241" t="s">
         <v>7</v>
       </c>
       <c r="C241" t="s">
         <v>23</v>
       </c>
       <c r="D241">
         <v>50000</v>
       </c>
       <c r="E241" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F241">
         <v>2019</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>124</v>
       </c>
       <c r="B242" t="s">
         <v>7</v>
       </c>
       <c r="C242" t="s">
         <v>23</v>
       </c>
       <c r="D242">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E242" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F242">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>124</v>
       </c>
       <c r="B243" t="s">
         <v>7</v>
       </c>
       <c r="C243" t="s">
         <v>23</v>
       </c>
       <c r="D243">
         <v>75000</v>
       </c>
       <c r="E243" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F243">
         <v>2021</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>124</v>
       </c>
       <c r="B244" t="s">
         <v>7</v>
       </c>
       <c r="C244" t="s">
         <v>23</v>
       </c>
       <c r="D244">
-        <v>12500</v>
+        <v>75000</v>
       </c>
       <c r="E244" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F244">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>124</v>
       </c>
       <c r="B245" t="s">
         <v>7</v>
       </c>
       <c r="C245" t="s">
         <v>23</v>
       </c>
       <c r="D245">
-        <v>75000</v>
+        <v>12500</v>
       </c>
       <c r="E245" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F245">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>124</v>
       </c>
       <c r="B246" t="s">
         <v>7</v>
       </c>
       <c r="C246" t="s">
         <v>23</v>
       </c>
       <c r="D246">
         <v>75000</v>
       </c>
       <c r="E246" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F246">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>124</v>
       </c>
       <c r="B247" t="s">
         <v>7</v>
       </c>
       <c r="C247" t="s">
         <v>23</v>
       </c>
       <c r="D247">
         <v>75000</v>
       </c>
       <c r="E247" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F247">
         <v>2024</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>124</v>
       </c>
       <c r="B248" t="s">
         <v>7</v>
       </c>
       <c r="C248" t="s">
         <v>23</v>
       </c>
       <c r="D248">
         <v>75000</v>
       </c>
       <c r="E248" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F248">
         <v>2024</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>124</v>
       </c>
       <c r="B249" t="s">
         <v>7</v>
       </c>
       <c r="C249" t="s">
         <v>23</v>
       </c>
       <c r="D249">
         <v>75000</v>
       </c>
       <c r="E249" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F249">
         <v>2024</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B250" t="s">
         <v>7</v>
       </c>
       <c r="C250" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D250">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E250" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F250">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>132</v>
       </c>
       <c r="B251" t="s">
         <v>7</v>
       </c>
       <c r="C251" t="s">
         <v>19</v>
       </c>
       <c r="D251">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E251" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="F251">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>132</v>
       </c>
       <c r="B252" t="s">
         <v>7</v>
       </c>
       <c r="C252" t="s">
         <v>19</v>
       </c>
       <c r="D252">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E252" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F252">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>132</v>
       </c>
       <c r="B253" t="s">
         <v>7</v>
       </c>
       <c r="C253" t="s">
         <v>19</v>
       </c>
       <c r="D253">
         <v>50000</v>
       </c>
       <c r="E253" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F253">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>132</v>
       </c>
       <c r="B254" t="s">
         <v>7</v>
       </c>
       <c r="C254" t="s">
         <v>19</v>
       </c>
       <c r="D254">
         <v>50000</v>
       </c>
       <c r="E254" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F254">
         <v>2017</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>132</v>
       </c>
       <c r="B255" t="s">
         <v>7</v>
       </c>
       <c r="C255" t="s">
         <v>19</v>
       </c>
       <c r="D255">
         <v>50000</v>
       </c>
       <c r="E255" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F255">
         <v>2017</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>132</v>
       </c>
       <c r="B256" t="s">
         <v>7</v>
       </c>
       <c r="C256" t="s">
         <v>19</v>
       </c>
       <c r="D256">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="E256" t="s">
-        <v>134</v>
+        <v>37</v>
       </c>
       <c r="F256">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>132</v>
       </c>
       <c r="B257" t="s">
         <v>7</v>
       </c>
       <c r="C257" t="s">
         <v>19</v>
       </c>
       <c r="D257">
         <v>40000</v>
       </c>
       <c r="E257" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F257">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>132</v>
       </c>
       <c r="B258" t="s">
         <v>7</v>
       </c>
       <c r="C258" t="s">
         <v>19</v>
       </c>
       <c r="D258">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="E258" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F258">
         <v>2020</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>132</v>
       </c>
       <c r="B259" t="s">
         <v>7</v>
       </c>
       <c r="C259" t="s">
         <v>19</v>
       </c>
       <c r="D259">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E259" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F259">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>132</v>
       </c>
       <c r="B260" t="s">
         <v>7</v>
       </c>
       <c r="C260" t="s">
         <v>19</v>
       </c>
       <c r="D260">
-        <v>40000</v>
+        <v>15000</v>
       </c>
       <c r="E260" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F260">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>132</v>
       </c>
       <c r="B261" t="s">
         <v>7</v>
       </c>
       <c r="C261" t="s">
         <v>19</v>
       </c>
       <c r="D261">
         <v>40000</v>
       </c>
       <c r="E261" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F261">
         <v>2022</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>132</v>
       </c>
       <c r="B262" t="s">
         <v>7</v>
       </c>
       <c r="C262" t="s">
         <v>19</v>
       </c>
       <c r="D262">
-        <v>80000</v>
+        <v>40000</v>
       </c>
       <c r="E262" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="F262">
-        <v>2025</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B263" t="s">
         <v>7</v>
       </c>
       <c r="C263" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D263">
-        <v>100000</v>
+        <v>80000</v>
       </c>
       <c r="E263" t="s">
-        <v>141</v>
+        <v>9</v>
       </c>
       <c r="F263">
-        <v>2026</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B264" t="s">
         <v>7</v>
       </c>
       <c r="C264" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D264">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E264" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="F264">
-        <v>2022</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>142</v>
       </c>
       <c r="B265" t="s">
         <v>7</v>
       </c>
       <c r="C265" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D265">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E265" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F265">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>142</v>
       </c>
       <c r="B266" t="s">
         <v>7</v>
       </c>
       <c r="C266" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D266">
         <v>25000</v>
       </c>
       <c r="E266" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="F266">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>142</v>
       </c>
       <c r="B267" t="s">
         <v>7</v>
       </c>
       <c r="C267" t="s">
         <v>8</v>
       </c>
       <c r="D267">
         <v>25000</v>
       </c>
       <c r="E267" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F267">
         <v>2022</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>142</v>
       </c>
       <c r="B268" t="s">
         <v>7</v>
       </c>
       <c r="C268" t="s">
         <v>8</v>
       </c>
       <c r="D268">
-        <v>14500</v>
+        <v>25000</v>
       </c>
       <c r="E268" t="s">
-        <v>143</v>
+        <v>94</v>
       </c>
       <c r="F268">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>142</v>
       </c>
       <c r="B269" t="s">
         <v>7</v>
       </c>
       <c r="C269" t="s">
         <v>8</v>
       </c>
       <c r="D269">
-        <v>25000</v>
+        <v>14500</v>
       </c>
       <c r="E269" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="F269">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>142</v>
       </c>
       <c r="B270" t="s">
         <v>7</v>
       </c>
       <c r="C270" t="s">
         <v>8</v>
       </c>
       <c r="D270">
         <v>25000</v>
       </c>
       <c r="E270" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F270">
         <v>2024</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>142</v>
       </c>
       <c r="B271" t="s">
         <v>7</v>
       </c>
       <c r="C271" t="s">
         <v>8</v>
       </c>
       <c r="D271">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E271" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="F271">
-        <v>2026</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B272" t="s">
         <v>7</v>
       </c>
       <c r="C272" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D272">
         <v>50000</v>
       </c>
       <c r="E272" t="s">
         <v>9</v>
       </c>
       <c r="F272">
-        <v>2019</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>144</v>
       </c>
       <c r="B273" t="s">
         <v>7</v>
       </c>
       <c r="C273" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D273">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E273" t="s">
         <v>9</v>
       </c>
       <c r="F273">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>144</v>
       </c>
       <c r="B274" t="s">
         <v>7</v>
       </c>
       <c r="C274" t="s">
         <v>8</v>
       </c>
       <c r="D274">
-        <v>25000</v>
+        <v>60000</v>
       </c>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>144</v>
       </c>
       <c r="B275" t="s">
         <v>7</v>
       </c>
       <c r="C275" t="s">
         <v>8</v>
       </c>
       <c r="D275">
         <v>25000</v>
       </c>
       <c r="E275" t="s">
-        <v>145</v>
+        <v>9</v>
       </c>
       <c r="F275">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>144</v>
       </c>
       <c r="B276" t="s">
         <v>7</v>
       </c>
       <c r="C276" t="s">
         <v>8</v>
       </c>
       <c r="D276">
         <v>25000</v>
       </c>
       <c r="E276" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F276">
         <v>2021</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>144</v>
       </c>
       <c r="B277" t="s">
         <v>7</v>
       </c>
       <c r="C277" t="s">
         <v>8</v>
       </c>
       <c r="D277">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E277" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F277">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>144</v>
       </c>
       <c r="B278" t="s">
         <v>7</v>
       </c>
       <c r="C278" t="s">
         <v>8</v>
       </c>
       <c r="D278">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E278" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F278">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>144</v>
       </c>
       <c r="B279" t="s">
         <v>7</v>
       </c>
       <c r="C279" t="s">
         <v>8</v>
       </c>
       <c r="D279">
-        <v>25000</v>
+        <v>60000</v>
       </c>
       <c r="E279" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F279">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>144</v>
       </c>
       <c r="B280" t="s">
         <v>7</v>
       </c>
       <c r="C280" t="s">
         <v>8</v>
       </c>
       <c r="D280">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E280" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
       <c r="F280">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B281" t="s">
         <v>7</v>
       </c>
       <c r="C281" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D281">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E281" t="s">
         <v>9</v>
       </c>
       <c r="F281">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>150</v>
       </c>
       <c r="B282" t="s">
         <v>7</v>
       </c>
       <c r="C282" t="s">
         <v>19</v>
       </c>
       <c r="D282">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E282" t="s">
-        <v>151</v>
+        <v>9</v>
       </c>
       <c r="F282">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>150</v>
       </c>
       <c r="B283" t="s">
         <v>7</v>
       </c>
       <c r="C283" t="s">
         <v>19</v>
       </c>
       <c r="D283">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E283" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="F283">
         <v>2017</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>150</v>
       </c>
       <c r="B284" t="s">
         <v>7</v>
       </c>
       <c r="C284" t="s">
         <v>19</v>
       </c>
       <c r="D284">
         <v>100000</v>
       </c>
       <c r="E284" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F284">
         <v>2017</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>150</v>
       </c>
       <c r="B285" t="s">
         <v>7</v>
       </c>
       <c r="C285" t="s">
         <v>19</v>
       </c>
       <c r="D285">
         <v>100000</v>
       </c>
       <c r="E285" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F285">
         <v>2017</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>150</v>
       </c>
       <c r="B286" t="s">
         <v>7</v>
       </c>
       <c r="C286" t="s">
         <v>19</v>
       </c>
       <c r="D286">
         <v>100000</v>
       </c>
       <c r="E286" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F286">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B287" t="s">
         <v>7</v>
       </c>
       <c r="C287" t="s">
         <v>19</v>
       </c>
       <c r="D287">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E287" t="s">
-        <v>153</v>
+        <v>9</v>
       </c>
       <c r="F287">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>152</v>
       </c>
       <c r="B288" t="s">
         <v>7</v>
       </c>
       <c r="C288" t="s">
         <v>19</v>
       </c>
       <c r="D288">
         <v>250000</v>
       </c>
       <c r="E288" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F288">
         <v>2017</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>152</v>
       </c>
       <c r="B289" t="s">
         <v>7</v>
       </c>
       <c r="C289" t="s">
         <v>19</v>
       </c>
       <c r="D289">
         <v>250000</v>
       </c>
       <c r="E289" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F289">
         <v>2017</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>152</v>
       </c>
       <c r="B290" t="s">
         <v>7</v>
       </c>
       <c r="C290" t="s">
         <v>19</v>
       </c>
       <c r="D290">
         <v>250000</v>
       </c>
       <c r="E290" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F290">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>152</v>
       </c>
       <c r="B291" t="s">
         <v>7</v>
       </c>
       <c r="C291" t="s">
         <v>19</v>
       </c>
       <c r="D291">
         <v>250000</v>
       </c>
       <c r="E291" t="s">
         <v>156</v>
       </c>
       <c r="F291">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>152</v>
       </c>
       <c r="B292" t="s">
         <v>7</v>
       </c>
       <c r="C292" t="s">
         <v>19</v>
       </c>
       <c r="D292">
-        <v>50000</v>
+        <v>250000</v>
       </c>
       <c r="E292" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F292">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B293" t="s">
         <v>7</v>
       </c>
       <c r="C293" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D293">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E293" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F293">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>158</v>
       </c>
       <c r="B294" t="s">
         <v>7</v>
       </c>
       <c r="C294" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D294">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E294" t="s">
-        <v>9</v>
+        <v>159</v>
       </c>
       <c r="F294">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>158</v>
       </c>
       <c r="B295" t="s">
         <v>7</v>
       </c>
       <c r="C295" t="s">
         <v>19</v>
       </c>
       <c r="D295">
         <v>100000</v>
       </c>
       <c r="E295" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F295">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>158</v>
       </c>
       <c r="B296" t="s">
         <v>7</v>
       </c>
       <c r="C296" t="s">
         <v>19</v>
       </c>
       <c r="D296">
         <v>100000</v>
       </c>
       <c r="E296" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F296">
         <v>2017</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>158</v>
       </c>
       <c r="B297" t="s">
         <v>7</v>
       </c>
       <c r="C297" t="s">
         <v>19</v>
       </c>
       <c r="D297">
         <v>100000</v>
       </c>
       <c r="E297" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F297">
         <v>2017</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>158</v>
       </c>
       <c r="B298" t="s">
         <v>7</v>
       </c>
       <c r="C298" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D298">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E298" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="F298">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>158</v>
       </c>
       <c r="B299" t="s">
         <v>7</v>
       </c>
       <c r="C299" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D299">
         <v>25000</v>
       </c>
       <c r="E299" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F299">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>158</v>
       </c>
       <c r="B300" t="s">
         <v>7</v>
       </c>
       <c r="C300" t="s">
         <v>19</v>
       </c>
       <c r="D300">
         <v>25000</v>
       </c>
       <c r="E300" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F300">
         <v>2023</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>158</v>
       </c>
       <c r="B301" t="s">
         <v>7</v>
       </c>
       <c r="C301" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D301">
         <v>25000</v>
       </c>
       <c r="E301" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F301">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>158</v>
       </c>
       <c r="B302" t="s">
         <v>7</v>
       </c>
       <c r="C302" t="s">
         <v>8</v>
       </c>
       <c r="D302">
         <v>25000</v>
       </c>
       <c r="E302" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F302">
         <v>2025</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B303" t="s">
         <v>7</v>
       </c>
       <c r="C303" t="s">
         <v>8</v>
       </c>
       <c r="D303">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E303" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F303">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>163</v>
       </c>
       <c r="B304" t="s">
         <v>7</v>
       </c>
       <c r="C304" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D304">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E304" t="s">
-        <v>9</v>
+        <v>164</v>
       </c>
       <c r="F304">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>163</v>
       </c>
       <c r="B305" t="s">
         <v>7</v>
       </c>
       <c r="C305" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D305">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E305" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F305">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>163</v>
       </c>
       <c r="B306" t="s">
         <v>7</v>
       </c>
       <c r="C306" t="s">
         <v>8</v>
       </c>
       <c r="D306">
         <v>50000</v>
       </c>
       <c r="E306" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F306">
         <v>2020</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>163</v>
       </c>
       <c r="B307" t="s">
         <v>7</v>
       </c>
       <c r="C307" t="s">
         <v>8</v>
       </c>
       <c r="D307">
         <v>50000</v>
       </c>
       <c r="E307" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F307">
         <v>2020</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>163</v>
       </c>
       <c r="B308" t="s">
         <v>7</v>
       </c>
       <c r="C308" t="s">
         <v>8</v>
       </c>
       <c r="D308">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E308" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F308">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>163</v>
       </c>
       <c r="B309" t="s">
         <v>7</v>
       </c>
       <c r="C309" t="s">
         <v>8</v>
       </c>
       <c r="D309">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E309" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F309">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>163</v>
       </c>
       <c r="B310" t="s">
         <v>7</v>
       </c>
       <c r="C310" t="s">
         <v>8</v>
       </c>
       <c r="D310">
         <v>100000</v>
       </c>
       <c r="E310" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F310">
         <v>2023</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>163</v>
       </c>
       <c r="B311" t="s">
         <v>7</v>
       </c>
       <c r="C311" t="s">
         <v>8</v>
       </c>
       <c r="D311">
         <v>100000</v>
       </c>
       <c r="E311" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F311">
         <v>2023</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B312" t="s">
         <v>7</v>
       </c>
       <c r="C312" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D312">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E312" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
       <c r="F312">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B313" t="s">
         <v>7</v>
       </c>
       <c r="C313" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D313">
         <v>25000</v>
       </c>
       <c r="E313" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F313">
         <v>2021</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>167</v>
       </c>
       <c r="B314" t="s">
         <v>7</v>
       </c>
       <c r="C314" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D314">
-        <v>35000</v>
+        <v>25000</v>
       </c>
       <c r="E314" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F314">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>167</v>
       </c>
       <c r="B315" t="s">
         <v>7</v>
       </c>
       <c r="C315" t="s">
         <v>8</v>
       </c>
       <c r="D315">
-        <v>50000</v>
+        <v>35000</v>
       </c>
       <c r="E315" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F315">
         <v>2022</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>167</v>
       </c>
       <c r="B316" t="s">
         <v>7</v>
       </c>
       <c r="C316" t="s">
         <v>8</v>
       </c>
       <c r="D316">
         <v>50000</v>
       </c>
       <c r="E316" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F316">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>167</v>
       </c>
       <c r="B317" t="s">
         <v>7</v>
       </c>
       <c r="C317" t="s">
         <v>8</v>
       </c>
       <c r="D317">
         <v>50000</v>
       </c>
       <c r="E317" t="s">
-        <v>44</v>
+        <v>170</v>
       </c>
       <c r="F317">
         <v>2024</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>167</v>
       </c>
       <c r="B318" t="s">
         <v>7</v>
       </c>
       <c r="C318" t="s">
         <v>8</v>
       </c>
       <c r="D318">
         <v>50000</v>
       </c>
       <c r="E318" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F318">
         <v>2024</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B319" t="s">
         <v>7</v>
       </c>
       <c r="C319" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D319">
         <v>50000</v>
       </c>
       <c r="E319" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F319">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B320" t="s">
         <v>7</v>
       </c>
       <c r="C320" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D320">
         <v>50000</v>
       </c>
       <c r="E320" t="s">
-        <v>173</v>
+        <v>9</v>
       </c>
       <c r="F320">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>172</v>
       </c>
       <c r="B321" t="s">
         <v>7</v>
       </c>
       <c r="C321" t="s">
         <v>23</v>
       </c>
       <c r="D321">
         <v>50000</v>
       </c>
       <c r="E321" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F321">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>172</v>
       </c>
       <c r="B322" t="s">
         <v>7</v>
       </c>
       <c r="C322" t="s">
         <v>23</v>
       </c>
       <c r="D322">
         <v>50000</v>
       </c>
       <c r="E322" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F322">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>172</v>
       </c>
       <c r="B323" t="s">
         <v>7</v>
       </c>
       <c r="C323" t="s">
         <v>23</v>
       </c>
       <c r="D323">
         <v>50000</v>
       </c>
       <c r="E323" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F323">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>172</v>
       </c>
       <c r="B324" t="s">
         <v>7</v>
       </c>
       <c r="C324" t="s">
         <v>23</v>
       </c>
       <c r="D324">
         <v>50000</v>
       </c>
       <c r="E324" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F324">
         <v>2024</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B325" t="s">
         <v>7</v>
       </c>
       <c r="C325" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D325">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E325" t="s">
-        <v>9</v>
+        <v>174</v>
       </c>
       <c r="F325">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>175</v>
       </c>
       <c r="B326" t="s">
         <v>7</v>
       </c>
       <c r="C326" t="s">
         <v>8</v>
       </c>
       <c r="D326">
         <v>75000</v>
       </c>
       <c r="E326" t="s">
         <v>9</v>
       </c>
       <c r="F326">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>175</v>
       </c>
       <c r="B327" t="s">
         <v>7</v>
       </c>
       <c r="C327" t="s">
         <v>8</v>
       </c>
       <c r="D327">
         <v>75000</v>
       </c>
       <c r="E327" t="s">
-        <v>176</v>
+        <v>9</v>
       </c>
       <c r="F327">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>175</v>
       </c>
       <c r="B328" t="s">
         <v>7</v>
       </c>
       <c r="C328" t="s">
         <v>8</v>
       </c>
       <c r="D328">
         <v>75000</v>
       </c>
       <c r="E328" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F328">
         <v>2018</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>175</v>
       </c>
       <c r="B329" t="s">
         <v>7</v>
       </c>
       <c r="C329" t="s">
         <v>8</v>
       </c>
       <c r="D329">
         <v>75000</v>
       </c>
       <c r="E329" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F329">
         <v>2018</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>175</v>
       </c>
       <c r="B330" t="s">
         <v>7</v>
       </c>
       <c r="C330" t="s">
         <v>8</v>
       </c>
       <c r="D330">
         <v>75000</v>
       </c>
       <c r="E330" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F330">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>175</v>
       </c>
       <c r="B331" t="s">
         <v>7</v>
       </c>
       <c r="C331" t="s">
         <v>8</v>
       </c>
       <c r="D331">
         <v>75000</v>
       </c>
       <c r="E331" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F331">
         <v>2021</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>175</v>
       </c>
       <c r="B332" t="s">
         <v>7</v>
       </c>
       <c r="C332" t="s">
         <v>8</v>
       </c>
       <c r="D332">
         <v>75000</v>
       </c>
       <c r="E332" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F332">
         <v>2021</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>175</v>
       </c>
       <c r="B333" t="s">
         <v>7</v>
       </c>
       <c r="C333" t="s">
         <v>8</v>
       </c>
       <c r="D333">
-        <v>150000</v>
+        <v>75000</v>
       </c>
       <c r="E333" t="s">
-        <v>9</v>
+        <v>178</v>
       </c>
       <c r="F333">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B334" t="s">
         <v>7</v>
       </c>
       <c r="C334" t="s">
         <v>8</v>
       </c>
       <c r="D334">
-        <v>500000</v>
+        <v>150000</v>
       </c>
       <c r="E334" t="s">
-        <v>180</v>
+        <v>9</v>
       </c>
       <c r="F334">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>179</v>
       </c>
       <c r="B335" t="s">
         <v>7</v>
       </c>
       <c r="C335" t="s">
         <v>8</v>
       </c>
       <c r="D335">
         <v>500000</v>
       </c>
       <c r="E335" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F335">
         <v>2019</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>179</v>
       </c>
       <c r="B336" t="s">
         <v>7</v>
       </c>
       <c r="C336" t="s">
         <v>8</v>
       </c>
       <c r="D336">
         <v>500000</v>
       </c>
       <c r="E336" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F336">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>179</v>
       </c>
       <c r="B337" t="s">
         <v>7</v>
       </c>
       <c r="C337" t="s">
         <v>8</v>
       </c>
       <c r="D337">
         <v>500000</v>
       </c>
       <c r="E337" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="F337">
         <v>2021</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>179</v>
       </c>
       <c r="B338" t="s">
         <v>7</v>
       </c>
       <c r="C338" t="s">
         <v>8</v>
       </c>
       <c r="D338">
-        <v>250000</v>
+        <v>500000</v>
       </c>
       <c r="E338" t="s">
-        <v>9</v>
+        <v>183</v>
       </c>
       <c r="F338">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>179</v>
       </c>
       <c r="B339" t="s">
         <v>7</v>
       </c>
       <c r="C339" t="s">
         <v>8</v>
       </c>
       <c r="D339">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="E339" t="s">
-        <v>180</v>
+        <v>9</v>
       </c>
       <c r="F339">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>179</v>
       </c>
       <c r="B340" t="s">
         <v>7</v>
       </c>
       <c r="C340" t="s">
         <v>8</v>
       </c>
       <c r="D340">
         <v>500000</v>
       </c>
       <c r="E340" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F340">
         <v>2017</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>179</v>
       </c>
       <c r="B341" t="s">
         <v>7</v>
       </c>
       <c r="C341" t="s">
         <v>8</v>
       </c>
       <c r="D341">
         <v>500000</v>
       </c>
       <c r="E341" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F341">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>179</v>
       </c>
       <c r="B342" t="s">
         <v>7</v>
       </c>
       <c r="C342" t="s">
         <v>8</v>
       </c>
       <c r="D342">
         <v>500000</v>
       </c>
       <c r="E342" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F342">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>179</v>
       </c>
       <c r="B343" t="s">
         <v>7</v>
       </c>
       <c r="C343" t="s">
         <v>8</v>
       </c>
       <c r="D343">
         <v>500000</v>
       </c>
       <c r="E343" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="F343">
         <v>2024</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>179</v>
       </c>
       <c r="B344" t="s">
         <v>7</v>
       </c>
       <c r="C344" t="s">
         <v>8</v>
       </c>
       <c r="D344">
-        <v>150000</v>
+        <v>500000</v>
       </c>
       <c r="E344" t="s">
-        <v>25</v>
+        <v>183</v>
       </c>
       <c r="F344">
-        <v>2025</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B345" t="s">
         <v>7</v>
       </c>
       <c r="C345" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D345">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E345" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F345">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B346" t="s">
         <v>7</v>
       </c>
       <c r="C346" t="s">
         <v>21</v>
       </c>
       <c r="D346">
         <v>50000</v>
       </c>
       <c r="E346" t="s">
         <v>9</v>
       </c>
       <c r="F346">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B347" t="s">
         <v>7</v>
       </c>
       <c r="C347" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D347">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E347" t="s">
         <v>9</v>
       </c>
       <c r="F347">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>187</v>
       </c>
       <c r="B348" t="s">
         <v>7</v>
       </c>
       <c r="C348" t="s">
         <v>8</v>
       </c>
       <c r="D348">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E348" t="s">
-        <v>188</v>
+        <v>9</v>
       </c>
       <c r="F348">
         <v>2016</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>187</v>
       </c>
       <c r="B349" t="s">
         <v>7</v>
       </c>
       <c r="C349" t="s">
         <v>8</v>
       </c>
       <c r="D349">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E349" t="s">
-        <v>9</v>
+        <v>188</v>
       </c>
       <c r="F349">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>187</v>
       </c>
       <c r="B350" t="s">
         <v>7</v>
       </c>
       <c r="C350" t="s">
         <v>8</v>
       </c>
       <c r="D350">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E350" t="s">
-        <v>189</v>
+        <v>9</v>
       </c>
       <c r="F350">
         <v>2017</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>187</v>
       </c>
       <c r="B351" t="s">
         <v>7</v>
       </c>
       <c r="C351" t="s">
         <v>8</v>
       </c>
       <c r="D351">
-        <v>87500</v>
+        <v>75000</v>
       </c>
       <c r="E351" t="s">
-        <v>9</v>
+        <v>189</v>
       </c>
       <c r="F351">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B352" t="s">
         <v>7</v>
       </c>
       <c r="C352" t="s">
         <v>8</v>
       </c>
       <c r="D352">
-        <v>75000</v>
+        <v>87500</v>
       </c>
       <c r="E352" t="s">
-        <v>191</v>
+        <v>9</v>
       </c>
       <c r="F352">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>190</v>
       </c>
       <c r="B353" t="s">
         <v>7</v>
       </c>
       <c r="C353" t="s">
         <v>8</v>
       </c>
       <c r="D353">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E353" t="s">
-        <v>9</v>
+        <v>191</v>
       </c>
       <c r="F353">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>190</v>
       </c>
       <c r="B354" t="s">
         <v>7</v>
       </c>
       <c r="C354" t="s">
         <v>8</v>
       </c>
       <c r="D354">
         <v>100000</v>
       </c>
       <c r="E354" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F354">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>190</v>
       </c>
       <c r="B355" t="s">
         <v>7</v>
       </c>
       <c r="C355" t="s">
         <v>8</v>
       </c>
       <c r="D355">
         <v>100000</v>
       </c>
       <c r="E355" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F355">
         <v>2018</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>190</v>
       </c>
       <c r="B356" t="s">
         <v>7</v>
       </c>
       <c r="C356" t="s">
         <v>8</v>
       </c>
       <c r="D356">
         <v>100000</v>
       </c>
       <c r="E356" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="F356">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>190</v>
       </c>
       <c r="B357" t="s">
         <v>7</v>
       </c>
       <c r="C357" t="s">
         <v>8</v>
       </c>
       <c r="D357">
         <v>100000</v>
       </c>
       <c r="E357" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F357">
         <v>2020</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>190</v>
       </c>
       <c r="B358" t="s">
         <v>7</v>
       </c>
       <c r="C358" t="s">
         <v>8</v>
       </c>
       <c r="D358">
         <v>100000</v>
       </c>
       <c r="E358" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F358">
         <v>2020</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>190</v>
       </c>
       <c r="B359" t="s">
         <v>7</v>
       </c>
       <c r="C359" t="s">
         <v>8</v>
       </c>
       <c r="D359">
         <v>100000</v>
       </c>
       <c r="E359" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F359">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>190</v>
       </c>
       <c r="B360" t="s">
         <v>7</v>
       </c>
       <c r="C360" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D360">
-        <v>15000</v>
+        <v>100000</v>
       </c>
       <c r="E360" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
       <c r="F360">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>190</v>
       </c>
       <c r="B361" t="s">
         <v>7</v>
       </c>
       <c r="C361" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D361">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E361" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="F361">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>190</v>
       </c>
       <c r="B362" t="s">
         <v>7</v>
       </c>
       <c r="C362" t="s">
         <v>8</v>
       </c>
       <c r="D362">
         <v>100000</v>
       </c>
       <c r="E362" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F362">
         <v>2023</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>190</v>
       </c>
       <c r="B363" t="s">
         <v>7</v>
       </c>
       <c r="C363" t="s">
         <v>8</v>
       </c>
       <c r="D363">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="E363" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F363">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B364" t="s">
         <v>7</v>
       </c>
       <c r="C364" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D364">
-        <v>250000</v>
+        <v>60000</v>
       </c>
       <c r="E364" t="s">
-        <v>193</v>
+        <v>25</v>
       </c>
       <c r="F364">
-        <v>2019</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>193</v>
       </c>
       <c r="B365" t="s">
         <v>7</v>
       </c>
       <c r="C365" t="s">
         <v>19</v>
       </c>
       <c r="D365">
         <v>250000</v>
       </c>
       <c r="E365" t="s">
         <v>193</v>
       </c>
       <c r="F365">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>193</v>
       </c>
       <c r="B366" t="s">
         <v>7</v>
       </c>
       <c r="C366" t="s">
         <v>19</v>
       </c>
       <c r="D366">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="E366" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="F366">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>193</v>
       </c>
       <c r="B367" t="s">
         <v>7</v>
       </c>
       <c r="C367" t="s">
         <v>19</v>
       </c>
       <c r="D367">
         <v>500000</v>
       </c>
       <c r="E367" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F367">
         <v>2017</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B368" t="s">
         <v>7</v>
       </c>
       <c r="C368" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D368">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="E368" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="F368">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>194</v>
       </c>
       <c r="B369" t="s">
         <v>7</v>
       </c>
       <c r="C369" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D369">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E369" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F369">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>194</v>
       </c>
       <c r="B370" t="s">
         <v>7</v>
       </c>
       <c r="C370" t="s">
         <v>8</v>
       </c>
       <c r="D370">
         <v>25000</v>
       </c>
       <c r="E370" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F370">
         <v>2021</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>194</v>
       </c>
       <c r="B371" t="s">
         <v>7</v>
       </c>
       <c r="C371" t="s">
         <v>8</v>
       </c>
       <c r="D371">
-        <v>15000</v>
+        <v>25000</v>
       </c>
       <c r="E371" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F371">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>194</v>
       </c>
       <c r="B372" t="s">
         <v>7</v>
       </c>
       <c r="C372" t="s">
         <v>8</v>
       </c>
       <c r="D372">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="E372" t="s">
         <v>194</v>
       </c>
       <c r="F372">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>194</v>
       </c>
       <c r="B373" t="s">
         <v>7</v>
       </c>
       <c r="C373" t="s">
         <v>8</v>
       </c>
       <c r="D373">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E373" t="s">
         <v>194</v>
       </c>
       <c r="F373">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B374" t="s">
         <v>7</v>
       </c>
       <c r="C374" t="s">
         <v>8</v>
       </c>
       <c r="D374">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E374" t="s">
-        <v>9</v>
+        <v>194</v>
       </c>
       <c r="F374">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>197</v>
       </c>
       <c r="B375" t="s">
         <v>7</v>
       </c>
       <c r="C375" t="s">
         <v>8</v>
       </c>
       <c r="D375">
         <v>75000</v>
       </c>
       <c r="E375" t="s">
         <v>9</v>
       </c>
       <c r="F375">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>197</v>
       </c>
       <c r="B376" t="s">
         <v>7</v>
       </c>
       <c r="C376" t="s">
         <v>8</v>
       </c>
       <c r="D376">
         <v>75000</v>
       </c>
       <c r="E376" t="s">
-        <v>176</v>
+        <v>9</v>
       </c>
       <c r="F376">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>197</v>
       </c>
       <c r="B377" t="s">
         <v>7</v>
       </c>
       <c r="C377" t="s">
         <v>8</v>
       </c>
       <c r="D377">
         <v>75000</v>
       </c>
       <c r="E377" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F377">
         <v>2021</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>197</v>
       </c>
       <c r="B378" t="s">
         <v>7</v>
       </c>
       <c r="C378" t="s">
         <v>8</v>
       </c>
       <c r="D378">
         <v>75000</v>
       </c>
       <c r="E378" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F378">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>197</v>
       </c>
       <c r="B379" t="s">
         <v>7</v>
       </c>
       <c r="C379" t="s">
         <v>8</v>
       </c>
       <c r="D379">
         <v>75000</v>
       </c>
       <c r="E379" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F379">
         <v>2018</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>197</v>
       </c>
       <c r="B380" t="s">
         <v>7</v>
       </c>
       <c r="C380" t="s">
         <v>8</v>
       </c>
       <c r="D380">
         <v>75000</v>
       </c>
       <c r="E380" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F380">
         <v>2018</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>197</v>
       </c>
       <c r="B381" t="s">
         <v>7</v>
       </c>
       <c r="C381" t="s">
         <v>8</v>
       </c>
       <c r="D381">
         <v>75000</v>
       </c>
       <c r="E381" t="s">
         <v>178</v>
       </c>
       <c r="F381">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>197</v>
       </c>
       <c r="B382" t="s">
         <v>7</v>
       </c>
       <c r="C382" t="s">
         <v>8</v>
       </c>
       <c r="D382">
         <v>75000</v>
       </c>
       <c r="E382" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F382">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>197</v>
       </c>
       <c r="B383" t="s">
         <v>7</v>
       </c>
       <c r="C383" t="s">
         <v>8</v>
       </c>
       <c r="D383">
         <v>75000</v>
       </c>
       <c r="E383" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F383">
         <v>2024</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B384" t="s">
         <v>7</v>
       </c>
       <c r="C384" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D384">
-        <v>30000</v>
+        <v>75000</v>
       </c>
       <c r="E384" t="s">
-        <v>9</v>
+        <v>177</v>
       </c>
       <c r="F384">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B385" t="s">
         <v>7</v>
       </c>
       <c r="C385" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D385">
-        <v>50000</v>
+        <v>30000</v>
       </c>
       <c r="E385" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F385">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>199</v>
       </c>
       <c r="B386" t="s">
         <v>7</v>
       </c>
       <c r="C386" t="s">
         <v>8</v>
       </c>
       <c r="D386">
         <v>50000</v>
       </c>
       <c r="E386" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F386">
         <v>2021</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>199</v>
       </c>
       <c r="B387" t="s">
         <v>7</v>
       </c>
       <c r="C387" t="s">
         <v>8</v>
       </c>
       <c r="D387">
         <v>50000</v>
       </c>
       <c r="E387" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F387">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>199</v>
       </c>
       <c r="B388" t="s">
         <v>7</v>
       </c>
       <c r="C388" t="s">
         <v>8</v>
       </c>
       <c r="D388">
         <v>50000</v>
       </c>
       <c r="E388" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F388">
         <v>2023</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>199</v>
       </c>
       <c r="B389" t="s">
         <v>7</v>
       </c>
       <c r="C389" t="s">
         <v>8</v>
       </c>
       <c r="D389">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E389" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="F389">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B390" t="s">
         <v>7</v>
       </c>
       <c r="C390" t="s">
         <v>8</v>
       </c>
       <c r="D390">
-        <v>35000</v>
+        <v>100000</v>
       </c>
       <c r="E390" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
       <c r="F390">
-        <v>2016</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B391" t="s">
         <v>7</v>
       </c>
       <c r="C391" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D391">
-        <v>50000</v>
+        <v>35000</v>
       </c>
       <c r="E391" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F391">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>202</v>
       </c>
       <c r="B392" t="s">
         <v>7</v>
       </c>
       <c r="C392" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D392">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E392" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F392">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>202</v>
       </c>
       <c r="B393" t="s">
         <v>7</v>
       </c>
       <c r="C393" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D393">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E393" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F393">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>202</v>
       </c>
       <c r="B394" t="s">
         <v>7</v>
       </c>
       <c r="C394" t="s">
         <v>19</v>
       </c>
       <c r="D394">
         <v>50000</v>
       </c>
       <c r="E394" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F394">
         <v>2023</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>202</v>
       </c>
       <c r="B395" t="s">
         <v>7</v>
       </c>
       <c r="C395" t="s">
         <v>19</v>
       </c>
       <c r="D395">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E395" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="F395">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B396" t="s">
         <v>7</v>
       </c>
       <c r="C396" t="s">
         <v>19</v>
       </c>
       <c r="D396">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E396" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="F396">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
         <v>207</v>
       </c>
       <c r="B397" t="s">
         <v>7</v>
       </c>
       <c r="C397" t="s">
         <v>19</v>
       </c>
       <c r="D397">
         <v>250000</v>
       </c>
       <c r="E397" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F397">
         <v>2021</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
         <v>207</v>
       </c>
       <c r="B398" t="s">
         <v>7</v>
       </c>
       <c r="C398" t="s">
         <v>19</v>
       </c>
       <c r="D398">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="E398" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="F398">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
         <v>207</v>
       </c>
       <c r="B399" t="s">
         <v>7</v>
       </c>
       <c r="C399" t="s">
         <v>19</v>
       </c>
       <c r="D399">
         <v>200000</v>
       </c>
       <c r="E399" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F399">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
         <v>207</v>
       </c>
       <c r="B400" t="s">
         <v>7</v>
       </c>
       <c r="C400" t="s">
         <v>19</v>
       </c>
       <c r="D400">
         <v>200000</v>
       </c>
       <c r="E400" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F400">
         <v>2018</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
         <v>207</v>
       </c>
       <c r="B401" t="s">
         <v>7</v>
       </c>
       <c r="C401" t="s">
         <v>19</v>
       </c>
       <c r="D401">
         <v>200000</v>
       </c>
       <c r="E401" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F401">
         <v>2018</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>207</v>
       </c>
       <c r="B402" t="s">
         <v>7</v>
       </c>
       <c r="C402" t="s">
         <v>19</v>
       </c>
       <c r="D402">
-        <v>250000</v>
+        <v>200000</v>
       </c>
       <c r="E402" t="s">
-        <v>210</v>
+        <v>33</v>
       </c>
       <c r="F402">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
         <v>207</v>
       </c>
       <c r="B403" t="s">
         <v>7</v>
       </c>
       <c r="C403" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D403">
         <v>250000</v>
       </c>
       <c r="E403" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F403">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>207</v>
       </c>
       <c r="B404" t="s">
         <v>7</v>
       </c>
       <c r="C404" t="s">
         <v>8</v>
       </c>
       <c r="D404">
         <v>250000</v>
       </c>
       <c r="E404" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F404">
         <v>2024</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B405" t="s">
         <v>7</v>
       </c>
       <c r="C405" t="s">
         <v>8</v>
       </c>
       <c r="D405">
-        <v>25000</v>
+        <v>250000</v>
       </c>
       <c r="E405" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="F405">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B406" t="s">
         <v>7</v>
       </c>
       <c r="C406" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D406">
-        <v>40000</v>
+        <v>25000</v>
       </c>
       <c r="E406" t="s">
         <v>9</v>
       </c>
       <c r="F406">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
         <v>212</v>
       </c>
       <c r="B407" t="s">
         <v>7</v>
       </c>
       <c r="C407" t="s">
         <v>19</v>
       </c>
       <c r="D407">
         <v>40000</v>
       </c>
       <c r="E407" t="s">
         <v>9</v>
       </c>
       <c r="F407">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
         <v>212</v>
       </c>
       <c r="B408" t="s">
         <v>7</v>
       </c>
       <c r="C408" t="s">
         <v>19</v>
       </c>
       <c r="D408">
         <v>40000</v>
       </c>
       <c r="E408" t="s">
         <v>9</v>
       </c>
       <c r="F408">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B409" t="s">
         <v>7</v>
       </c>
       <c r="C409" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D409">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="E409" t="s">
         <v>9</v>
       </c>
       <c r="F409">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
         <v>213</v>
       </c>
       <c r="B410" t="s">
         <v>7</v>
       </c>
       <c r="C410" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D410">
         <v>50000</v>
       </c>
       <c r="E410" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F410">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
         <v>213</v>
       </c>
       <c r="B411" t="s">
         <v>7</v>
       </c>
       <c r="C411" t="s">
         <v>8</v>
       </c>
       <c r="D411">
         <v>50000</v>
       </c>
       <c r="E411" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F411">
         <v>2022</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
         <v>213</v>
       </c>
       <c r="B412" t="s">
         <v>7</v>
       </c>
       <c r="C412" t="s">
         <v>8</v>
       </c>
       <c r="D412">
-        <v>105000</v>
+        <v>50000</v>
       </c>
       <c r="E412" t="s">
-        <v>214</v>
+        <v>36</v>
       </c>
       <c r="F412">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
         <v>213</v>
       </c>
       <c r="B413" t="s">
         <v>7</v>
       </c>
       <c r="C413" t="s">
         <v>8</v>
       </c>
       <c r="D413">
-        <v>50000</v>
+        <v>105000</v>
       </c>
       <c r="E413" t="s">
-        <v>37</v>
+        <v>214</v>
       </c>
       <c r="F413">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
         <v>213</v>
       </c>
       <c r="B414" t="s">
         <v>7</v>
       </c>
       <c r="C414" t="s">
         <v>8</v>
       </c>
       <c r="D414">
         <v>50000</v>
       </c>
       <c r="E414" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F414">
-        <v>2025</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B415" t="s">
         <v>7</v>
       </c>
       <c r="C415" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D415">
         <v>50000</v>
       </c>
       <c r="E415" t="s">
-        <v>215</v>
+        <v>44</v>
       </c>
       <c r="F415">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B416" t="s">
         <v>7</v>
       </c>
       <c r="C416" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D416">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E416" t="s">
-        <v>9</v>
+        <v>215</v>
       </c>
       <c r="F416">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
         <v>216</v>
       </c>
       <c r="B417" t="s">
         <v>7</v>
       </c>
       <c r="C417" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D417">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E417" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F417">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
         <v>216</v>
       </c>
       <c r="B418" t="s">
         <v>7</v>
       </c>
       <c r="C418" t="s">
         <v>8</v>
       </c>
       <c r="D418">
         <v>50000</v>
       </c>
       <c r="E418" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F418">
         <v>2020</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
         <v>216</v>
       </c>
       <c r="B419" t="s">
         <v>7</v>
       </c>
       <c r="C419" t="s">
         <v>8</v>
       </c>
       <c r="D419">
         <v>50000</v>
       </c>
       <c r="E419" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F419">
         <v>2020</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
         <v>216</v>
       </c>
       <c r="B420" t="s">
         <v>7</v>
       </c>
       <c r="C420" t="s">
         <v>8</v>
       </c>
       <c r="D420">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E420" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F420">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
         <v>216</v>
       </c>
       <c r="B421" t="s">
         <v>7</v>
       </c>
       <c r="C421" t="s">
         <v>8</v>
       </c>
       <c r="D421">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E421" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F421">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
         <v>216</v>
       </c>
       <c r="B422" t="s">
         <v>7</v>
       </c>
       <c r="C422" t="s">
         <v>8</v>
       </c>
       <c r="D422">
         <v>100000</v>
       </c>
       <c r="E422" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F422">
         <v>2023</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
         <v>216</v>
       </c>
       <c r="B423" t="s">
         <v>7</v>
       </c>
       <c r="C423" t="s">
         <v>8</v>
       </c>
       <c r="D423">
         <v>100000</v>
       </c>
       <c r="E423" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F423">
         <v>2023</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B424" t="s">
         <v>7</v>
       </c>
       <c r="C424" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D424">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E424" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
       <c r="F424">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B425" t="s">
         <v>7</v>
       </c>
       <c r="C425" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D425">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E425" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="F425">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
         <v>219</v>
       </c>
       <c r="B426" t="s">
         <v>7</v>
       </c>
       <c r="C426" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D426">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E426" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F426">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
         <v>219</v>
       </c>
       <c r="B427" t="s">
         <v>7</v>
       </c>
       <c r="C427" t="s">
         <v>8</v>
       </c>
       <c r="D427">
         <v>100000</v>
       </c>
       <c r="E427" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F427">
         <v>2024</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
         <v>219</v>
       </c>
       <c r="B428" t="s">
         <v>7</v>
       </c>
       <c r="C428" t="s">
         <v>8</v>
       </c>
       <c r="D428">
         <v>100000</v>
       </c>
       <c r="E428" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F428">
-        <v>2026</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B429" t="s">
         <v>7</v>
       </c>
       <c r="C429" t="s">
         <v>8</v>
       </c>
       <c r="D429">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E429" t="s">
-        <v>9</v>
+        <v>223</v>
       </c>
       <c r="F429">
-        <v>2018</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
         <v>224</v>
       </c>
       <c r="B430" t="s">
         <v>7</v>
       </c>
       <c r="C430" t="s">
         <v>8</v>
       </c>
       <c r="D430">
         <v>200000</v>
       </c>
       <c r="E430" t="s">
         <v>9</v>
       </c>
       <c r="F430">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
         <v>224</v>
       </c>
       <c r="B431" t="s">
         <v>7</v>
       </c>
       <c r="C431" t="s">
         <v>8</v>
       </c>
       <c r="D431">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E431" t="s">
-        <v>225</v>
+        <v>9</v>
       </c>
       <c r="F431">
         <v>2016</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
         <v>224</v>
       </c>
       <c r="B432" t="s">
         <v>7</v>
       </c>
       <c r="C432" t="s">
         <v>8</v>
       </c>
       <c r="D432">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E432" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F432">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
         <v>224</v>
       </c>
       <c r="B433" t="s">
         <v>7</v>
       </c>
       <c r="C433" t="s">
         <v>8</v>
       </c>
       <c r="D433">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E433" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F433">
         <v>2017</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B434" t="s">
         <v>7</v>
       </c>
       <c r="C434" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D434">
-        <v>15000</v>
+        <v>100000</v>
       </c>
       <c r="E434" t="s">
-        <v>9</v>
+        <v>225</v>
       </c>
       <c r="F434">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B435" t="s">
-        <v>228</v>
+        <v>7</v>
       </c>
       <c r="C435" t="s">
-        <v>228</v>
+        <v>23</v>
       </c>
       <c r="D435">
-        <v>1000000</v>
+        <v>15000</v>
       </c>
       <c r="E435" t="s">
-        <v>229</v>
+        <v>9</v>
       </c>
       <c r="F435">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
         <v>228</v>
       </c>
       <c r="B436" t="s">
         <v>228</v>
       </c>
       <c r="C436" t="s">
         <v>228</v>
       </c>
       <c r="D436">
         <v>1000000</v>
       </c>
       <c r="E436" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F436">
         <v>2021</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
         <v>228</v>
       </c>
       <c r="B437" t="s">
         <v>228</v>
       </c>
       <c r="C437" t="s">
         <v>228</v>
       </c>
       <c r="D437">
         <v>1000000</v>
       </c>
       <c r="E437" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F437">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B438" t="s">
-        <v>7</v>
+        <v>228</v>
       </c>
       <c r="C438" t="s">
-        <v>8</v>
+        <v>228</v>
       </c>
       <c r="D438">
-        <v>50000</v>
+        <v>1000000</v>
       </c>
       <c r="E438" t="s">
-        <v>9</v>
+        <v>228</v>
       </c>
       <c r="F438">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
         <v>231</v>
       </c>
       <c r="B439" t="s">
         <v>7</v>
       </c>
       <c r="C439" t="s">
         <v>8</v>
       </c>
       <c r="D439">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E439" t="s">
         <v>9</v>
       </c>
       <c r="F439">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
         <v>231</v>
       </c>
       <c r="B440" t="s">
         <v>7</v>
       </c>
       <c r="C440" t="s">
         <v>8</v>
       </c>
       <c r="D440">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E440" t="s">
         <v>9</v>
       </c>
       <c r="F440">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
         <v>231</v>
       </c>
       <c r="B441" t="s">
         <v>7</v>
       </c>
       <c r="C441" t="s">
         <v>8</v>
       </c>
       <c r="D441">
         <v>100000</v>
       </c>
       <c r="E441" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F441">
         <v>2020</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
         <v>231</v>
       </c>
       <c r="B442" t="s">
         <v>7</v>
       </c>
       <c r="C442" t="s">
         <v>8</v>
       </c>
       <c r="D442">
         <v>100000</v>
       </c>
       <c r="E442" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F442">
         <v>2020</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
         <v>231</v>
       </c>
       <c r="B443" t="s">
         <v>7</v>
       </c>
       <c r="C443" t="s">
         <v>8</v>
       </c>
       <c r="D443">
         <v>100000</v>
       </c>
       <c r="E443" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="F443">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
         <v>231</v>
       </c>
       <c r="B444" t="s">
         <v>7</v>
       </c>
       <c r="C444" t="s">
         <v>8</v>
       </c>
       <c r="D444">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E444" t="s">
-        <v>232</v>
+        <v>13</v>
       </c>
       <c r="F444">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
         <v>231</v>
       </c>
       <c r="B445" t="s">
         <v>7</v>
       </c>
       <c r="C445" t="s">
         <v>8</v>
       </c>
       <c r="D445">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E445" t="s">
-        <v>14</v>
+        <v>232</v>
       </c>
       <c r="F445">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
         <v>231</v>
       </c>
       <c r="B446" t="s">
         <v>7</v>
       </c>
       <c r="C446" t="s">
         <v>8</v>
       </c>
       <c r="D446">
         <v>100000</v>
       </c>
       <c r="E446" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F446">
         <v>2023</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
         <v>231</v>
       </c>
       <c r="B447" t="s">
         <v>7</v>
       </c>
       <c r="C447" t="s">
         <v>8</v>
       </c>
       <c r="D447">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="E447" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F447">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B448" t="s">
         <v>7</v>
       </c>
       <c r="C448" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D448">
-        <v>200000</v>
+        <v>60000</v>
       </c>
       <c r="E448" t="s">
-        <v>234</v>
+        <v>25</v>
       </c>
       <c r="F448">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
         <v>233</v>
       </c>
       <c r="B449" t="s">
         <v>7</v>
       </c>
       <c r="C449" t="s">
         <v>19</v>
       </c>
       <c r="D449">
         <v>200000</v>
       </c>
       <c r="E449" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F449">
         <v>2018</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
         <v>233</v>
       </c>
       <c r="B450" t="s">
         <v>7</v>
       </c>
       <c r="C450" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D450">
         <v>200000</v>
       </c>
       <c r="E450" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F450">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B451" t="s">
         <v>7</v>
       </c>
       <c r="C451" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D451">
-        <v>125000</v>
+        <v>200000</v>
       </c>
       <c r="E451" t="s">
-        <v>61</v>
+        <v>236</v>
       </c>
       <c r="F451">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
         <v>237</v>
       </c>
       <c r="B452" t="s">
         <v>7</v>
       </c>
       <c r="C452" t="s">
         <v>8</v>
       </c>
       <c r="D452">
         <v>125000</v>
       </c>
       <c r="E452" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F452">
         <v>2018</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
         <v>237</v>
       </c>
       <c r="B453" t="s">
         <v>7</v>
       </c>
       <c r="C453" t="s">
         <v>8</v>
       </c>
       <c r="D453">
         <v>125000</v>
       </c>
       <c r="E453" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F453">
         <v>2018</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
         <v>237</v>
       </c>
       <c r="B454" t="s">
         <v>7</v>
       </c>
       <c r="C454" t="s">
         <v>8</v>
       </c>
       <c r="D454">
-        <v>75000</v>
+        <v>125000</v>
       </c>
       <c r="E454" t="s">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="F454">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
         <v>237</v>
       </c>
       <c r="B455" t="s">
         <v>7</v>
       </c>
       <c r="C455" t="s">
         <v>8</v>
       </c>
       <c r="D455">
-        <v>125000</v>
+        <v>75000</v>
       </c>
       <c r="E455" t="s">
         <v>9</v>
       </c>
       <c r="F455">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
         <v>237</v>
       </c>
       <c r="B456" t="s">
         <v>7</v>
       </c>
       <c r="C456" t="s">
         <v>8</v>
       </c>
       <c r="D456">
         <v>125000</v>
       </c>
       <c r="E456" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="F456">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
         <v>237</v>
       </c>
       <c r="B457" t="s">
         <v>7</v>
       </c>
       <c r="C457" t="s">
         <v>8</v>
       </c>
       <c r="D457">
         <v>125000</v>
       </c>
       <c r="E457" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F457">
         <v>2021</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
         <v>237</v>
       </c>
       <c r="B458" t="s">
         <v>7</v>
       </c>
       <c r="C458" t="s">
         <v>8</v>
       </c>
       <c r="D458">
         <v>125000</v>
       </c>
       <c r="E458" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F458">
         <v>2021</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
         <v>237</v>
       </c>
       <c r="B459" t="s">
         <v>7</v>
       </c>
       <c r="C459" t="s">
         <v>8</v>
       </c>
       <c r="D459">
         <v>125000</v>
       </c>
       <c r="E459" t="s">
-        <v>238</v>
+        <v>63</v>
       </c>
       <c r="F459">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
         <v>237</v>
       </c>
       <c r="B460" t="s">
         <v>7</v>
       </c>
       <c r="C460" t="s">
         <v>8</v>
       </c>
       <c r="D460">
         <v>125000</v>
       </c>
       <c r="E460" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F460">
         <v>2024</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B461" t="s">
         <v>7</v>
       </c>
       <c r="C461" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D461">
-        <v>75000</v>
+        <v>125000</v>
       </c>
       <c r="E461" t="s">
-        <v>176</v>
+        <v>239</v>
       </c>
       <c r="F461">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
         <v>240</v>
       </c>
       <c r="B462" t="s">
         <v>7</v>
       </c>
       <c r="C462" t="s">
         <v>19</v>
       </c>
       <c r="D462">
         <v>75000</v>
       </c>
       <c r="E462" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F462">
         <v>2017</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
         <v>240</v>
       </c>
       <c r="B463" t="s">
         <v>7</v>
       </c>
       <c r="C463" t="s">
         <v>19</v>
       </c>
       <c r="D463">
         <v>75000</v>
       </c>
       <c r="E463" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F463">
         <v>2017</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
         <v>240</v>
       </c>
       <c r="B464" t="s">
         <v>7</v>
       </c>
       <c r="C464" t="s">
         <v>19</v>
       </c>
       <c r="D464">
         <v>75000</v>
       </c>
       <c r="E464" t="s">
-        <v>9</v>
+        <v>178</v>
       </c>
       <c r="F464">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B465" t="s">
         <v>7</v>
       </c>
       <c r="C465" t="s">
         <v>19</v>
       </c>
       <c r="D465">
         <v>75000</v>
       </c>
       <c r="E465" t="s">
         <v>9</v>
       </c>
       <c r="F465">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
         <v>241</v>
       </c>
       <c r="B466" t="s">
         <v>7</v>
       </c>
       <c r="C466" t="s">
         <v>19</v>
       </c>
       <c r="D466">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E466" t="s">
         <v>9</v>
       </c>
       <c r="F466">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
         <v>241</v>
       </c>
       <c r="B467" t="s">
         <v>7</v>
       </c>
       <c r="C467" t="s">
         <v>19</v>
       </c>
       <c r="D467">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E467" t="s">
         <v>9</v>
       </c>
       <c r="F467">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B468" t="s">
         <v>7</v>
       </c>
       <c r="C468" t="s">
         <v>19</v>
       </c>
       <c r="D468">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E468" t="s">
         <v>9</v>
       </c>
       <c r="F468">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
         <v>242</v>
       </c>
       <c r="B469" t="s">
         <v>7</v>
       </c>
       <c r="C469" t="s">
         <v>19</v>
       </c>
       <c r="D469">
         <v>10000</v>
       </c>
       <c r="E469" t="s">
         <v>9</v>
       </c>
       <c r="F469">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
         <v>242</v>
       </c>
       <c r="B470" t="s">
         <v>7</v>
       </c>
       <c r="C470" t="s">
         <v>19</v>
       </c>
       <c r="D470">
         <v>10000</v>
       </c>
       <c r="E470" t="s">
-        <v>243</v>
+        <v>9</v>
       </c>
       <c r="F470">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
         <v>242</v>
       </c>
       <c r="B471" t="s">
         <v>7</v>
       </c>
       <c r="C471" t="s">
         <v>19</v>
       </c>
       <c r="D471">
         <v>10000</v>
       </c>
       <c r="E471" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F471">
         <v>2018</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
         <v>242</v>
       </c>
       <c r="B472" t="s">
         <v>7</v>
       </c>
       <c r="C472" t="s">
         <v>19</v>
       </c>
       <c r="D472">
         <v>10000</v>
       </c>
       <c r="E472" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F472">
         <v>2018</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B473" t="s">
         <v>7</v>
       </c>
       <c r="C473" t="s">
         <v>19</v>
       </c>
       <c r="D473">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="E473" t="s">
-        <v>9</v>
+        <v>245</v>
       </c>
       <c r="F473">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
         <v>246</v>
       </c>
       <c r="B474" t="s">
         <v>7</v>
       </c>
       <c r="C474" t="s">
         <v>19</v>
       </c>
       <c r="D474">
         <v>15000</v>
       </c>
       <c r="E474" t="s">
         <v>9</v>
       </c>
       <c r="F474">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
         <v>246</v>
       </c>
       <c r="B475" t="s">
         <v>7</v>
       </c>
       <c r="C475" t="s">
         <v>19</v>
       </c>
       <c r="D475">
-        <v>7500</v>
+        <v>15000</v>
       </c>
       <c r="E475" t="s">
         <v>9</v>
       </c>
       <c r="F475">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B476" t="s">
         <v>7</v>
       </c>
       <c r="C476" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D476">
-        <v>20000</v>
+        <v>7500</v>
       </c>
       <c r="E476" t="s">
         <v>9</v>
       </c>
       <c r="F476">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B477" t="s">
         <v>7</v>
       </c>
       <c r="C477" t="s">
         <v>23</v>
       </c>
       <c r="D477">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E477" t="s">
-        <v>248</v>
+        <v>9</v>
       </c>
       <c r="F477">
-        <v>2026</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B478" t="s">
         <v>7</v>
       </c>
       <c r="C478" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D478">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E478" t="s">
-        <v>145</v>
+        <v>248</v>
       </c>
       <c r="F478">
-        <v>2018</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
         <v>249</v>
       </c>
       <c r="B479" t="s">
         <v>7</v>
       </c>
       <c r="C479" t="s">
         <v>19</v>
       </c>
       <c r="D479">
         <v>25000</v>
       </c>
       <c r="E479" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F479">
         <v>2018</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
         <v>249</v>
       </c>
       <c r="B480" t="s">
         <v>7</v>
       </c>
       <c r="C480" t="s">
         <v>19</v>
       </c>
       <c r="D480">
         <v>25000</v>
       </c>
       <c r="E480" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F480">
         <v>2018</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
         <v>249</v>
       </c>
       <c r="B481" t="s">
         <v>7</v>
       </c>
       <c r="C481" t="s">
         <v>19</v>
       </c>
       <c r="D481">
         <v>25000</v>
       </c>
       <c r="E481" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
       <c r="F481">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
         <v>249</v>
       </c>
       <c r="B482" t="s">
         <v>7</v>
       </c>
       <c r="C482" t="s">
         <v>19</v>
       </c>
       <c r="D482">
         <v>25000</v>
       </c>
       <c r="E482" t="s">
         <v>9</v>
       </c>
       <c r="F482">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
         <v>249</v>
       </c>
       <c r="B483" t="s">
         <v>7</v>
       </c>
       <c r="C483" t="s">
         <v>19</v>
       </c>
       <c r="D483">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E483" t="s">
         <v>9</v>
       </c>
       <c r="F483">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
         <v>249</v>
       </c>
       <c r="B484" t="s">
         <v>7</v>
       </c>
       <c r="C484" t="s">
         <v>19</v>
       </c>
       <c r="D484">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="E484" t="s">
         <v>9</v>
       </c>
       <c r="F484">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B485" t="s">
         <v>7</v>
       </c>
       <c r="C485" t="s">
         <v>19</v>
       </c>
       <c r="D485">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E485" t="s">
-        <v>251</v>
+        <v>9</v>
       </c>
       <c r="F485">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
         <v>250</v>
       </c>
       <c r="B486" t="s">
         <v>7</v>
       </c>
       <c r="C486" t="s">
         <v>19</v>
       </c>
       <c r="D486">
         <v>50000</v>
       </c>
       <c r="E486" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F486">
         <v>2018</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
         <v>250</v>
       </c>
       <c r="B487" t="s">
         <v>7</v>
       </c>
       <c r="C487" t="s">
         <v>19</v>
       </c>
       <c r="D487">
         <v>50000</v>
       </c>
       <c r="E487" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="F487">
         <v>2018</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
         <v>250</v>
       </c>
       <c r="B488" t="s">
         <v>7</v>
       </c>
       <c r="C488" t="s">
         <v>19</v>
       </c>
       <c r="D488">
         <v>50000</v>
       </c>
       <c r="E488" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F488">
         <v>2018</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
         <v>250</v>
       </c>
       <c r="B489" t="s">
         <v>7</v>
       </c>
       <c r="C489" t="s">
         <v>19</v>
       </c>
       <c r="D489">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E489" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F489">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
         <v>250</v>
       </c>
       <c r="B490" t="s">
         <v>7</v>
       </c>
       <c r="C490" t="s">
         <v>19</v>
       </c>
       <c r="D490">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E490" t="s">
-        <v>9</v>
+        <v>255</v>
       </c>
       <c r="F490">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
         <v>250</v>
       </c>
       <c r="B491" t="s">
         <v>7</v>
       </c>
       <c r="C491" t="s">
         <v>19</v>
       </c>
       <c r="D491">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E491" t="s">
-        <v>176</v>
+        <v>9</v>
       </c>
       <c r="F491">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
         <v>250</v>
       </c>
       <c r="B492" t="s">
         <v>7</v>
       </c>
       <c r="C492" t="s">
         <v>19</v>
       </c>
       <c r="D492">
         <v>75000</v>
       </c>
       <c r="E492" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F492">
         <v>2017</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
         <v>250</v>
       </c>
       <c r="B493" t="s">
         <v>7</v>
       </c>
       <c r="C493" t="s">
         <v>19</v>
       </c>
       <c r="D493">
         <v>75000</v>
       </c>
       <c r="E493" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F493">
         <v>2017</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B494" t="s">
         <v>7</v>
       </c>
       <c r="C494" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D494">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E494" t="s">
-        <v>9</v>
+        <v>178</v>
       </c>
       <c r="F494">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
         <v>256</v>
       </c>
       <c r="B495" t="s">
         <v>7</v>
       </c>
       <c r="C495" t="s">
         <v>23</v>
       </c>
       <c r="D495">
         <v>50000</v>
       </c>
       <c r="E495" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F495">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
         <v>256</v>
       </c>
       <c r="B496" t="s">
         <v>7</v>
       </c>
       <c r="C496" t="s">
         <v>23</v>
       </c>
       <c r="D496">
         <v>50000</v>
       </c>
       <c r="E496" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F496">
         <v>2023</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
         <v>256</v>
       </c>
       <c r="B497" t="s">
         <v>7</v>
       </c>
       <c r="C497" t="s">
         <v>23</v>
       </c>
       <c r="D497">
         <v>50000</v>
       </c>
       <c r="E497" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F497">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
         <v>256</v>
       </c>
       <c r="B498" t="s">
         <v>7</v>
       </c>
       <c r="C498" t="s">
         <v>23</v>
       </c>
       <c r="D498">
         <v>50000</v>
       </c>
       <c r="E498" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F498">
         <v>2025</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B499" t="s">
         <v>7</v>
       </c>
       <c r="C499" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D499">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E499" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F499">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
         <v>257</v>
       </c>
       <c r="B500" t="s">
         <v>7</v>
       </c>
       <c r="C500" t="s">
         <v>19</v>
       </c>
       <c r="D500">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E500" t="s">
         <v>9</v>
       </c>
       <c r="F500">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
         <v>257</v>
       </c>
       <c r="B501" t="s">
         <v>7</v>
       </c>
       <c r="C501" t="s">
         <v>19</v>
       </c>
       <c r="D501">
         <v>100000</v>
       </c>
       <c r="E501" t="s">
         <v>9</v>
       </c>
       <c r="F501">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B502" t="s">
         <v>7</v>
       </c>
       <c r="C502" t="s">
         <v>19</v>
       </c>
       <c r="D502">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E502" t="s">
-        <v>258</v>
+        <v>9</v>
       </c>
       <c r="F502">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
         <v>258</v>
       </c>
       <c r="B503" t="s">
         <v>7</v>
       </c>
       <c r="C503" t="s">
         <v>19</v>
       </c>
       <c r="D503">
         <v>50000</v>
       </c>
       <c r="E503" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F503">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
         <v>258</v>
       </c>
       <c r="B504" t="s">
         <v>7</v>
       </c>
       <c r="C504" t="s">
         <v>19</v>
       </c>
       <c r="D504">
         <v>50000</v>
       </c>
       <c r="E504" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F504">
         <v>2017</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
         <v>258</v>
       </c>
       <c r="B505" t="s">
         <v>7</v>
       </c>
       <c r="C505" t="s">
         <v>19</v>
       </c>
       <c r="D505">
         <v>50000</v>
       </c>
       <c r="E505" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F505">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
         <v>258</v>
       </c>
       <c r="B506" t="s">
         <v>7</v>
       </c>
       <c r="C506" t="s">
         <v>19</v>
       </c>
       <c r="D506">
         <v>50000</v>
       </c>
       <c r="E506" t="s">
         <v>258</v>
       </c>
       <c r="F506">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B507" t="s">
         <v>7</v>
       </c>
       <c r="C507" t="s">
         <v>19</v>
       </c>
       <c r="D507">
-        <v>35000</v>
+        <v>50000</v>
       </c>
       <c r="E507" t="s">
-        <v>9</v>
+        <v>258</v>
       </c>
       <c r="F507">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
         <v>261</v>
       </c>
       <c r="B508" t="s">
         <v>7</v>
       </c>
       <c r="C508" t="s">
         <v>19</v>
       </c>
       <c r="D508">
-        <v>20000</v>
+        <v>35000</v>
       </c>
       <c r="E508" t="s">
         <v>9</v>
       </c>
       <c r="F508">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
         <v>261</v>
       </c>
       <c r="B509" t="s">
         <v>7</v>
       </c>
       <c r="C509" t="s">
         <v>19</v>
       </c>
       <c r="D509">
         <v>20000</v>
       </c>
       <c r="E509" t="s">
         <v>9</v>
       </c>
       <c r="F509">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B510" t="s">
         <v>7</v>
       </c>
       <c r="C510" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D510">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="E510" t="s">
         <v>9</v>
       </c>
       <c r="F510">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
         <v>262</v>
       </c>
       <c r="B511" t="s">
         <v>7</v>
       </c>
       <c r="C511" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D511">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="E511" t="s">
         <v>9</v>
       </c>
       <c r="F511">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
         <v>262</v>
       </c>
       <c r="B512" t="s">
         <v>7</v>
       </c>
       <c r="C512" t="s">
         <v>8</v>
       </c>
       <c r="D512">
-        <v>15000</v>
+        <v>5000</v>
       </c>
       <c r="E512" t="s">
         <v>9</v>
       </c>
       <c r="F512">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B513" t="s">
         <v>7</v>
       </c>
       <c r="C513" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D513">
-        <v>200000</v>
+        <v>15000</v>
       </c>
       <c r="E513" t="s">
-        <v>264</v>
+        <v>9</v>
       </c>
       <c r="F513">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
         <v>263</v>
       </c>
       <c r="B514" t="s">
         <v>7</v>
       </c>
       <c r="C514" t="s">
         <v>23</v>
       </c>
       <c r="D514">
-        <v>10000</v>
+        <v>200000</v>
       </c>
       <c r="E514" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="F514">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
         <v>263</v>
       </c>
       <c r="B515" t="s">
         <v>7</v>
       </c>
       <c r="C515" t="s">
         <v>23</v>
       </c>
       <c r="D515">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E515" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F515">
         <v>2018</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
         <v>263</v>
       </c>
       <c r="B516" t="s">
         <v>7</v>
       </c>
       <c r="C516" t="s">
         <v>23</v>
       </c>
       <c r="D516">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E516" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F516">
         <v>2018</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
         <v>263</v>
       </c>
       <c r="B517" t="s">
         <v>7</v>
       </c>
       <c r="C517" t="s">
         <v>23</v>
       </c>
       <c r="D517">
         <v>10000</v>
       </c>
       <c r="E517" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F517">
         <v>2018</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
         <v>263</v>
       </c>
       <c r="B518" t="s">
         <v>7</v>
       </c>
       <c r="C518" t="s">
         <v>23</v>
       </c>
       <c r="D518">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E518" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="F518">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
         <v>263</v>
       </c>
       <c r="B519" t="s">
         <v>7</v>
       </c>
       <c r="C519" t="s">
         <v>23</v>
       </c>
       <c r="D519">
         <v>100000</v>
       </c>
       <c r="E519" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="F519">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="B520" t="s">
         <v>7</v>
       </c>
       <c r="C520" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D520">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E520" t="s">
-        <v>44</v>
+        <v>269</v>
       </c>
       <c r="F520">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
         <v>270</v>
       </c>
       <c r="B521" t="s">
         <v>7</v>
       </c>
       <c r="C521" t="s">
         <v>19</v>
       </c>
       <c r="D521">
         <v>50000</v>
       </c>
       <c r="E521" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F521">
         <v>2018</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
         <v>270</v>
       </c>
       <c r="B522" t="s">
         <v>7</v>
       </c>
       <c r="C522" t="s">
         <v>19</v>
       </c>
       <c r="D522">
         <v>50000</v>
       </c>
       <c r="E522" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F522">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
         <v>270</v>
       </c>
       <c r="B523" t="s">
         <v>7</v>
       </c>
       <c r="C523" t="s">
         <v>19</v>
       </c>
       <c r="D523">
         <v>50000</v>
       </c>
       <c r="E523" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F523">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
         <v>270</v>
       </c>
       <c r="B524" t="s">
         <v>7</v>
       </c>
       <c r="C524" t="s">
         <v>19</v>
       </c>
       <c r="D524">
         <v>50000</v>
       </c>
       <c r="E524" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F524">
         <v>2021</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
         <v>270</v>
       </c>
       <c r="B525" t="s">
         <v>7</v>
       </c>
       <c r="C525" t="s">
         <v>19</v>
       </c>
       <c r="D525">
         <v>50000</v>
       </c>
       <c r="E525" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F525">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
         <v>270</v>
       </c>
       <c r="B526" t="s">
         <v>7</v>
       </c>
       <c r="C526" t="s">
         <v>19</v>
       </c>
       <c r="D526">
         <v>50000</v>
       </c>
       <c r="E526" t="s">
         <v>9</v>
       </c>
       <c r="F526">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
         <v>270</v>
       </c>
       <c r="B527" t="s">
         <v>7</v>
       </c>
       <c r="C527" t="s">
         <v>19</v>
       </c>
       <c r="D527">
         <v>50000</v>
       </c>
       <c r="E527" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F527">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
         <v>270</v>
       </c>
       <c r="B528" t="s">
         <v>7</v>
       </c>
       <c r="C528" t="s">
         <v>19</v>
       </c>
       <c r="D528">
         <v>50000</v>
       </c>
       <c r="E528" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F528">
         <v>2023</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
         <v>270</v>
       </c>
       <c r="B529" t="s">
         <v>7</v>
       </c>
       <c r="C529" t="s">
         <v>19</v>
       </c>
       <c r="D529">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E529" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F529">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B530" t="s">
         <v>7</v>
       </c>
       <c r="C530" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D530">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E530" t="s">
         <v>9</v>
       </c>
       <c r="F530">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
         <v>271</v>
       </c>
       <c r="B531" t="s">
         <v>7</v>
       </c>
       <c r="C531" t="s">
         <v>8</v>
       </c>
       <c r="D531">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E531" t="s">
         <v>9</v>
       </c>
       <c r="F531">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B532" t="s">
         <v>7</v>
       </c>
       <c r="C532" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D532">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E532" t="s">
-        <v>273</v>
+        <v>9</v>
       </c>
       <c r="F532">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
         <v>272</v>
       </c>
       <c r="B533" t="s">
         <v>7</v>
       </c>
       <c r="C533" t="s">
         <v>23</v>
       </c>
       <c r="D533">
         <v>50000</v>
       </c>
       <c r="E533" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F533">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
         <v>272</v>
       </c>
       <c r="B534" t="s">
         <v>7</v>
       </c>
       <c r="C534" t="s">
         <v>23</v>
       </c>
       <c r="D534">
         <v>50000</v>
       </c>
       <c r="E534" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="F534">
         <v>2022</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
         <v>272</v>
       </c>
       <c r="B535" t="s">
         <v>7</v>
       </c>
       <c r="C535" t="s">
         <v>23</v>
       </c>
       <c r="D535">
         <v>50000</v>
       </c>
       <c r="E535" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F535">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
         <v>272</v>
       </c>
       <c r="B536" t="s">
         <v>7</v>
       </c>
       <c r="C536" t="s">
         <v>23</v>
       </c>
       <c r="D536">
         <v>50000</v>
       </c>
       <c r="E536" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="F536">
         <v>2024</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B537" t="s">
         <v>7</v>
       </c>
       <c r="C537" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D537">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E537" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F537">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
         <v>276</v>
       </c>
       <c r="B538" t="s">
         <v>7</v>
       </c>
       <c r="C538" t="s">
         <v>8</v>
       </c>
       <c r="D538">
         <v>60000</v>
       </c>
       <c r="E538" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F538">
         <v>2018</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
         <v>276</v>
       </c>
       <c r="B539" t="s">
         <v>7</v>
       </c>
       <c r="C539" t="s">
         <v>8</v>
       </c>
       <c r="D539">
         <v>60000</v>
       </c>
       <c r="E539" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F539">
         <v>2018</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
         <v>276</v>
       </c>
       <c r="B540" t="s">
         <v>7</v>
       </c>
       <c r="C540" t="s">
         <v>8</v>
       </c>
       <c r="D540">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="E540" t="s">
-        <v>9</v>
+        <v>279</v>
       </c>
       <c r="F540">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
         <v>276</v>
       </c>
       <c r="B541" t="s">
         <v>7</v>
       </c>
       <c r="C541" t="s">
         <v>8</v>
       </c>
       <c r="D541">
         <v>50000</v>
       </c>
       <c r="E541" t="s">
         <v>9</v>
       </c>
       <c r="F541">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B542" t="s">
         <v>7</v>
       </c>
       <c r="C542" t="s">
         <v>8</v>
       </c>
       <c r="D542">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E542" t="s">
-        <v>180</v>
+        <v>9</v>
       </c>
       <c r="F542">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
         <v>280</v>
       </c>
       <c r="B543" t="s">
         <v>7</v>
       </c>
       <c r="C543" t="s">
         <v>8</v>
       </c>
       <c r="D543">
         <v>500000</v>
       </c>
       <c r="E543" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F543">
         <v>2019</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
         <v>280</v>
       </c>
       <c r="B544" t="s">
         <v>7</v>
       </c>
       <c r="C544" t="s">
         <v>8</v>
       </c>
       <c r="D544">
         <v>500000</v>
       </c>
       <c r="E544" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F544">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
         <v>280</v>
       </c>
       <c r="B545" t="s">
         <v>7</v>
       </c>
       <c r="C545" t="s">
         <v>8</v>
       </c>
       <c r="D545">
         <v>500000</v>
       </c>
       <c r="E545" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="F545">
         <v>2021</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
         <v>280</v>
       </c>
       <c r="B546" t="s">
         <v>7</v>
       </c>
       <c r="C546" t="s">
         <v>8</v>
       </c>
       <c r="D546">
         <v>500000</v>
       </c>
       <c r="E546" t="s">
-        <v>9</v>
+        <v>183</v>
       </c>
       <c r="F546">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
         <v>280</v>
       </c>
       <c r="B547" t="s">
         <v>7</v>
       </c>
       <c r="C547" t="s">
         <v>8</v>
       </c>
       <c r="D547">
         <v>500000</v>
       </c>
       <c r="E547" t="s">
-        <v>180</v>
+        <v>9</v>
       </c>
       <c r="F547">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
         <v>280</v>
       </c>
       <c r="B548" t="s">
         <v>7</v>
       </c>
       <c r="C548" t="s">
         <v>8</v>
       </c>
       <c r="D548">
         <v>500000</v>
       </c>
       <c r="E548" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F548">
         <v>2017</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
         <v>280</v>
       </c>
       <c r="B549" t="s">
         <v>7</v>
       </c>
       <c r="C549" t="s">
         <v>8</v>
       </c>
       <c r="D549">
         <v>500000</v>
       </c>
       <c r="E549" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F549">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
         <v>280</v>
       </c>
       <c r="B550" t="s">
         <v>7</v>
       </c>
       <c r="C550" t="s">
         <v>8</v>
       </c>
       <c r="D550">
         <v>500000</v>
       </c>
       <c r="E550" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F550">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
         <v>280</v>
       </c>
       <c r="B551" t="s">
         <v>7</v>
       </c>
       <c r="C551" t="s">
         <v>8</v>
       </c>
       <c r="D551">
         <v>500000</v>
       </c>
       <c r="E551" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="F551">
         <v>2024</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
         <v>280</v>
       </c>
       <c r="B552" t="s">
         <v>7</v>
       </c>
       <c r="C552" t="s">
         <v>8</v>
       </c>
       <c r="D552">
         <v>500000</v>
       </c>
       <c r="E552" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F552">
         <v>2024</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B553" t="s">
         <v>7</v>
       </c>
       <c r="C553" t="s">
         <v>8</v>
       </c>
       <c r="D553">
-        <v>20000</v>
+        <v>500000</v>
       </c>
       <c r="E553" t="s">
-        <v>282</v>
+        <v>184</v>
       </c>
       <c r="F553">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
         <v>281</v>
       </c>
       <c r="B554" t="s">
         <v>7</v>
       </c>
       <c r="C554" t="s">
         <v>8</v>
       </c>
       <c r="D554">
         <v>20000</v>
       </c>
       <c r="E554" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="F554">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
         <v>281</v>
       </c>
       <c r="B555" t="s">
         <v>7</v>
       </c>
       <c r="C555" t="s">
         <v>8</v>
       </c>
       <c r="D555">
         <v>20000</v>
       </c>
       <c r="E555" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F555">
         <v>2017</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B556" t="s">
         <v>7</v>
       </c>
       <c r="C556" t="s">
         <v>8</v>
       </c>
       <c r="D556">
-        <v>500000</v>
+        <v>20000</v>
       </c>
       <c r="E556" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="F556">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
         <v>285</v>
       </c>
       <c r="B557" t="s">
         <v>7</v>
       </c>
       <c r="C557" t="s">
         <v>8</v>
       </c>
       <c r="D557">
-        <v>750000</v>
+        <v>500000</v>
       </c>
       <c r="E557" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F557">
         <v>2021</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
         <v>285</v>
       </c>
       <c r="B558" t="s">
         <v>7</v>
       </c>
       <c r="C558" t="s">
         <v>8</v>
       </c>
       <c r="D558">
         <v>750000</v>
       </c>
       <c r="E558" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F558">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
         <v>285</v>
       </c>
       <c r="B559" t="s">
         <v>7</v>
       </c>
       <c r="C559" t="s">
         <v>8</v>
       </c>
       <c r="D559">
         <v>750000</v>
       </c>
       <c r="E559" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="F559">
         <v>2019</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
         <v>285</v>
       </c>
       <c r="B560" t="s">
         <v>7</v>
       </c>
       <c r="C560" t="s">
         <v>8</v>
       </c>
       <c r="D560">
-        <v>1000000</v>
+        <v>750000</v>
       </c>
       <c r="E560" t="s">
-        <v>9</v>
+        <v>289</v>
       </c>
       <c r="F560">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
         <v>285</v>
       </c>
       <c r="B561" t="s">
         <v>7</v>
       </c>
       <c r="C561" t="s">
         <v>8</v>
       </c>
       <c r="D561">
         <v>1000000</v>
       </c>
       <c r="E561" t="s">
-        <v>290</v>
+        <v>9</v>
       </c>
       <c r="F561">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
         <v>285</v>
       </c>
       <c r="B562" t="s">
         <v>7</v>
       </c>
       <c r="C562" t="s">
         <v>8</v>
       </c>
       <c r="D562">
         <v>1000000</v>
       </c>
       <c r="E562" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="F562">
         <v>2017</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
         <v>285</v>
       </c>
       <c r="B563" t="s">
         <v>7</v>
       </c>
       <c r="C563" t="s">
         <v>8</v>
       </c>
       <c r="D563">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="E563" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F563">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
         <v>285</v>
       </c>
       <c r="B564" t="s">
         <v>7</v>
       </c>
       <c r="C564" t="s">
         <v>8</v>
       </c>
       <c r="D564">
         <v>500000</v>
       </c>
       <c r="E564" t="s">
-        <v>180</v>
+        <v>292</v>
       </c>
       <c r="F564">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
         <v>285</v>
       </c>
       <c r="B565" t="s">
         <v>7</v>
       </c>
       <c r="C565" t="s">
         <v>8</v>
       </c>
       <c r="D565">
         <v>500000</v>
       </c>
       <c r="E565" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F565">
         <v>2024</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B566" t="s">
         <v>7</v>
       </c>
       <c r="C566" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D566">
-        <v>25000</v>
+        <v>500000</v>
       </c>
       <c r="E566" t="s">
-        <v>9</v>
+        <v>181</v>
       </c>
       <c r="F566">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
         <v>293</v>
       </c>
       <c r="B567" t="s">
         <v>7</v>
       </c>
       <c r="C567" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D567">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E567" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F567">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
         <v>293</v>
       </c>
       <c r="B568" t="s">
         <v>7</v>
       </c>
       <c r="C568" t="s">
         <v>8</v>
       </c>
       <c r="D568">
         <v>50000</v>
       </c>
       <c r="E568" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F568">
         <v>2020</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
         <v>293</v>
       </c>
       <c r="B569" t="s">
         <v>7</v>
       </c>
       <c r="C569" t="s">
         <v>8</v>
       </c>
       <c r="D569">
         <v>50000</v>
       </c>
       <c r="E569" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F569">
         <v>2020</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
         <v>293</v>
       </c>
       <c r="B570" t="s">
         <v>7</v>
       </c>
       <c r="C570" t="s">
         <v>8</v>
       </c>
       <c r="D570">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E570" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F570">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
         <v>293</v>
       </c>
       <c r="B571" t="s">
         <v>7</v>
       </c>
       <c r="C571" t="s">
         <v>8</v>
       </c>
       <c r="D571">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E571" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F571">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
         <v>293</v>
       </c>
       <c r="B572" t="s">
         <v>7</v>
       </c>
       <c r="C572" t="s">
         <v>8</v>
       </c>
       <c r="D572">
         <v>100000</v>
       </c>
       <c r="E572" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F572">
         <v>2023</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
         <v>293</v>
       </c>
       <c r="B573" t="s">
         <v>7</v>
       </c>
       <c r="C573" t="s">
         <v>8</v>
       </c>
       <c r="D573">
         <v>100000</v>
       </c>
       <c r="E573" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F573">
         <v>2023</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
         <v>293</v>
       </c>
       <c r="B574" t="s">
         <v>7</v>
       </c>
       <c r="C574" t="s">
         <v>8</v>
       </c>
       <c r="D574">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E574" t="s">
-        <v>294</v>
+        <v>16</v>
       </c>
       <c r="F574">
-        <v>2026</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B575" t="s">
         <v>7</v>
       </c>
       <c r="C575" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D575">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E575" t="s">
-        <v>9</v>
+        <v>294</v>
       </c>
       <c r="F575">
-        <v>2018</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B576" t="s">
         <v>7</v>
       </c>
       <c r="C576" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D576">
         <v>50000</v>
       </c>
       <c r="E576" t="s">
-        <v>297</v>
+        <v>9</v>
       </c>
       <c r="F576">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
         <v>296</v>
       </c>
       <c r="B577" t="s">
         <v>7</v>
       </c>
       <c r="C577" t="s">
         <v>23</v>
       </c>
       <c r="D577">
         <v>50000</v>
       </c>
       <c r="E577" t="s">
         <v>297</v>
       </c>
       <c r="F577">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
         <v>296</v>
       </c>
       <c r="B578" t="s">
         <v>7</v>
       </c>
       <c r="C578" t="s">
         <v>23</v>
       </c>
       <c r="D578">
         <v>50000</v>
       </c>
       <c r="E578" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F578">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
         <v>296</v>
       </c>
       <c r="B579" t="s">
         <v>7</v>
       </c>
       <c r="C579" t="s">
         <v>23</v>
       </c>
       <c r="D579">
         <v>50000</v>
       </c>
       <c r="E579" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F579">
-        <v>2025</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
         <v>296</v>
       </c>
       <c r="B580" t="s">
         <v>7</v>
       </c>
       <c r="C580" t="s">
         <v>23</v>
       </c>
       <c r="D580">
         <v>50000</v>
       </c>
       <c r="E580" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F580">
-        <v>2026</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B581" t="s">
         <v>7</v>
       </c>
       <c r="C581" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D581">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E581" t="s">
-        <v>9</v>
+        <v>300</v>
       </c>
       <c r="F581">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
         <v>301</v>
       </c>
       <c r="B582" t="s">
         <v>7</v>
       </c>
       <c r="C582" t="s">
         <v>19</v>
       </c>
       <c r="D582">
         <v>75000</v>
       </c>
       <c r="E582" t="s">
         <v>9</v>
       </c>
       <c r="F582">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
         <v>301</v>
       </c>
       <c r="B583" t="s">
         <v>7</v>
       </c>
       <c r="C583" t="s">
         <v>19</v>
       </c>
       <c r="D583">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E583" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F583">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
         <v>301</v>
       </c>
       <c r="B584" t="s">
         <v>7</v>
       </c>
       <c r="C584" t="s">
         <v>19</v>
       </c>
       <c r="D584">
         <v>50000</v>
       </c>
       <c r="E584" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F584">
         <v>2018</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
         <v>301</v>
       </c>
       <c r="B585" t="s">
         <v>7</v>
       </c>
       <c r="C585" t="s">
         <v>19</v>
       </c>
       <c r="D585">
         <v>50000</v>
       </c>
       <c r="E585" t="s">
-        <v>302</v>
+        <v>45</v>
       </c>
       <c r="F585">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
         <v>301</v>
       </c>
       <c r="B586" t="s">
         <v>7</v>
       </c>
       <c r="C586" t="s">
         <v>19</v>
       </c>
       <c r="D586">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E586" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F586">
         <v>2020</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
         <v>301</v>
       </c>
       <c r="B587" t="s">
         <v>7</v>
       </c>
       <c r="C587" t="s">
         <v>19</v>
       </c>
       <c r="D587">
         <v>75000</v>
       </c>
       <c r="E587" t="s">
-        <v>176</v>
+        <v>303</v>
       </c>
       <c r="F587">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
         <v>301</v>
       </c>
       <c r="B588" t="s">
         <v>7</v>
       </c>
       <c r="C588" t="s">
         <v>19</v>
       </c>
       <c r="D588">
         <v>75000</v>
       </c>
       <c r="E588" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F588">
         <v>2022</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
         <v>301</v>
       </c>
       <c r="B589" t="s">
         <v>7</v>
       </c>
       <c r="C589" t="s">
         <v>19</v>
       </c>
       <c r="D589">
         <v>75000</v>
       </c>
       <c r="E589" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F589">
         <v>2022</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
         <v>301</v>
       </c>
       <c r="B590" t="s">
         <v>7</v>
       </c>
       <c r="C590" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D590">
         <v>75000</v>
       </c>
       <c r="E590" t="s">
-        <v>304</v>
+        <v>178</v>
       </c>
       <c r="F590">
-        <v>2025</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
         <v>301</v>
       </c>
       <c r="B591" t="s">
         <v>7</v>
       </c>
       <c r="C591" t="s">
         <v>8</v>
       </c>
       <c r="D591">
         <v>75000</v>
       </c>
       <c r="E591" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F591">
         <v>2025</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B592" t="s">
         <v>7</v>
       </c>
       <c r="C592" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D592">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E592" t="s">
-        <v>9</v>
+        <v>305</v>
       </c>
       <c r="F592">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B593" t="s">
         <v>7</v>
       </c>
       <c r="C593" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D593">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E593" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F593">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
         <v>307</v>
       </c>
       <c r="B594" t="s">
         <v>7</v>
       </c>
       <c r="C594" t="s">
         <v>19</v>
       </c>
       <c r="D594">
         <v>75000</v>
       </c>
       <c r="E594" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F594">
         <v>2018</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
         <v>307</v>
       </c>
       <c r="B595" t="s">
         <v>7</v>
       </c>
       <c r="C595" t="s">
         <v>19</v>
       </c>
       <c r="D595">
         <v>75000</v>
       </c>
       <c r="E595" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F595">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
         <v>307</v>
       </c>
       <c r="B596" t="s">
         <v>7</v>
       </c>
       <c r="C596" t="s">
         <v>19</v>
       </c>
       <c r="D596">
         <v>75000</v>
       </c>
       <c r="E596" t="s">
         <v>9</v>
       </c>
       <c r="F596">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
         <v>307</v>
       </c>
       <c r="B597" t="s">
         <v>7</v>
       </c>
       <c r="C597" t="s">
         <v>19</v>
       </c>
       <c r="D597">
         <v>75000</v>
       </c>
       <c r="E597" t="s">
         <v>9</v>
       </c>
       <c r="F597">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B598" t="s">
         <v>7</v>
       </c>
       <c r="C598" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D598">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E598" t="s">
-        <v>309</v>
+        <v>9</v>
       </c>
       <c r="F598">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B599" t="s">
         <v>7</v>
       </c>
       <c r="C599" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D599">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E599" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F599">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B600" t="s">
         <v>7</v>
       </c>
       <c r="C600" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D600">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E600" t="s">
-        <v>13</v>
+        <v>310</v>
       </c>
       <c r="F600">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
         <v>311</v>
       </c>
       <c r="B601" t="s">
         <v>7</v>
       </c>
       <c r="C601" t="s">
         <v>19</v>
       </c>
       <c r="D601">
         <v>100000</v>
       </c>
       <c r="E601" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="F601">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
         <v>311</v>
       </c>
       <c r="B602" t="s">
         <v>7</v>
       </c>
       <c r="C602" t="s">
         <v>19</v>
       </c>
       <c r="D602">
         <v>100000</v>
       </c>
       <c r="E602" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F602">
         <v>2020</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
         <v>311</v>
       </c>
       <c r="B603" t="s">
         <v>7</v>
       </c>
       <c r="C603" t="s">
         <v>19</v>
       </c>
       <c r="D603">
         <v>100000</v>
       </c>
       <c r="E603" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="F603">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
         <v>311</v>
       </c>
       <c r="B604" t="s">
         <v>7</v>
       </c>
       <c r="C604" t="s">
         <v>19</v>
       </c>
       <c r="D604">
         <v>100000</v>
       </c>
       <c r="E604" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F604">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
         <v>311</v>
       </c>
       <c r="B605" t="s">
         <v>7</v>
       </c>
       <c r="C605" t="s">
         <v>19</v>
       </c>
       <c r="D605">
         <v>100000</v>
       </c>
       <c r="E605" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F605">
         <v>2017</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
         <v>311</v>
       </c>
       <c r="B606" t="s">
         <v>7</v>
       </c>
       <c r="C606" t="s">
         <v>19</v>
       </c>
       <c r="D606">
         <v>100000</v>
       </c>
       <c r="E606" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F606">
         <v>2017</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
         <v>311</v>
       </c>
       <c r="B607" t="s">
         <v>7</v>
       </c>
       <c r="C607" t="s">
         <v>19</v>
       </c>
       <c r="D607">
         <v>100000</v>
       </c>
       <c r="E607" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F607">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
         <v>311</v>
       </c>
       <c r="B608" t="s">
         <v>7</v>
       </c>
       <c r="C608" t="s">
         <v>19</v>
       </c>
       <c r="D608">
         <v>100000</v>
       </c>
       <c r="E608" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F608">
         <v>2022</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
         <v>311</v>
       </c>
       <c r="B609" t="s">
         <v>7</v>
       </c>
       <c r="C609" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D609">
         <v>100000</v>
       </c>
       <c r="E609" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F609">
-        <v>2025</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B610" t="s">
         <v>7</v>
       </c>
       <c r="C610" t="s">
         <v>8</v>
       </c>
       <c r="D610">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E610" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F610">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
         <v>312</v>
       </c>
       <c r="B611" t="s">
         <v>7</v>
       </c>
       <c r="C611" t="s">
         <v>8</v>
       </c>
       <c r="D611">
         <v>75000</v>
       </c>
       <c r="E611" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F611">
         <v>2018</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
         <v>312</v>
       </c>
       <c r="B612" t="s">
         <v>7</v>
       </c>
       <c r="C612" t="s">
         <v>8</v>
       </c>
       <c r="D612">
         <v>75000</v>
       </c>
       <c r="E612" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F612">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
         <v>312</v>
       </c>
       <c r="B613" t="s">
         <v>7</v>
       </c>
       <c r="C613" t="s">
         <v>8</v>
       </c>
       <c r="D613">
         <v>75000</v>
       </c>
       <c r="E613" t="s">
         <v>9</v>
       </c>
       <c r="F613">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
         <v>312</v>
       </c>
       <c r="B614" t="s">
         <v>7</v>
       </c>
       <c r="C614" t="s">
         <v>8</v>
       </c>
       <c r="D614">
         <v>75000</v>
       </c>
       <c r="E614" t="s">
         <v>9</v>
       </c>
       <c r="F614">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B615" t="s">
         <v>7</v>
       </c>
       <c r="C615" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D615">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E615" t="s">
-        <v>314</v>
+        <v>9</v>
       </c>
       <c r="F615">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B616" t="s">
         <v>7</v>
       </c>
       <c r="C616" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D616">
-        <v>70000</v>
+        <v>50000</v>
       </c>
       <c r="E616" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="F616">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
         <v>315</v>
       </c>
       <c r="B617" t="s">
         <v>7</v>
       </c>
       <c r="C617" t="s">
         <v>8</v>
       </c>
       <c r="D617">
-        <v>150000</v>
+        <v>70000</v>
       </c>
       <c r="E617" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F617">
         <v>2019</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
         <v>315</v>
       </c>
       <c r="B618" t="s">
         <v>7</v>
       </c>
       <c r="C618" t="s">
         <v>8</v>
       </c>
       <c r="D618">
         <v>150000</v>
       </c>
       <c r="E618" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F618">
         <v>2019</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
         <v>315</v>
       </c>
       <c r="B619" t="s">
         <v>7</v>
       </c>
       <c r="C619" t="s">
         <v>8</v>
       </c>
       <c r="D619">
         <v>150000</v>
       </c>
       <c r="E619" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="F619">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
         <v>315</v>
       </c>
       <c r="B620" t="s">
         <v>7</v>
       </c>
       <c r="C620" t="s">
         <v>8</v>
       </c>
       <c r="D620">
         <v>150000</v>
       </c>
       <c r="E620" t="s">
-        <v>319</v>
+        <v>294</v>
       </c>
       <c r="F620">
         <v>2021</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
         <v>315</v>
       </c>
       <c r="B621" t="s">
         <v>7</v>
       </c>
       <c r="C621" t="s">
         <v>8</v>
       </c>
       <c r="D621">
         <v>150000</v>
       </c>
       <c r="E621" t="s">
-        <v>9</v>
+        <v>319</v>
       </c>
       <c r="F621">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
         <v>315</v>
       </c>
       <c r="B622" t="s">
         <v>7</v>
       </c>
       <c r="C622" t="s">
         <v>8</v>
       </c>
       <c r="D622">
         <v>150000</v>
       </c>
       <c r="E622" t="s">
-        <v>317</v>
+        <v>9</v>
       </c>
       <c r="F622">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
         <v>315</v>
       </c>
       <c r="B623" t="s">
         <v>7</v>
       </c>
       <c r="C623" t="s">
         <v>8</v>
       </c>
       <c r="D623">
         <v>150000</v>
       </c>
       <c r="E623" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F623">
         <v>2017</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
         <v>315</v>
       </c>
       <c r="B624" t="s">
         <v>7</v>
       </c>
       <c r="C624" t="s">
         <v>8</v>
       </c>
       <c r="D624">
         <v>150000</v>
       </c>
       <c r="E624" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="F624">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
         <v>315</v>
       </c>
       <c r="B625" t="s">
         <v>7</v>
       </c>
       <c r="C625" t="s">
         <v>8</v>
       </c>
       <c r="D625">
         <v>150000</v>
       </c>
       <c r="E625" t="s">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="F625">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
         <v>315</v>
       </c>
       <c r="B626" t="s">
         <v>7</v>
       </c>
       <c r="C626" t="s">
         <v>8</v>
       </c>
       <c r="D626">
         <v>150000</v>
       </c>
       <c r="E626" t="s">
-        <v>319</v>
+        <v>294</v>
       </c>
       <c r="F626">
         <v>2024</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B627" t="s">
         <v>7</v>
       </c>
       <c r="C627" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D627">
-        <v>10000</v>
+        <v>150000</v>
       </c>
       <c r="E627" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F627">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B628" t="s">
         <v>7</v>
       </c>
       <c r="C628" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D628">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E628" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F628">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
         <v>322</v>
       </c>
       <c r="B629" t="s">
         <v>7</v>
       </c>
       <c r="C629" t="s">
         <v>8</v>
       </c>
       <c r="D629">
         <v>50000</v>
       </c>
       <c r="E629" t="s">
-        <v>9</v>
+        <v>323</v>
       </c>
       <c r="F629">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
         <v>322</v>
       </c>
       <c r="B630" t="s">
         <v>7</v>
       </c>
       <c r="C630" t="s">
         <v>8</v>
       </c>
       <c r="D630">
         <v>50000</v>
       </c>
       <c r="E630" t="s">
         <v>9</v>
       </c>
       <c r="F630">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B631" t="s">
         <v>7</v>
       </c>
       <c r="C631" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D631">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E631" t="s">
         <v>9</v>
       </c>
       <c r="F631">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
         <v>324</v>
       </c>
       <c r="B632" t="s">
         <v>7</v>
       </c>
       <c r="C632" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D632">
         <v>25000</v>
       </c>
       <c r="E632" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="F632">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
         <v>324</v>
       </c>
       <c r="B633" t="s">
         <v>7</v>
       </c>
       <c r="C633" t="s">
         <v>8</v>
       </c>
       <c r="D633">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E633" t="s">
-        <v>325</v>
+        <v>93</v>
       </c>
       <c r="F633">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
         <v>324</v>
       </c>
       <c r="B634" t="s">
         <v>7</v>
       </c>
       <c r="C634" t="s">
         <v>8</v>
       </c>
       <c r="D634">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E634" t="s">
-        <v>94</v>
+        <v>325</v>
       </c>
       <c r="F634">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
         <v>324</v>
       </c>
       <c r="B635" t="s">
         <v>7</v>
       </c>
       <c r="C635" t="s">
         <v>8</v>
       </c>
       <c r="D635">
         <v>25000</v>
       </c>
       <c r="E635" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F635">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
         <v>324</v>
       </c>
       <c r="B636" t="s">
         <v>7</v>
       </c>
       <c r="C636" t="s">
         <v>8</v>
       </c>
       <c r="D636">
         <v>25000</v>
       </c>
       <c r="E636" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F636">
         <v>2024</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B637" t="s">
         <v>7</v>
       </c>
       <c r="C637" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D637">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E637" t="s">
-        <v>327</v>
+        <v>94</v>
       </c>
       <c r="F637">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B638" t="s">
         <v>7</v>
       </c>
       <c r="C638" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D638">
         <v>50000</v>
       </c>
       <c r="E638" t="s">
-        <v>44</v>
+        <v>327</v>
       </c>
       <c r="F638">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
         <v>328</v>
       </c>
       <c r="B639" t="s">
         <v>7</v>
       </c>
       <c r="C639" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D639">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E639" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F639">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
         <v>328</v>
       </c>
       <c r="B640" t="s">
         <v>7</v>
       </c>
       <c r="C640" t="s">
         <v>8</v>
       </c>
       <c r="D640">
         <v>100000</v>
       </c>
       <c r="E640" t="s">
         <v>9</v>
       </c>
       <c r="F640">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
         <v>328</v>
       </c>
       <c r="B641" t="s">
         <v>7</v>
       </c>
       <c r="C641" t="s">
         <v>8</v>
       </c>
       <c r="D641">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E641" t="s">
         <v>9</v>
       </c>
       <c r="F641">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
         <v>328</v>
       </c>
       <c r="B642" t="s">
         <v>7</v>
       </c>
       <c r="C642" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D642">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E642" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F642">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
         <v>328</v>
       </c>
       <c r="B643" t="s">
         <v>7</v>
       </c>
       <c r="C643" t="s">
         <v>23</v>
       </c>
       <c r="D643">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E643" t="s">
-        <v>329</v>
+        <v>45</v>
       </c>
       <c r="F643">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
         <v>328</v>
       </c>
       <c r="B644" t="s">
         <v>7</v>
       </c>
       <c r="C644" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D644">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E644" t="s">
-        <v>44</v>
+        <v>329</v>
       </c>
       <c r="F644">
         <v>2024</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
         <v>328</v>
       </c>
       <c r="B645" t="s">
         <v>7</v>
       </c>
       <c r="C645" t="s">
         <v>8</v>
       </c>
       <c r="D645">
         <v>50000</v>
       </c>
       <c r="E645" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F645">
         <v>2024</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
         <v>328</v>
       </c>
       <c r="B646" t="s">
         <v>7</v>
       </c>
       <c r="C646" t="s">
         <v>8</v>
       </c>
       <c r="D646">
         <v>50000</v>
       </c>
       <c r="E646" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F646">
-        <v>2026</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B647" t="s">
         <v>7</v>
       </c>
       <c r="C647" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D647">
         <v>50000</v>
       </c>
       <c r="E647" t="s">
-        <v>331</v>
+        <v>44</v>
       </c>
       <c r="F647">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B648" t="s">
         <v>7</v>
       </c>
       <c r="C648" t="s">
         <v>23</v>
       </c>
       <c r="D648">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E648" t="s">
-        <v>9</v>
+        <v>331</v>
       </c>
       <c r="F648">
-        <v>2019</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B649" t="s">
         <v>7</v>
       </c>
       <c r="C649" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D649">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E649" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F649">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
         <v>333</v>
       </c>
       <c r="B650" t="s">
         <v>7</v>
       </c>
       <c r="C650" t="s">
         <v>8</v>
       </c>
       <c r="D650">
         <v>100000</v>
       </c>
       <c r="E650" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F650">
         <v>2018</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
         <v>333</v>
       </c>
       <c r="B651" t="s">
         <v>7</v>
       </c>
       <c r="C651" t="s">
         <v>8</v>
       </c>
       <c r="D651">
         <v>100000</v>
       </c>
       <c r="E651" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="F651">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
         <v>333</v>
       </c>
       <c r="B652" t="s">
         <v>7</v>
       </c>
       <c r="C652" t="s">
         <v>8</v>
       </c>
       <c r="D652">
         <v>100000</v>
       </c>
       <c r="E652" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F652">
         <v>2020</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
         <v>333</v>
       </c>
       <c r="B653" t="s">
         <v>7</v>
       </c>
       <c r="C653" t="s">
         <v>8</v>
       </c>
       <c r="D653">
         <v>100000</v>
       </c>
       <c r="E653" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F653">
         <v>2020</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="s">
         <v>333</v>
       </c>
       <c r="B654" t="s">
         <v>7</v>
       </c>
       <c r="C654" t="s">
         <v>8</v>
       </c>
       <c r="D654">
         <v>100000</v>
       </c>
       <c r="E654" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F654">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
         <v>333</v>
       </c>
       <c r="B655" t="s">
         <v>7</v>
       </c>
       <c r="C655" t="s">
         <v>8</v>
       </c>
       <c r="D655">
         <v>100000</v>
       </c>
       <c r="E655" t="s">
         <v>9</v>
       </c>
       <c r="F655">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
         <v>333</v>
       </c>
       <c r="B656" t="s">
         <v>7</v>
       </c>
       <c r="C656" t="s">
         <v>8</v>
       </c>
       <c r="D656">
         <v>100000</v>
       </c>
       <c r="E656" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F656">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s">
         <v>333</v>
       </c>
       <c r="B657" t="s">
         <v>7</v>
       </c>
       <c r="C657" t="s">
         <v>8</v>
       </c>
       <c r="D657">
         <v>100000</v>
       </c>
       <c r="E657" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F657">
         <v>2023</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="s">
         <v>333</v>
       </c>
       <c r="B658" t="s">
         <v>7</v>
       </c>
       <c r="C658" t="s">
         <v>8</v>
       </c>
       <c r="D658">
         <v>100000</v>
       </c>
       <c r="E658" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F658">
         <v>2023</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="s">
         <v>333</v>
       </c>
       <c r="B659" t="s">
         <v>7</v>
       </c>
       <c r="C659" t="s">
         <v>8</v>
       </c>
       <c r="D659">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="E659" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F659">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B660" t="s">
         <v>7</v>
       </c>
       <c r="C660" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D660">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="E660" t="s">
         <v>25</v>
       </c>
       <c r="F660">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="s">
         <v>334</v>
       </c>
       <c r="B661" t="s">
         <v>7</v>
       </c>
       <c r="C661" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D661">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E661" t="s">
-        <v>335</v>
+        <v>25</v>
       </c>
       <c r="F661">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="s">
         <v>334</v>
       </c>
       <c r="B662" t="s">
         <v>7</v>
       </c>
       <c r="C662" t="s">
         <v>8</v>
       </c>
       <c r="D662">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E662" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="F662">
         <v>2021</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="s">
         <v>334</v>
       </c>
       <c r="B663" t="s">
         <v>7</v>
       </c>
       <c r="C663" t="s">
         <v>8</v>
       </c>
       <c r="D663">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E663" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F663">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="s">
         <v>334</v>
       </c>
       <c r="B664" t="s">
         <v>7</v>
       </c>
       <c r="C664" t="s">
         <v>8</v>
       </c>
       <c r="D664">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E664" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F664">
         <v>2019</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="s">
         <v>334</v>
       </c>
       <c r="B665" t="s">
         <v>7</v>
       </c>
       <c r="C665" t="s">
         <v>8</v>
       </c>
       <c r="D665">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E665" t="s">
-        <v>9</v>
+        <v>338</v>
       </c>
       <c r="F665">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="s">
         <v>334</v>
       </c>
       <c r="B666" t="s">
         <v>7</v>
       </c>
       <c r="C666" t="s">
         <v>8</v>
       </c>
       <c r="D666">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E666" t="s">
-        <v>317</v>
+        <v>9</v>
       </c>
       <c r="F666">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="s">
         <v>334</v>
       </c>
       <c r="B667" t="s">
         <v>7</v>
       </c>
       <c r="C667" t="s">
         <v>8</v>
       </c>
       <c r="D667">
         <v>150000</v>
       </c>
       <c r="E667" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F667">
         <v>2017</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="s">
         <v>334</v>
       </c>
       <c r="B668" t="s">
         <v>7</v>
       </c>
       <c r="C668" t="s">
         <v>8</v>
       </c>
       <c r="D668">
-        <v>75000</v>
+        <v>150000</v>
       </c>
       <c r="E668" t="s">
-        <v>339</v>
+        <v>318</v>
       </c>
       <c r="F668">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s">
         <v>334</v>
       </c>
       <c r="B669" t="s">
         <v>7</v>
       </c>
       <c r="C669" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D669">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E669" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F669">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="s">
         <v>334</v>
       </c>
       <c r="B670" t="s">
         <v>7</v>
       </c>
       <c r="C670" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D670">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E670" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="F670">
         <v>2024</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="s">
         <v>334</v>
       </c>
       <c r="B671" t="s">
         <v>7</v>
       </c>
       <c r="C671" t="s">
         <v>8</v>
       </c>
       <c r="D671">
         <v>75000</v>
       </c>
       <c r="E671" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F671">
         <v>2024</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="s">
         <v>334</v>
       </c>
       <c r="B672" t="s">
         <v>7</v>
       </c>
       <c r="C672" t="s">
         <v>8</v>
       </c>
       <c r="D672">
         <v>75000</v>
       </c>
       <c r="E672" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F672">
-        <v>2025</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B673" t="s">
         <v>7</v>
       </c>
       <c r="C673" t="s">
         <v>8</v>
       </c>
       <c r="D673">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E673" t="s">
-        <v>342</v>
+        <v>9</v>
       </c>
       <c r="F673">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="s">
         <v>341</v>
       </c>
       <c r="B674" t="s">
         <v>7</v>
       </c>
       <c r="C674" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D674">
-        <v>15000</v>
+        <v>100000</v>
       </c>
       <c r="E674" t="s">
-        <v>9</v>
+        <v>342</v>
       </c>
       <c r="F674">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="s">
         <v>341</v>
       </c>
       <c r="B675" t="s">
         <v>7</v>
       </c>
       <c r="C675" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D675">
-        <v>45000</v>
+        <v>15000</v>
       </c>
       <c r="E675" t="s">
-        <v>343</v>
+        <v>9</v>
       </c>
       <c r="F675">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="s">
         <v>341</v>
       </c>
       <c r="B676" t="s">
         <v>7</v>
       </c>
       <c r="C676" t="s">
         <v>8</v>
       </c>
       <c r="D676">
-        <v>50000</v>
+        <v>45000</v>
       </c>
       <c r="E676" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F676">
         <v>2022</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="s">
         <v>341</v>
       </c>
       <c r="B677" t="s">
         <v>7</v>
       </c>
       <c r="C677" t="s">
         <v>8</v>
       </c>
       <c r="D677">
-        <v>45000</v>
+        <v>50000</v>
       </c>
       <c r="E677" t="s">
-        <v>106</v>
+        <v>344</v>
       </c>
       <c r="F677">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="s">
         <v>341</v>
       </c>
       <c r="B678" t="s">
         <v>7</v>
       </c>
       <c r="C678" t="s">
         <v>8</v>
       </c>
       <c r="D678">
         <v>45000</v>
       </c>
       <c r="E678" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F678">
         <v>2020</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="s">
         <v>341</v>
       </c>
       <c r="B679" t="s">
         <v>7</v>
       </c>
       <c r="C679" t="s">
         <v>8</v>
       </c>
       <c r="D679">
-        <v>5000</v>
+        <v>45000</v>
       </c>
       <c r="E679" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="F679">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="s">
         <v>341</v>
       </c>
       <c r="B680" t="s">
         <v>7</v>
       </c>
       <c r="C680" t="s">
         <v>8</v>
       </c>
       <c r="D680">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="E680" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F680">
-        <v>2024</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="s">
         <v>341</v>
       </c>
       <c r="B681" t="s">
         <v>7</v>
       </c>
       <c r="C681" t="s">
         <v>8</v>
       </c>
       <c r="D681">
         <v>50000</v>
       </c>
       <c r="E681" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F681">
         <v>2024</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="s">
         <v>341</v>
       </c>
       <c r="B682" t="s">
         <v>7</v>
       </c>
       <c r="C682" t="s">
         <v>8</v>
       </c>
       <c r="D682">
         <v>50000</v>
       </c>
       <c r="E682" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F682">
-        <v>2026</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B683" t="s">
         <v>7</v>
       </c>
       <c r="C683" t="s">
         <v>8</v>
       </c>
       <c r="D683">
         <v>50000</v>
       </c>
       <c r="E683" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F683">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B684" t="s">
         <v>7</v>
       </c>
       <c r="C684" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D684">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E684" t="s">
         <v>9</v>
       </c>
       <c r="F684">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="s">
         <v>346</v>
       </c>
       <c r="B685" t="s">
         <v>7</v>
       </c>
       <c r="C685" t="s">
         <v>19</v>
       </c>
       <c r="D685">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="E685" t="s">
-        <v>347</v>
+        <v>9</v>
       </c>
       <c r="F685">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="s">
         <v>346</v>
       </c>
       <c r="B686" t="s">
         <v>7</v>
       </c>
       <c r="C686" t="s">
         <v>19</v>
       </c>
       <c r="D686">
         <v>30000</v>
       </c>
       <c r="E686" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F686">
         <v>2018</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="s">
         <v>346</v>
       </c>
       <c r="B687" t="s">
         <v>7</v>
       </c>
       <c r="C687" t="s">
         <v>19</v>
       </c>
       <c r="D687">
-        <v>25000</v>
+        <v>30000</v>
       </c>
       <c r="E687" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F687">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="s">
         <v>346</v>
       </c>
       <c r="B688" t="s">
         <v>7</v>
       </c>
       <c r="C688" t="s">
         <v>19</v>
       </c>
       <c r="D688">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="E688" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F688">
         <v>2020</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="s">
         <v>346</v>
       </c>
       <c r="B689" t="s">
         <v>7</v>
       </c>
       <c r="C689" t="s">
         <v>19</v>
       </c>
       <c r="D689">
         <v>30000</v>
       </c>
       <c r="E689" t="s">
-        <v>9</v>
+        <v>350</v>
       </c>
       <c r="F689">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="s">
         <v>346</v>
       </c>
       <c r="B690" t="s">
         <v>7</v>
       </c>
       <c r="C690" t="s">
         <v>19</v>
       </c>
       <c r="D690">
         <v>30000</v>
       </c>
       <c r="E690" t="s">
         <v>9</v>
       </c>
       <c r="F690">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B691" t="s">
         <v>7</v>
       </c>
       <c r="C691" t="s">
         <v>19</v>
       </c>
       <c r="D691">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="E691" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F691">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="s">
         <v>351</v>
       </c>
       <c r="B692" t="s">
         <v>7</v>
       </c>
       <c r="C692" t="s">
         <v>19</v>
       </c>
       <c r="D692">
         <v>100000</v>
       </c>
       <c r="E692" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F692">
         <v>2018</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="s">
         <v>351</v>
       </c>
       <c r="B693" t="s">
         <v>7</v>
       </c>
       <c r="C693" t="s">
         <v>19</v>
       </c>
       <c r="D693">
         <v>100000</v>
       </c>
       <c r="E693" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F693">
         <v>2018</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="s">
         <v>351</v>
       </c>
       <c r="B694" t="s">
         <v>7</v>
       </c>
       <c r="C694" t="s">
         <v>19</v>
       </c>
       <c r="D694">
         <v>100000</v>
       </c>
       <c r="E694" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F694">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="s">
         <v>351</v>
       </c>
       <c r="B695" t="s">
         <v>7</v>
       </c>
       <c r="C695" t="s">
         <v>19</v>
       </c>
       <c r="D695">
         <v>100000</v>
       </c>
       <c r="E695" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F695">
         <v>2021</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="s">
         <v>351</v>
       </c>
       <c r="B696" t="s">
         <v>7</v>
       </c>
       <c r="C696" t="s">
         <v>19</v>
       </c>
       <c r="D696">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E696" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F696">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="s">
         <v>351</v>
       </c>
       <c r="B697" t="s">
         <v>7</v>
       </c>
       <c r="C697" t="s">
         <v>19</v>
       </c>
       <c r="D697">
         <v>75000</v>
       </c>
       <c r="E697" t="s">
         <v>9</v>
       </c>
       <c r="F697">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="s">
         <v>351</v>
       </c>
       <c r="B698" t="s">
         <v>7</v>
       </c>
       <c r="C698" t="s">
         <v>19</v>
       </c>
       <c r="D698">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E698" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F698">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="s">
         <v>351</v>
       </c>
       <c r="B699" t="s">
         <v>7</v>
       </c>
       <c r="C699" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D699">
         <v>100000</v>
       </c>
       <c r="E699" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F699">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="s">
         <v>351</v>
       </c>
       <c r="B700" t="s">
         <v>7</v>
       </c>
       <c r="C700" t="s">
         <v>8</v>
       </c>
       <c r="D700">
         <v>100000</v>
       </c>
       <c r="E700" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F700">
         <v>2024</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B701" t="s">
         <v>7</v>
       </c>
       <c r="C701" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D701">
         <v>100000</v>
       </c>
       <c r="E701" t="s">
-        <v>353</v>
+        <v>14</v>
       </c>
       <c r="F701">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="s">
         <v>352</v>
       </c>
       <c r="B702" t="s">
         <v>7</v>
       </c>
       <c r="C702" t="s">
         <v>19</v>
       </c>
       <c r="D702">
         <v>100000</v>
       </c>
       <c r="E702" t="s">
         <v>353</v>
       </c>
       <c r="F702">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="s">
         <v>352</v>
       </c>
       <c r="B703" t="s">
         <v>7</v>
       </c>
       <c r="C703" t="s">
         <v>19</v>
       </c>
       <c r="D703">
         <v>100000</v>
       </c>
       <c r="E703" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F703">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="s">
         <v>352</v>
       </c>
       <c r="B704" t="s">
         <v>7</v>
       </c>
       <c r="C704" t="s">
         <v>19</v>
       </c>
       <c r="D704">
         <v>100000</v>
       </c>
       <c r="E704" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F704">
         <v>2017</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="s">
         <v>352</v>
       </c>
       <c r="B705" t="s">
         <v>7</v>
       </c>
       <c r="C705" t="s">
         <v>19</v>
       </c>
       <c r="D705">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E705" t="s">
-        <v>9</v>
+        <v>355</v>
       </c>
       <c r="F705">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="s">
         <v>352</v>
       </c>
       <c r="B706" t="s">
         <v>7</v>
       </c>
       <c r="C706" t="s">
         <v>19</v>
       </c>
       <c r="D706">
         <v>50000</v>
       </c>
       <c r="E706" t="s">
         <v>9</v>
       </c>
       <c r="F706">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="s">
         <v>352</v>
       </c>
       <c r="B707" t="s">
         <v>7</v>
       </c>
       <c r="C707" t="s">
         <v>19</v>
       </c>
       <c r="D707">
         <v>50000</v>
       </c>
       <c r="E707" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F707">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="s">
         <v>352</v>
       </c>
       <c r="B708" t="s">
         <v>7</v>
       </c>
       <c r="C708" t="s">
         <v>19</v>
       </c>
       <c r="D708">
         <v>50000</v>
       </c>
       <c r="E708" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F708">
         <v>2017</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B709" t="s">
         <v>7</v>
       </c>
       <c r="C709" t="s">
         <v>19</v>
       </c>
       <c r="D709">
         <v>50000</v>
       </c>
       <c r="E709" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F709">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="s">
         <v>356</v>
       </c>
       <c r="B710" t="s">
         <v>7</v>
       </c>
       <c r="C710" t="s">
         <v>19</v>
       </c>
       <c r="D710">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E710" t="s">
-        <v>277</v>
+        <v>9</v>
       </c>
       <c r="F710">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="s">
         <v>356</v>
       </c>
       <c r="B711" t="s">
         <v>7</v>
       </c>
       <c r="C711" t="s">
         <v>19</v>
       </c>
       <c r="D711">
         <v>60000</v>
       </c>
       <c r="E711" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F711">
         <v>2017</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="s">
         <v>356</v>
       </c>
       <c r="B712" t="s">
         <v>7</v>
       </c>
       <c r="C712" t="s">
         <v>19</v>
       </c>
       <c r="D712">
         <v>60000</v>
       </c>
       <c r="E712" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F712">
         <v>2017</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="s">
         <v>356</v>
       </c>
       <c r="B713" t="s">
         <v>7</v>
       </c>
       <c r="C713" t="s">
         <v>19</v>
       </c>
       <c r="D713">
         <v>60000</v>
       </c>
       <c r="E713" t="s">
-        <v>9</v>
+        <v>279</v>
       </c>
       <c r="F713">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="s">
         <v>356</v>
       </c>
       <c r="B714" t="s">
         <v>7</v>
       </c>
       <c r="C714" t="s">
         <v>19</v>
       </c>
       <c r="D714">
-        <v>25000</v>
+        <v>60000</v>
       </c>
       <c r="E714" t="s">
-        <v>357</v>
+        <v>9</v>
       </c>
       <c r="F714">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="s">
         <v>356</v>
       </c>
       <c r="B715" t="s">
         <v>7</v>
       </c>
       <c r="C715" t="s">
         <v>19</v>
       </c>
       <c r="D715">
-        <v>45000</v>
+        <v>25000</v>
       </c>
       <c r="E715" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F715">
         <v>2021</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="s">
         <v>356</v>
       </c>
       <c r="B716" t="s">
         <v>7</v>
       </c>
       <c r="C716" t="s">
         <v>19</v>
       </c>
       <c r="D716">
-        <v>25000</v>
+        <v>45000</v>
       </c>
       <c r="E716" t="s">
-        <v>9</v>
+        <v>358</v>
       </c>
       <c r="F716">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B717" t="s">
         <v>7</v>
       </c>
       <c r="C717" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D717">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E717" t="s">
-        <v>360</v>
+        <v>9</v>
       </c>
       <c r="F717">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B718" t="s">
         <v>7</v>
       </c>
       <c r="C718" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D718">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E718" t="s">
-        <v>176</v>
+        <v>360</v>
       </c>
       <c r="F718">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="s">
         <v>361</v>
       </c>
       <c r="B719" t="s">
         <v>7</v>
       </c>
       <c r="C719" t="s">
         <v>19</v>
       </c>
       <c r="D719">
         <v>75000</v>
       </c>
       <c r="E719" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F719">
         <v>2018</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="s">
         <v>361</v>
       </c>
       <c r="B720" t="s">
         <v>7</v>
       </c>
       <c r="C720" t="s">
         <v>19</v>
       </c>
       <c r="D720">
         <v>75000</v>
       </c>
       <c r="E720" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F720">
         <v>2018</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="s">
         <v>361</v>
       </c>
       <c r="B721" t="s">
         <v>7</v>
       </c>
       <c r="C721" t="s">
         <v>19</v>
       </c>
       <c r="D721">
         <v>75000</v>
       </c>
       <c r="E721" t="s">
-        <v>9</v>
+        <v>178</v>
       </c>
       <c r="F721">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="s">
         <v>361</v>
       </c>
       <c r="B722" t="s">
         <v>7</v>
       </c>
       <c r="C722" t="s">
         <v>19</v>
       </c>
       <c r="D722">
         <v>75000</v>
       </c>
       <c r="E722" t="s">
         <v>9</v>
       </c>
       <c r="F722">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B723" t="s">
         <v>7</v>
       </c>
       <c r="C723" t="s">
         <v>19</v>
       </c>
       <c r="D723">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E723" t="s">
-        <v>363</v>
+        <v>9</v>
       </c>
       <c r="F723">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="s">
         <v>362</v>
       </c>
       <c r="B724" t="s">
         <v>7</v>
       </c>
       <c r="C724" t="s">
         <v>19</v>
       </c>
       <c r="D724">
-        <v>60600</v>
+        <v>25000</v>
       </c>
       <c r="E724" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F724">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="s">
         <v>362</v>
       </c>
       <c r="B725" t="s">
         <v>7</v>
       </c>
       <c r="C725" t="s">
         <v>19</v>
       </c>
       <c r="D725">
-        <v>84000</v>
+        <v>60600</v>
       </c>
       <c r="E725" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F725">
         <v>2018</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="s">
         <v>362</v>
       </c>
       <c r="B726" t="s">
         <v>7</v>
       </c>
       <c r="C726" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D726">
-        <v>100000</v>
+        <v>84000</v>
       </c>
       <c r="E726" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F726">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="s">
         <v>362</v>
       </c>
       <c r="B727" t="s">
         <v>7</v>
       </c>
       <c r="C727" t="s">
         <v>23</v>
       </c>
       <c r="D727">
         <v>100000</v>
       </c>
       <c r="E727" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="F727">
         <v>2021</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="s">
         <v>362</v>
       </c>
       <c r="B728" t="s">
         <v>7</v>
       </c>
       <c r="C728" t="s">
         <v>23</v>
       </c>
       <c r="D728">
         <v>100000</v>
       </c>
       <c r="E728" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F728">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="s">
         <v>362</v>
       </c>
       <c r="B729" t="s">
         <v>7</v>
       </c>
       <c r="C729" t="s">
         <v>23</v>
       </c>
       <c r="D729">
         <v>100000</v>
       </c>
       <c r="E729" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="F729">
         <v>2023</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B730" t="s">
         <v>7</v>
       </c>
       <c r="C730" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D730">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E730" t="s">
-        <v>9</v>
+        <v>369</v>
       </c>
       <c r="F730">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="s">
         <v>370</v>
       </c>
       <c r="B731" t="s">
         <v>7</v>
       </c>
       <c r="C731" t="s">
         <v>8</v>
       </c>
       <c r="D731">
         <v>25000</v>
       </c>
       <c r="E731" t="s">
         <v>9</v>
       </c>
       <c r="F731">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="s">
         <v>370</v>
       </c>
       <c r="B732" t="s">
         <v>7</v>
       </c>
       <c r="C732" t="s">
         <v>8</v>
       </c>
       <c r="D732">
-        <v>12500</v>
+        <v>25000</v>
       </c>
       <c r="E732" t="s">
         <v>9</v>
       </c>
       <c r="F732">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B733" t="s">
         <v>7</v>
       </c>
       <c r="C733" t="s">
         <v>8</v>
       </c>
       <c r="D733">
-        <v>100000</v>
+        <v>12500</v>
       </c>
       <c r="E733" t="s">
         <v>9</v>
       </c>
       <c r="F733">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="s">
         <v>371</v>
       </c>
       <c r="B734" t="s">
         <v>7</v>
       </c>
       <c r="C734" t="s">
         <v>8</v>
       </c>
       <c r="D734">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E734" t="s">
-        <v>238</v>
+        <v>9</v>
       </c>
       <c r="F734">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="s">
         <v>371</v>
       </c>
       <c r="B735" t="s">
         <v>7</v>
       </c>
       <c r="C735" t="s">
         <v>8</v>
       </c>
       <c r="D735">
         <v>125000</v>
       </c>
       <c r="E735" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F735">
         <v>2018</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="s">
         <v>371</v>
       </c>
       <c r="B736" t="s">
         <v>7</v>
       </c>
       <c r="C736" t="s">
         <v>8</v>
       </c>
       <c r="D736">
         <v>125000</v>
       </c>
       <c r="E736" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F736">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="s">
         <v>371</v>
       </c>
       <c r="B737" t="s">
         <v>7</v>
       </c>
       <c r="C737" t="s">
         <v>8</v>
       </c>
       <c r="D737">
         <v>125000</v>
       </c>
       <c r="E737" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F737">
         <v>2020</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="s">
         <v>371</v>
       </c>
       <c r="B738" t="s">
         <v>7</v>
       </c>
       <c r="C738" t="s">
         <v>8</v>
       </c>
       <c r="D738">
         <v>125000</v>
       </c>
       <c r="E738" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F738">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="s">
         <v>371</v>
       </c>
       <c r="B739" t="s">
         <v>7</v>
       </c>
       <c r="C739" t="s">
         <v>8</v>
       </c>
       <c r="D739">
         <v>125000</v>
       </c>
       <c r="E739" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F739">
         <v>2022</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="s">
         <v>371</v>
       </c>
       <c r="B740" t="s">
         <v>7</v>
       </c>
       <c r="C740" t="s">
         <v>8</v>
       </c>
       <c r="D740">
         <v>125000</v>
       </c>
       <c r="E740" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F740">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="s">
         <v>371</v>
       </c>
       <c r="B741" t="s">
         <v>7</v>
       </c>
       <c r="C741" t="s">
         <v>8</v>
       </c>
       <c r="D741">
         <v>125000</v>
       </c>
       <c r="E741" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F741">
         <v>2024</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="s">
         <v>371</v>
       </c>
       <c r="B742" t="s">
         <v>7</v>
       </c>
       <c r="C742" t="s">
         <v>8</v>
       </c>
       <c r="D742">
-        <v>25000</v>
+        <v>125000</v>
       </c>
       <c r="E742" t="s">
-        <v>372</v>
+        <v>239</v>
       </c>
       <c r="F742">
-        <v>2025</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="s">
         <v>371</v>
       </c>
       <c r="B743" t="s">
         <v>7</v>
       </c>
       <c r="C743" t="s">
         <v>8</v>
       </c>
       <c r="D743">
+        <v>25000</v>
+      </c>
+      <c r="E743" t="s">
+        <v>372</v>
+      </c>
+      <c r="F743">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="s">
+        <v>371</v>
+      </c>
+      <c r="B744" t="s">
+        <v>7</v>
+      </c>
+      <c r="C744" t="s">
+        <v>8</v>
+      </c>
+      <c r="D744">
         <v>125000</v>
       </c>
-      <c r="E743" t="s">
+      <c r="E744" t="s">
         <v>238</v>
       </c>
-      <c r="F743">
+      <c r="F744">
         <v>2026</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>