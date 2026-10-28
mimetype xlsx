--- v4 (2026-09-18)
+++ v5 (2026-10-28)
@@ -1186,51 +1186,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F744"/>
+  <dimension ref="A1:F751"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="47" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -2518,13599 +2518,13739 @@
         <v>2024</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>43</v>
       </c>
       <c r="B66" t="s">
         <v>7</v>
       </c>
       <c r="C66" t="s">
         <v>8</v>
       </c>
       <c r="D66">
         <v>50000</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66">
         <v>2024</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B67" t="s">
         <v>7</v>
       </c>
       <c r="C67" t="s">
         <v>8</v>
       </c>
       <c r="D67">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E67" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="F67">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>46</v>
       </c>
       <c r="B68" t="s">
         <v>7</v>
       </c>
       <c r="C68" t="s">
         <v>8</v>
       </c>
       <c r="D68">
         <v>100000</v>
       </c>
       <c r="E68" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F68">
         <v>2018</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>46</v>
       </c>
       <c r="B69" t="s">
         <v>7</v>
       </c>
       <c r="C69" t="s">
         <v>8</v>
       </c>
       <c r="D69">
         <v>100000</v>
       </c>
       <c r="E69" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="F69">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>46</v>
       </c>
       <c r="B70" t="s">
         <v>7</v>
       </c>
       <c r="C70" t="s">
         <v>8</v>
       </c>
       <c r="D70">
         <v>100000</v>
       </c>
       <c r="E70" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F70">
         <v>2020</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>46</v>
       </c>
       <c r="B71" t="s">
         <v>7</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
       <c r="D71">
         <v>100000</v>
       </c>
       <c r="E71" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F71">
         <v>2020</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>46</v>
       </c>
       <c r="B72" t="s">
         <v>7</v>
       </c>
       <c r="C72" t="s">
         <v>8</v>
       </c>
       <c r="D72">
         <v>100000</v>
       </c>
       <c r="E72" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F72">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>46</v>
       </c>
       <c r="B73" t="s">
         <v>7</v>
       </c>
       <c r="C73" t="s">
         <v>8</v>
       </c>
       <c r="D73">
-        <v>85000</v>
+        <v>100000</v>
       </c>
       <c r="E73" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="F73">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>46</v>
       </c>
       <c r="B74" t="s">
         <v>7</v>
       </c>
       <c r="C74" t="s">
         <v>8</v>
       </c>
       <c r="D74">
-        <v>100000</v>
+        <v>85000</v>
       </c>
       <c r="E74" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="F74">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>46</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
       <c r="D75">
         <v>100000</v>
       </c>
       <c r="E75" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F75">
         <v>2023</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>46</v>
       </c>
       <c r="B76" t="s">
         <v>7</v>
       </c>
       <c r="C76" t="s">
         <v>8</v>
       </c>
       <c r="D76">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="E76" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F76">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B77" t="s">
         <v>7</v>
       </c>
       <c r="C77" t="s">
         <v>8</v>
       </c>
       <c r="D77">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="E77" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F77">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>50</v>
       </c>
       <c r="B78" t="s">
         <v>7</v>
       </c>
       <c r="C78" t="s">
         <v>8</v>
       </c>
       <c r="D78">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E78" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F78">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>50</v>
       </c>
       <c r="B79" t="s">
         <v>7</v>
       </c>
       <c r="C79" t="s">
         <v>8</v>
       </c>
       <c r="D79">
         <v>10000</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>50</v>
       </c>
       <c r="B80" t="s">
         <v>7</v>
       </c>
       <c r="C80" t="s">
         <v>8</v>
       </c>
       <c r="D80">
         <v>10000</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>50</v>
       </c>
       <c r="B81" t="s">
         <v>7</v>
       </c>
       <c r="C81" t="s">
         <v>8</v>
       </c>
       <c r="D81">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E81" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F81">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>50</v>
       </c>
       <c r="B82" t="s">
         <v>7</v>
       </c>
       <c r="C82" t="s">
         <v>8</v>
       </c>
       <c r="D82">
         <v>50000</v>
       </c>
       <c r="E82" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F82">
         <v>2022</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>50</v>
       </c>
       <c r="B83" t="s">
         <v>7</v>
       </c>
       <c r="C83" t="s">
         <v>8</v>
       </c>
       <c r="D83">
         <v>50000</v>
       </c>
       <c r="E83" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F83">
-        <v>2025</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>50</v>
       </c>
       <c r="B84" t="s">
         <v>7</v>
       </c>
       <c r="C84" t="s">
         <v>8</v>
       </c>
       <c r="D84">
         <v>50000</v>
       </c>
       <c r="E84" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F84">
         <v>2025</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>50</v>
       </c>
       <c r="B85" t="s">
         <v>7</v>
       </c>
-      <c r="C85"/>
+      <c r="C85" t="s">
+        <v>8</v>
+      </c>
       <c r="D85">
-        <v>80000</v>
+        <v>50000</v>
       </c>
       <c r="E85" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="F85">
-        <v>2026</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B86" t="s">
         <v>7</v>
       </c>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C86"/>
       <c r="D86">
-        <v>50000</v>
+        <v>80000</v>
       </c>
       <c r="E86" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="F86">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>52</v>
       </c>
       <c r="B87" t="s">
         <v>7</v>
       </c>
       <c r="C87" t="s">
         <v>19</v>
       </c>
       <c r="D87">
-        <v>65000</v>
+        <v>50000</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>52</v>
       </c>
       <c r="B88" t="s">
         <v>7</v>
       </c>
       <c r="C88" t="s">
         <v>19</v>
       </c>
       <c r="D88">
-        <v>30000</v>
+        <v>65000</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B89" t="s">
         <v>7</v>
       </c>
       <c r="C89" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D89">
-        <v>50000</v>
+        <v>30000</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>53</v>
       </c>
       <c r="B90" t="s">
         <v>7</v>
       </c>
       <c r="C90" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D90">
         <v>50000</v>
       </c>
       <c r="E90" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F90">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>53</v>
       </c>
       <c r="B91" t="s">
         <v>7</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
       <c r="D91">
         <v>50000</v>
       </c>
       <c r="E91" t="s">
         <v>54</v>
       </c>
       <c r="F91">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>53</v>
       </c>
       <c r="B92" t="s">
         <v>7</v>
       </c>
       <c r="C92" t="s">
         <v>8</v>
       </c>
       <c r="D92">
         <v>50000</v>
       </c>
       <c r="E92" t="s">
         <v>54</v>
       </c>
       <c r="F92">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>53</v>
       </c>
       <c r="B93" t="s">
         <v>7</v>
       </c>
       <c r="C93" t="s">
         <v>8</v>
       </c>
       <c r="D93">
         <v>50000</v>
       </c>
       <c r="E93" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="F93">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>53</v>
       </c>
       <c r="B94" t="s">
         <v>7</v>
       </c>
       <c r="C94" t="s">
         <v>8</v>
       </c>
       <c r="D94">
         <v>50000</v>
       </c>
       <c r="E94" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F94">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>53</v>
       </c>
       <c r="B95" t="s">
         <v>7</v>
       </c>
       <c r="C95" t="s">
         <v>8</v>
       </c>
       <c r="D95">
         <v>50000</v>
       </c>
       <c r="E95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F95">
         <v>2021</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>53</v>
       </c>
       <c r="B96" t="s">
         <v>7</v>
       </c>
       <c r="C96" t="s">
         <v>8</v>
       </c>
       <c r="D96">
         <v>50000</v>
       </c>
       <c r="E96" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F96">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>53</v>
       </c>
       <c r="B97" t="s">
         <v>7</v>
       </c>
       <c r="C97" t="s">
         <v>8</v>
       </c>
       <c r="D97">
         <v>50000</v>
       </c>
       <c r="E97" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F97">
         <v>2023</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B98" t="s">
         <v>7</v>
       </c>
       <c r="C98" t="s">
         <v>8</v>
       </c>
       <c r="D98">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E98" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F98">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>55</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
         <v>8</v>
       </c>
       <c r="D99">
         <v>100000</v>
       </c>
       <c r="E99" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F99">
         <v>2018</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>55</v>
       </c>
       <c r="B100" t="s">
         <v>7</v>
       </c>
       <c r="C100" t="s">
         <v>8</v>
       </c>
       <c r="D100">
         <v>100000</v>
       </c>
       <c r="E100" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="F100">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>55</v>
       </c>
       <c r="B101" t="s">
         <v>7</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
       <c r="D101">
         <v>100000</v>
       </c>
       <c r="E101" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F101">
         <v>2020</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>55</v>
       </c>
       <c r="B102" t="s">
         <v>7</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
       <c r="D102">
         <v>100000</v>
       </c>
       <c r="E102" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F102">
         <v>2020</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>55</v>
       </c>
       <c r="B103" t="s">
         <v>7</v>
       </c>
       <c r="C103" t="s">
         <v>8</v>
       </c>
       <c r="D103">
         <v>100000</v>
       </c>
       <c r="E103" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F103">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>55</v>
       </c>
       <c r="B104" t="s">
         <v>7</v>
       </c>
       <c r="C104" t="s">
         <v>8</v>
       </c>
       <c r="D104">
         <v>100000</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>55</v>
       </c>
       <c r="B105" t="s">
         <v>7</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
       <c r="D105">
         <v>100000</v>
       </c>
       <c r="E105" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F105">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>55</v>
       </c>
       <c r="B106" t="s">
         <v>7</v>
       </c>
       <c r="C106" t="s">
         <v>8</v>
       </c>
       <c r="D106">
         <v>100000</v>
       </c>
       <c r="E106" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F106">
         <v>2023</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>55</v>
       </c>
       <c r="B107" t="s">
         <v>7</v>
       </c>
       <c r="C107" t="s">
         <v>8</v>
       </c>
       <c r="D107">
         <v>100000</v>
       </c>
       <c r="E107" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F107">
         <v>2023</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>55</v>
       </c>
       <c r="B108" t="s">
         <v>7</v>
       </c>
       <c r="C108" t="s">
         <v>8</v>
       </c>
       <c r="D108">
-        <v>40000</v>
+        <v>100000</v>
       </c>
       <c r="E108" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F108">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B109" t="s">
         <v>7</v>
       </c>
       <c r="C109" t="s">
         <v>8</v>
       </c>
       <c r="D109">
-        <v>75000</v>
+        <v>40000</v>
       </c>
       <c r="E109" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="F109">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>56</v>
       </c>
       <c r="B110" t="s">
         <v>7</v>
       </c>
       <c r="C110" t="s">
         <v>8</v>
       </c>
       <c r="D110">
         <v>75000</v>
       </c>
       <c r="E110" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F110">
         <v>2018</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>56</v>
       </c>
       <c r="B111" t="s">
         <v>7</v>
       </c>
       <c r="C111" t="s">
         <v>8</v>
       </c>
       <c r="D111">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E111" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F111">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>56</v>
       </c>
       <c r="B112" t="s">
         <v>7</v>
       </c>
       <c r="C112" t="s">
         <v>8</v>
       </c>
       <c r="D112">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E112" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F112">
         <v>2020</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>56</v>
       </c>
       <c r="B113" t="s">
         <v>7</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
       <c r="D113">
         <v>125000</v>
       </c>
       <c r="E113" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F113">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>56</v>
       </c>
       <c r="B114" t="s">
         <v>7</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
       <c r="D114">
-        <v>75000</v>
+        <v>125000</v>
       </c>
       <c r="E114" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="F114">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>56</v>
       </c>
       <c r="B115" t="s">
         <v>7</v>
       </c>
       <c r="C115" t="s">
         <v>8</v>
       </c>
       <c r="D115">
         <v>75000</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>56</v>
       </c>
       <c r="B116" t="s">
         <v>7</v>
       </c>
       <c r="C116" t="s">
         <v>8</v>
       </c>
       <c r="D116">
-        <v>125000</v>
+        <v>75000</v>
       </c>
       <c r="E116" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="F116">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>56</v>
       </c>
       <c r="B117" t="s">
         <v>7</v>
       </c>
       <c r="C117" t="s">
         <v>8</v>
       </c>
       <c r="D117">
         <v>125000</v>
       </c>
       <c r="E117" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F117">
         <v>2022</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>56</v>
       </c>
       <c r="B118" t="s">
         <v>7</v>
       </c>
       <c r="C118" t="s">
         <v>8</v>
       </c>
       <c r="D118">
         <v>125000</v>
       </c>
       <c r="E118" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F118">
-        <v>2025</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B119" t="s">
         <v>7</v>
       </c>
       <c r="C119" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D119">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E119" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="F119">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>64</v>
       </c>
       <c r="B120" t="s">
         <v>7</v>
       </c>
       <c r="C120" t="s">
         <v>19</v>
       </c>
       <c r="D120">
         <v>100000</v>
       </c>
       <c r="E120" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F120">
         <v>2018</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>64</v>
       </c>
       <c r="B121" t="s">
         <v>7</v>
       </c>
       <c r="C121" t="s">
         <v>19</v>
       </c>
       <c r="D121">
         <v>100000</v>
       </c>
       <c r="E121" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F121">
         <v>2018</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>64</v>
       </c>
       <c r="B122" t="s">
         <v>7</v>
       </c>
       <c r="C122" t="s">
         <v>19</v>
       </c>
       <c r="D122">
         <v>100000</v>
       </c>
       <c r="E122" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F122">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>64</v>
       </c>
       <c r="B123" t="s">
         <v>7</v>
       </c>
       <c r="C123" t="s">
         <v>19</v>
       </c>
       <c r="D123">
         <v>100000</v>
       </c>
       <c r="E123" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F123">
         <v>2021</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>64</v>
       </c>
       <c r="B124" t="s">
         <v>7</v>
       </c>
       <c r="C124" t="s">
         <v>19</v>
       </c>
       <c r="D124">
         <v>100000</v>
       </c>
       <c r="E124" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F124">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>64</v>
       </c>
       <c r="B125" t="s">
         <v>7</v>
       </c>
       <c r="C125" t="s">
         <v>19</v>
       </c>
       <c r="D125">
         <v>100000</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>64</v>
       </c>
       <c r="B126" t="s">
         <v>7</v>
       </c>
       <c r="C126" t="s">
         <v>19</v>
       </c>
       <c r="D126">
         <v>100000</v>
       </c>
       <c r="E126" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F126">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>64</v>
       </c>
       <c r="B127" t="s">
         <v>7</v>
       </c>
       <c r="C127" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D127">
         <v>100000</v>
       </c>
       <c r="E127" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F127">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>64</v>
       </c>
       <c r="B128" t="s">
         <v>7</v>
       </c>
       <c r="C128" t="s">
         <v>8</v>
       </c>
       <c r="D128">
         <v>100000</v>
       </c>
       <c r="E128" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F128">
         <v>2024</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>64</v>
       </c>
       <c r="B129" t="s">
         <v>7</v>
       </c>
       <c r="C129" t="s">
         <v>8</v>
       </c>
       <c r="D129">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E129" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="F129">
-        <v>2025</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>64</v>
       </c>
       <c r="B130" t="s">
         <v>7</v>
       </c>
       <c r="C130" t="s">
         <v>8</v>
       </c>
       <c r="D130">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E130" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="F130">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B131" t="s">
         <v>7</v>
       </c>
       <c r="C131" t="s">
         <v>8</v>
       </c>
       <c r="D131">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E131" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F131">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>66</v>
       </c>
       <c r="B132" t="s">
         <v>7</v>
       </c>
       <c r="C132" t="s">
         <v>8</v>
       </c>
       <c r="D132">
         <v>75000</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>66</v>
       </c>
       <c r="B133" t="s">
         <v>7</v>
       </c>
       <c r="C133" t="s">
         <v>8</v>
       </c>
       <c r="D133">
-        <v>85000</v>
+        <v>75000</v>
       </c>
       <c r="E133" t="s">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="F133">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>66</v>
       </c>
       <c r="B134" t="s">
         <v>7</v>
       </c>
       <c r="C134" t="s">
         <v>8</v>
       </c>
       <c r="D134">
         <v>85000</v>
       </c>
       <c r="E134" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F134">
         <v>2018</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>66</v>
       </c>
       <c r="B135" t="s">
         <v>7</v>
       </c>
       <c r="C135" t="s">
         <v>8</v>
       </c>
       <c r="D135">
         <v>85000</v>
       </c>
       <c r="E135" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F135">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>66</v>
       </c>
       <c r="B136" t="s">
         <v>7</v>
       </c>
       <c r="C136" t="s">
         <v>8</v>
       </c>
       <c r="D136">
-        <v>75000</v>
+        <v>85000</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>66</v>
       </c>
       <c r="B137" t="s">
         <v>7</v>
       </c>
       <c r="C137" t="s">
         <v>8</v>
       </c>
       <c r="D137">
         <v>75000</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B138" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="C138" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="D138">
-        <v>5000000</v>
+        <v>75000</v>
       </c>
       <c r="E138" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="F138">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>69</v>
       </c>
       <c r="B139" t="s">
         <v>69</v>
       </c>
       <c r="C139" t="s">
         <v>70</v>
       </c>
       <c r="D139">
         <v>5000000</v>
       </c>
       <c r="E139" t="s">
         <v>69</v>
       </c>
       <c r="F139">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>69</v>
       </c>
       <c r="B140" t="s">
         <v>69</v>
       </c>
       <c r="C140" t="s">
         <v>70</v>
       </c>
       <c r="D140">
         <v>5000000</v>
       </c>
       <c r="E140" t="s">
         <v>69</v>
       </c>
       <c r="F140">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>69</v>
       </c>
       <c r="B141" t="s">
         <v>69</v>
       </c>
       <c r="C141" t="s">
         <v>70</v>
       </c>
       <c r="D141">
         <v>5000000</v>
       </c>
       <c r="E141" t="s">
         <v>69</v>
       </c>
       <c r="F141">
-        <v>2023</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>69</v>
       </c>
       <c r="B142" t="s">
         <v>69</v>
       </c>
       <c r="C142" t="s">
         <v>70</v>
       </c>
       <c r="D142">
-        <v>803280</v>
+        <v>5000000</v>
       </c>
       <c r="E142" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F142">
         <v>2023</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>69</v>
       </c>
       <c r="B143" t="s">
         <v>69</v>
       </c>
       <c r="C143" t="s">
         <v>70</v>
       </c>
       <c r="D143">
-        <v>5000000</v>
+        <v>803280</v>
       </c>
       <c r="E143" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F143">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>69</v>
       </c>
       <c r="B144" t="s">
         <v>69</v>
       </c>
       <c r="C144" t="s">
         <v>70</v>
       </c>
       <c r="D144">
         <v>5000000</v>
       </c>
       <c r="E144" t="s">
         <v>69</v>
       </c>
       <c r="F144">
-        <v>2025</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>69</v>
       </c>
       <c r="B145" t="s">
         <v>69</v>
       </c>
       <c r="C145" t="s">
         <v>70</v>
       </c>
       <c r="D145">
         <v>5000000</v>
       </c>
       <c r="E145" t="s">
         <v>69</v>
       </c>
       <c r="F145">
-        <v>2026</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B146" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C146" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="D146">
-        <v>50000</v>
+        <v>5000000</v>
       </c>
       <c r="E146" t="s">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="F146">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>72</v>
       </c>
       <c r="B147" t="s">
         <v>7</v>
       </c>
       <c r="C147" t="s">
         <v>8</v>
       </c>
       <c r="D147">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E147" t="s">
-        <v>73</v>
+        <v>9</v>
       </c>
       <c r="F147">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>72</v>
       </c>
       <c r="B148" t="s">
         <v>7</v>
       </c>
       <c r="C148" t="s">
         <v>8</v>
       </c>
       <c r="D148">
         <v>60000</v>
       </c>
       <c r="E148" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F148">
         <v>2017</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B149" t="s">
         <v>7</v>
       </c>
       <c r="C149" t="s">
         <v>8</v>
       </c>
       <c r="D149">
-        <v>30000</v>
+        <v>60000</v>
       </c>
       <c r="E149" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="F149">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B150" t="s">
         <v>7</v>
       </c>
       <c r="C150" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D150">
-        <v>50000</v>
+        <v>30000</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B151" t="s">
         <v>7</v>
       </c>
       <c r="C151" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D151">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>77</v>
       </c>
       <c r="B152" t="s">
         <v>7</v>
       </c>
       <c r="C152" t="s">
         <v>8</v>
       </c>
       <c r="D152">
         <v>150000</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>77</v>
       </c>
       <c r="B153" t="s">
         <v>7</v>
       </c>
       <c r="C153" t="s">
         <v>8</v>
       </c>
       <c r="D153">
         <v>150000</v>
       </c>
       <c r="E153" t="s">
         <v>9</v>
       </c>
       <c r="F153">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>77</v>
       </c>
       <c r="B154" t="s">
         <v>7</v>
       </c>
       <c r="C154" t="s">
         <v>8</v>
       </c>
       <c r="D154">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E154" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F154">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>77</v>
       </c>
       <c r="B155" t="s">
         <v>7</v>
       </c>
       <c r="C155" t="s">
         <v>8</v>
       </c>
       <c r="D155">
         <v>100000</v>
       </c>
       <c r="E155" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F155">
         <v>2019</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>77</v>
       </c>
       <c r="B156" t="s">
         <v>7</v>
       </c>
       <c r="C156" t="s">
         <v>8</v>
       </c>
       <c r="D156">
         <v>100000</v>
       </c>
       <c r="E156" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="F156">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>77</v>
       </c>
       <c r="B157" t="s">
         <v>7</v>
       </c>
       <c r="C157" t="s">
         <v>8</v>
       </c>
       <c r="D157">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E157" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F157">
         <v>2021</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>77</v>
       </c>
       <c r="B158" t="s">
         <v>7</v>
       </c>
       <c r="C158" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D158">
         <v>75000</v>
       </c>
       <c r="E158" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="F158">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>77</v>
       </c>
       <c r="B159" t="s">
         <v>7</v>
       </c>
       <c r="C159" t="s">
         <v>23</v>
       </c>
       <c r="D159">
         <v>75000</v>
       </c>
       <c r="E159" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F159">
         <v>2023</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>77</v>
       </c>
       <c r="B160" t="s">
         <v>7</v>
       </c>
       <c r="C160" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D160">
         <v>75000</v>
       </c>
       <c r="E160" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F160">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>77</v>
       </c>
       <c r="B161" t="s">
         <v>7</v>
       </c>
-      <c r="C161"/>
+      <c r="C161" t="s">
+        <v>8</v>
+      </c>
       <c r="D161">
         <v>75000</v>
       </c>
       <c r="E161" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="F161">
-        <v>2026</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B162" t="s">
         <v>7</v>
       </c>
-      <c r="C162" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C162"/>
       <c r="D162">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E162" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F162">
-        <v>2018</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>81</v>
       </c>
       <c r="B163" t="s">
         <v>7</v>
       </c>
       <c r="C163" t="s">
         <v>8</v>
       </c>
       <c r="D163">
         <v>50000</v>
       </c>
       <c r="E163" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F163">
         <v>2018</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>81</v>
       </c>
       <c r="B164" t="s">
         <v>7</v>
       </c>
       <c r="C164" t="s">
         <v>8</v>
       </c>
       <c r="D164">
         <v>50000</v>
       </c>
       <c r="E164" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F164">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>81</v>
       </c>
       <c r="B165" t="s">
         <v>7</v>
       </c>
       <c r="C165" t="s">
         <v>8</v>
       </c>
       <c r="D165">
         <v>50000</v>
       </c>
       <c r="E165" t="s">
         <v>81</v>
       </c>
       <c r="F165">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B166" t="s">
         <v>7</v>
       </c>
       <c r="C166" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D166">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E166" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="F166">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>84</v>
       </c>
       <c r="B167" t="s">
         <v>7</v>
       </c>
       <c r="C167" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D167">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E167" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="F167">
-        <v>2025</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>84</v>
       </c>
       <c r="B168" t="s">
         <v>7</v>
       </c>
       <c r="C168" t="s">
         <v>8</v>
       </c>
       <c r="D168">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E168" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F168">
-        <v>2026</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B169" t="s">
         <v>7</v>
       </c>
       <c r="C169" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D169">
-        <v>300000</v>
+        <v>125000</v>
       </c>
       <c r="E169" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F169">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B170" t="s">
         <v>7</v>
       </c>
       <c r="C170" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D170">
-        <v>10000</v>
+        <v>300000</v>
       </c>
       <c r="E170" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F170">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>88</v>
       </c>
       <c r="B171" t="s">
         <v>7</v>
       </c>
       <c r="C171" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D171">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E171" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F171">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>88</v>
       </c>
       <c r="B172" t="s">
         <v>7</v>
       </c>
       <c r="C172" t="s">
         <v>8</v>
       </c>
       <c r="D172">
         <v>25000</v>
       </c>
       <c r="E172" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F172">
         <v>2021</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B173" t="s">
         <v>7</v>
       </c>
       <c r="C173" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D173">
         <v>25000</v>
       </c>
       <c r="E173" t="s">
-        <v>9</v>
+        <v>91</v>
       </c>
       <c r="F173">
         <v>2021</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>92</v>
       </c>
       <c r="B174" t="s">
         <v>7</v>
       </c>
       <c r="C174" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D174">
         <v>25000</v>
       </c>
       <c r="E174" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="F174">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>92</v>
       </c>
       <c r="B175" t="s">
         <v>7</v>
       </c>
       <c r="C175" t="s">
         <v>8</v>
       </c>
       <c r="D175">
         <v>25000</v>
       </c>
       <c r="E175" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F175">
         <v>2022</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>92</v>
       </c>
       <c r="B176" t="s">
         <v>7</v>
       </c>
       <c r="C176" t="s">
         <v>8</v>
       </c>
       <c r="D176">
-        <v>35000</v>
+        <v>25000</v>
       </c>
       <c r="E176" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F176">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>92</v>
       </c>
       <c r="B177" t="s">
         <v>7</v>
       </c>
       <c r="C177" t="s">
         <v>8</v>
       </c>
       <c r="D177">
-        <v>25000</v>
+        <v>35000</v>
       </c>
       <c r="E177" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F177">
         <v>2024</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>92</v>
       </c>
       <c r="B178" t="s">
         <v>7</v>
       </c>
       <c r="C178" t="s">
         <v>8</v>
       </c>
       <c r="D178">
         <v>25000</v>
       </c>
       <c r="E178" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F178">
         <v>2024</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B179" t="s">
         <v>7</v>
       </c>
       <c r="C179" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D179">
-        <v>200000</v>
+        <v>25000</v>
       </c>
       <c r="E179" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F179">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>96</v>
       </c>
       <c r="B180" t="s">
         <v>7</v>
       </c>
       <c r="C180" t="s">
         <v>19</v>
       </c>
       <c r="D180">
         <v>200000</v>
       </c>
       <c r="E180" t="s">
         <v>96</v>
       </c>
       <c r="F180">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>96</v>
       </c>
       <c r="B181" t="s">
         <v>7</v>
       </c>
       <c r="C181" t="s">
         <v>19</v>
       </c>
       <c r="D181">
         <v>200000</v>
       </c>
       <c r="E181" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F181">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>96</v>
       </c>
       <c r="B182" t="s">
         <v>7</v>
       </c>
       <c r="C182" t="s">
         <v>19</v>
       </c>
       <c r="D182">
         <v>200000</v>
       </c>
       <c r="E182" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F182">
         <v>2017</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B183" t="s">
         <v>7</v>
       </c>
       <c r="C183" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D183">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E183" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F183">
         <v>2017</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B184" t="s">
         <v>7</v>
       </c>
       <c r="C184" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D184">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E184" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="F184">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>101</v>
       </c>
       <c r="B185" t="s">
         <v>7</v>
       </c>
       <c r="C185" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D185">
         <v>15000</v>
       </c>
       <c r="E185" t="s">
         <v>9</v>
       </c>
       <c r="F185">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>101</v>
       </c>
       <c r="B186" t="s">
         <v>7</v>
       </c>
       <c r="C186" t="s">
         <v>8</v>
       </c>
       <c r="D186">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E186" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F186">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>101</v>
       </c>
       <c r="B187" t="s">
         <v>7</v>
       </c>
       <c r="C187" t="s">
         <v>8</v>
       </c>
       <c r="D187">
         <v>50000</v>
       </c>
       <c r="E187" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F187">
         <v>2021</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>101</v>
       </c>
       <c r="B188" t="s">
         <v>7</v>
       </c>
       <c r="C188" t="s">
         <v>8</v>
       </c>
       <c r="D188">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E188" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F188">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>101</v>
       </c>
       <c r="B189" t="s">
         <v>7</v>
       </c>
       <c r="C189" t="s">
         <v>8</v>
       </c>
       <c r="D189">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E189" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="F189">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>101</v>
       </c>
       <c r="B190" t="s">
         <v>7</v>
       </c>
       <c r="C190" t="s">
         <v>8</v>
       </c>
       <c r="D190">
         <v>100000</v>
       </c>
       <c r="E190" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F190">
         <v>2023</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>101</v>
       </c>
       <c r="B191" t="s">
         <v>7</v>
       </c>
       <c r="C191" t="s">
         <v>8</v>
       </c>
       <c r="D191">
         <v>100000</v>
       </c>
       <c r="E191" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F191">
         <v>2023</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B192" t="s">
         <v>7</v>
       </c>
       <c r="C192" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D192">
-        <v>30000</v>
+        <v>100000</v>
       </c>
       <c r="E192" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F192">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>103</v>
       </c>
       <c r="B193" t="s">
         <v>7</v>
       </c>
       <c r="C193" t="s">
         <v>19</v>
       </c>
       <c r="D193">
-        <v>10000</v>
+        <v>30000</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>103</v>
       </c>
       <c r="B194" t="s">
         <v>7</v>
       </c>
       <c r="C194" t="s">
         <v>19</v>
       </c>
       <c r="D194">
-        <v>30000</v>
+        <v>10000</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194">
         <v>2017</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>103</v>
       </c>
       <c r="B195" t="s">
         <v>7</v>
       </c>
       <c r="C195" t="s">
         <v>19</v>
       </c>
       <c r="D195">
-        <v>15000</v>
+        <v>30000</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B196" t="s">
         <v>7</v>
       </c>
       <c r="C196" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D196">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E196" t="s">
         <v>9</v>
       </c>
       <c r="F196">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>104</v>
       </c>
       <c r="B197" t="s">
         <v>7</v>
       </c>
       <c r="C197" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D197">
         <v>50000</v>
       </c>
       <c r="E197" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F197">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>104</v>
       </c>
       <c r="B198" t="s">
         <v>7</v>
       </c>
       <c r="C198" t="s">
         <v>8</v>
       </c>
       <c r="D198">
         <v>50000</v>
       </c>
       <c r="E198" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F198">
         <v>2022</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>104</v>
       </c>
       <c r="B199" t="s">
         <v>7</v>
       </c>
       <c r="C199" t="s">
         <v>8</v>
       </c>
       <c r="D199">
         <v>50000</v>
       </c>
       <c r="E199" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F199">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>104</v>
       </c>
       <c r="B200" t="s">
         <v>7</v>
       </c>
       <c r="C200" t="s">
         <v>8</v>
       </c>
       <c r="D200">
         <v>50000</v>
       </c>
       <c r="E200" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F200">
         <v>2024</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>104</v>
       </c>
       <c r="B201" t="s">
         <v>7</v>
       </c>
       <c r="C201" t="s">
         <v>8</v>
       </c>
       <c r="D201">
         <v>50000</v>
       </c>
       <c r="E201" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F201">
-        <v>2026</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B202" t="s">
         <v>7</v>
       </c>
       <c r="C202" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D202">
-        <v>45000</v>
+        <v>50000</v>
       </c>
       <c r="E202" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F202">
-        <v>2022</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>105</v>
       </c>
       <c r="B203" t="s">
         <v>7</v>
       </c>
       <c r="C203" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D203">
         <v>45000</v>
       </c>
       <c r="E203" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="F203">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>105</v>
       </c>
       <c r="B204" t="s">
         <v>7</v>
       </c>
       <c r="C204" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D204">
         <v>45000</v>
       </c>
       <c r="E204" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="F204">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>105</v>
       </c>
       <c r="B205" t="s">
         <v>7</v>
       </c>
       <c r="C205" t="s">
         <v>19</v>
       </c>
       <c r="D205">
-        <v>50000</v>
+        <v>45000</v>
       </c>
       <c r="E205" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="F205">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>105</v>
       </c>
       <c r="B206" t="s">
         <v>7</v>
       </c>
       <c r="C206" t="s">
         <v>19</v>
       </c>
       <c r="D206">
         <v>50000</v>
       </c>
       <c r="E206" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F206">
         <v>2024</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B207" t="s">
         <v>7</v>
       </c>
       <c r="C207" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D207">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E207" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F207">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>108</v>
       </c>
       <c r="B208" t="s">
         <v>7</v>
       </c>
       <c r="C208" t="s">
         <v>8</v>
       </c>
       <c r="D208">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="E208" t="s">
         <v>9</v>
       </c>
       <c r="F208">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B209" t="s">
         <v>7</v>
       </c>
       <c r="C209" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D209">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E209" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="F209">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>109</v>
       </c>
       <c r="B210" t="s">
         <v>7</v>
       </c>
       <c r="C210" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D210">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E210" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F210">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>109</v>
       </c>
       <c r="B211" t="s">
         <v>7</v>
       </c>
       <c r="C211" t="s">
         <v>8</v>
       </c>
       <c r="D211">
         <v>15000</v>
       </c>
       <c r="E211" t="s">
         <v>111</v>
       </c>
       <c r="F211">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>109</v>
       </c>
       <c r="B212" t="s">
         <v>7</v>
       </c>
       <c r="C212" t="s">
         <v>8</v>
       </c>
       <c r="D212">
-        <v>7500</v>
+        <v>15000</v>
       </c>
       <c r="E212" t="s">
         <v>111</v>
       </c>
       <c r="F212">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B213" t="s">
         <v>7</v>
       </c>
       <c r="C213" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D213">
-        <v>200000</v>
+        <v>7500</v>
       </c>
       <c r="E213" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F213">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>112</v>
       </c>
       <c r="B214" t="s">
         <v>7</v>
       </c>
       <c r="C214" t="s">
         <v>23</v>
       </c>
       <c r="D214">
         <v>200000</v>
       </c>
       <c r="E214" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F214">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>112</v>
       </c>
       <c r="B215" t="s">
         <v>7</v>
       </c>
       <c r="C215" t="s">
         <v>23</v>
       </c>
       <c r="D215">
         <v>200000</v>
       </c>
       <c r="E215" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F215">
         <v>2022</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>112</v>
       </c>
       <c r="B216" t="s">
         <v>7</v>
       </c>
       <c r="C216" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D216">
         <v>200000</v>
       </c>
       <c r="E216" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F216">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>112</v>
       </c>
       <c r="B217" t="s">
         <v>7</v>
       </c>
       <c r="C217" t="s">
         <v>8</v>
       </c>
       <c r="D217">
         <v>200000</v>
       </c>
       <c r="E217" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F217">
         <v>2024</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>112</v>
       </c>
       <c r="B218" t="s">
         <v>7</v>
       </c>
-      <c r="C218"/>
+      <c r="C218" t="s">
+        <v>8</v>
+      </c>
       <c r="D218">
-        <v>150000</v>
+        <v>200000</v>
       </c>
       <c r="E218" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F218">
-        <v>2026</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B219" t="s">
         <v>7</v>
       </c>
-      <c r="C219" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C219"/>
       <c r="D219">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E219" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="F219">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>117</v>
       </c>
       <c r="B220" t="s">
         <v>7</v>
       </c>
       <c r="C220" t="s">
         <v>8</v>
       </c>
       <c r="D220">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E220" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F220">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>117</v>
       </c>
       <c r="B221" t="s">
         <v>7</v>
       </c>
       <c r="C221" t="s">
         <v>8</v>
       </c>
       <c r="D221">
         <v>75000</v>
       </c>
       <c r="E221" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F221">
         <v>2017</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>117</v>
       </c>
       <c r="B222" t="s">
         <v>7</v>
       </c>
       <c r="C222" t="s">
         <v>8</v>
       </c>
       <c r="D222">
         <v>75000</v>
       </c>
       <c r="E222" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F222">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>117</v>
       </c>
       <c r="B223" t="s">
         <v>7</v>
       </c>
       <c r="C223" t="s">
         <v>8</v>
       </c>
       <c r="D223">
         <v>75000</v>
       </c>
       <c r="E223" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F223">
         <v>2019</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>117</v>
       </c>
       <c r="B224" t="s">
         <v>7</v>
       </c>
       <c r="C224" t="s">
         <v>8</v>
       </c>
       <c r="D224">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E224" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F224">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>117</v>
       </c>
       <c r="B225" t="s">
         <v>7</v>
       </c>
       <c r="C225" t="s">
         <v>8</v>
       </c>
       <c r="D225">
         <v>100000</v>
       </c>
       <c r="E225" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F225">
         <v>2021</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>117</v>
       </c>
       <c r="B226" t="s">
         <v>7</v>
       </c>
       <c r="C226" t="s">
         <v>8</v>
       </c>
       <c r="D226">
         <v>100000</v>
       </c>
       <c r="E226" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F226">
         <v>2021</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>117</v>
       </c>
       <c r="B227" t="s">
         <v>7</v>
       </c>
       <c r="C227" t="s">
         <v>8</v>
       </c>
       <c r="D227">
         <v>100000</v>
       </c>
       <c r="E227" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F227">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>117</v>
       </c>
       <c r="B228" t="s">
         <v>7</v>
       </c>
       <c r="C228" t="s">
         <v>8</v>
       </c>
       <c r="D228">
         <v>100000</v>
       </c>
       <c r="E228" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F228">
         <v>2024</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B229" t="s">
         <v>7</v>
       </c>
       <c r="C229" t="s">
         <v>8</v>
       </c>
       <c r="D229">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E229" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F229">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B230" t="s">
         <v>7</v>
       </c>
       <c r="C230" t="s">
         <v>8</v>
       </c>
       <c r="D230">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E230" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F230">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>118</v>
       </c>
       <c r="B231" t="s">
         <v>7</v>
       </c>
       <c r="C231" t="s">
         <v>8</v>
       </c>
       <c r="D231">
-        <v>12500</v>
+        <v>25000</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B232" t="s">
         <v>7</v>
       </c>
       <c r="C232" t="s">
         <v>8</v>
       </c>
       <c r="D232">
         <v>25000</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B233" t="s">
         <v>7</v>
       </c>
       <c r="C233" t="s">
         <v>8</v>
       </c>
       <c r="D233">
-        <v>25000</v>
+        <v>12500</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>119</v>
       </c>
       <c r="B234" t="s">
         <v>7</v>
       </c>
       <c r="C234" t="s">
         <v>8</v>
       </c>
       <c r="D234">
         <v>25000</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B235" t="s">
         <v>7</v>
       </c>
       <c r="C235" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D235">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B236" t="s">
         <v>7</v>
       </c>
       <c r="C236" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D236">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="E236" t="s">
         <v>9</v>
       </c>
       <c r="F236">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>120</v>
       </c>
       <c r="B237" t="s">
         <v>7</v>
       </c>
       <c r="C237" t="s">
         <v>19</v>
       </c>
       <c r="D237">
         <v>20000</v>
       </c>
       <c r="E237" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="F237">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>120</v>
       </c>
       <c r="B238" t="s">
         <v>7</v>
       </c>
       <c r="C238" t="s">
         <v>19</v>
       </c>
       <c r="D238">
         <v>20000</v>
       </c>
       <c r="E238" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="F238">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>120</v>
       </c>
       <c r="B239" t="s">
         <v>7</v>
       </c>
       <c r="C239" t="s">
         <v>19</v>
       </c>
       <c r="D239">
         <v>20000</v>
       </c>
       <c r="E239" t="s">
-        <v>9</v>
+        <v>121</v>
       </c>
       <c r="F239">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B240" t="s">
         <v>7</v>
       </c>
       <c r="C240" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D240">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="E240" t="s">
-        <v>9</v>
+        <v>122</v>
       </c>
       <c r="F240">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B241" t="s">
         <v>7</v>
       </c>
       <c r="C241" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D241">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E241" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="F241">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B242" t="s">
         <v>7</v>
       </c>
       <c r="C242" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D242">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E242" t="s">
-        <v>126</v>
+        <v>9</v>
       </c>
       <c r="F242">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>124</v>
       </c>
       <c r="B243" t="s">
         <v>7</v>
       </c>
       <c r="C243" t="s">
         <v>23</v>
       </c>
       <c r="D243">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E243" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F243">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>124</v>
       </c>
       <c r="B244" t="s">
         <v>7</v>
       </c>
       <c r="C244" t="s">
         <v>23</v>
       </c>
       <c r="D244">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E244" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F244">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>124</v>
       </c>
       <c r="B245" t="s">
         <v>7</v>
       </c>
       <c r="C245" t="s">
         <v>23</v>
       </c>
       <c r="D245">
-        <v>12500</v>
+        <v>75000</v>
       </c>
       <c r="E245" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F245">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>124</v>
       </c>
       <c r="B246" t="s">
         <v>7</v>
       </c>
       <c r="C246" t="s">
         <v>23</v>
       </c>
       <c r="D246">
         <v>75000</v>
       </c>
       <c r="E246" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F246">
         <v>2021</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>124</v>
       </c>
       <c r="B247" t="s">
         <v>7</v>
       </c>
       <c r="C247" t="s">
         <v>23</v>
       </c>
       <c r="D247">
-        <v>75000</v>
+        <v>12500</v>
       </c>
       <c r="E247" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F247">
-        <v>2024</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>124</v>
       </c>
       <c r="B248" t="s">
         <v>7</v>
       </c>
       <c r="C248" t="s">
         <v>23</v>
       </c>
       <c r="D248">
         <v>75000</v>
       </c>
       <c r="E248" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F248">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>124</v>
       </c>
       <c r="B249" t="s">
         <v>7</v>
       </c>
       <c r="C249" t="s">
         <v>23</v>
       </c>
       <c r="D249">
         <v>75000</v>
       </c>
       <c r="E249" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F249">
         <v>2024</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>124</v>
       </c>
       <c r="B250" t="s">
         <v>7</v>
       </c>
       <c r="C250" t="s">
         <v>23</v>
       </c>
       <c r="D250">
         <v>75000</v>
       </c>
       <c r="E250" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F250">
         <v>2024</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B251" t="s">
         <v>7</v>
       </c>
       <c r="C251" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D251">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E251" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F251">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B252" t="s">
         <v>7</v>
       </c>
       <c r="C252" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D252">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E252" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="F252">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>132</v>
       </c>
       <c r="B253" t="s">
         <v>7</v>
       </c>
       <c r="C253" t="s">
         <v>19</v>
       </c>
       <c r="D253">
         <v>50000</v>
       </c>
       <c r="E253" t="s">
-        <v>9</v>
+        <v>133</v>
       </c>
       <c r="F253">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>132</v>
       </c>
       <c r="B254" t="s">
         <v>7</v>
       </c>
       <c r="C254" t="s">
         <v>19</v>
       </c>
       <c r="D254">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E254" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F254">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>132</v>
       </c>
       <c r="B255" t="s">
         <v>7</v>
       </c>
       <c r="C255" t="s">
         <v>19</v>
       </c>
       <c r="D255">
         <v>50000</v>
       </c>
       <c r="E255" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F255">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>132</v>
       </c>
       <c r="B256" t="s">
         <v>7</v>
       </c>
       <c r="C256" t="s">
         <v>19</v>
       </c>
       <c r="D256">
         <v>50000</v>
       </c>
       <c r="E256" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F256">
         <v>2017</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>132</v>
       </c>
       <c r="B257" t="s">
         <v>7</v>
       </c>
       <c r="C257" t="s">
         <v>19</v>
       </c>
       <c r="D257">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="E257" t="s">
-        <v>134</v>
+        <v>36</v>
       </c>
       <c r="F257">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>132</v>
       </c>
       <c r="B258" t="s">
         <v>7</v>
       </c>
       <c r="C258" t="s">
         <v>19</v>
       </c>
       <c r="D258">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="E258" t="s">
-        <v>135</v>
+        <v>37</v>
       </c>
       <c r="F258">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>132</v>
       </c>
       <c r="B259" t="s">
         <v>7</v>
       </c>
       <c r="C259" t="s">
         <v>19</v>
       </c>
       <c r="D259">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="E259" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F259">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>132</v>
       </c>
       <c r="B260" t="s">
         <v>7</v>
       </c>
       <c r="C260" t="s">
         <v>19</v>
       </c>
       <c r="D260">
-        <v>15000</v>
+        <v>40000</v>
       </c>
       <c r="E260" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F260">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>132</v>
       </c>
       <c r="B261" t="s">
         <v>7</v>
       </c>
       <c r="C261" t="s">
         <v>19</v>
       </c>
       <c r="D261">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="E261" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F261">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>132</v>
       </c>
       <c r="B262" t="s">
         <v>7</v>
       </c>
       <c r="C262" t="s">
         <v>19</v>
       </c>
       <c r="D262">
-        <v>40000</v>
+        <v>15000</v>
       </c>
       <c r="E262" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F262">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>132</v>
       </c>
       <c r="B263" t="s">
         <v>7</v>
       </c>
       <c r="C263" t="s">
         <v>19</v>
       </c>
       <c r="D263">
-        <v>80000</v>
+        <v>40000</v>
       </c>
       <c r="E263" t="s">
-        <v>9</v>
+        <v>138</v>
       </c>
       <c r="F263">
-        <v>2025</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B264" t="s">
         <v>7</v>
       </c>
       <c r="C264" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D264">
-        <v>100000</v>
+        <v>40000</v>
       </c>
       <c r="E264" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F264">
-        <v>2026</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="B265" t="s">
         <v>7</v>
       </c>
       <c r="C265" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D265">
-        <v>50000</v>
+        <v>80000</v>
       </c>
       <c r="E265" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F265">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B266" t="s">
         <v>7</v>
       </c>
       <c r="C266" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D266">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E266" t="s">
-        <v>9</v>
+        <v>141</v>
       </c>
       <c r="F266">
-        <v>2021</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>142</v>
       </c>
       <c r="B267" t="s">
         <v>7</v>
       </c>
       <c r="C267" t="s">
         <v>8</v>
       </c>
       <c r="D267">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E267" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="F267">
         <v>2022</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>142</v>
       </c>
       <c r="B268" t="s">
         <v>7</v>
       </c>
       <c r="C268" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D268">
         <v>25000</v>
       </c>
       <c r="E268" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="F268">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>142</v>
       </c>
       <c r="B269" t="s">
         <v>7</v>
       </c>
       <c r="C269" t="s">
         <v>8</v>
       </c>
       <c r="D269">
-        <v>14500</v>
+        <v>25000</v>
       </c>
       <c r="E269" t="s">
-        <v>143</v>
+        <v>93</v>
       </c>
       <c r="F269">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>142</v>
       </c>
       <c r="B270" t="s">
         <v>7</v>
       </c>
       <c r="C270" t="s">
         <v>8</v>
       </c>
       <c r="D270">
         <v>25000</v>
       </c>
       <c r="E270" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F270">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>142</v>
       </c>
       <c r="B271" t="s">
         <v>7</v>
       </c>
       <c r="C271" t="s">
         <v>8</v>
       </c>
       <c r="D271">
-        <v>25000</v>
+        <v>14500</v>
       </c>
       <c r="E271" t="s">
-        <v>94</v>
+        <v>143</v>
       </c>
       <c r="F271">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>142</v>
       </c>
       <c r="B272" t="s">
         <v>7</v>
       </c>
       <c r="C272" t="s">
         <v>8</v>
       </c>
       <c r="D272">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E272" t="s">
-        <v>9</v>
+        <v>93</v>
       </c>
       <c r="F272">
-        <v>2026</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B273" t="s">
         <v>7</v>
       </c>
       <c r="C273" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D273">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E273" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="F273">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B274" t="s">
         <v>7</v>
       </c>
       <c r="C274" t="s">
         <v>8</v>
       </c>
       <c r="D274">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274">
-        <v>2018</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>144</v>
       </c>
       <c r="B275" t="s">
         <v>7</v>
       </c>
       <c r="C275" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D275">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E275" t="s">
         <v>9</v>
       </c>
       <c r="F275">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>144</v>
       </c>
       <c r="B276" t="s">
         <v>7</v>
       </c>
       <c r="C276" t="s">
         <v>8</v>
       </c>
       <c r="D276">
-        <v>25000</v>
+        <v>60000</v>
       </c>
       <c r="E276" t="s">
-        <v>145</v>
+        <v>9</v>
       </c>
       <c r="F276">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>144</v>
       </c>
       <c r="B277" t="s">
         <v>7</v>
       </c>
       <c r="C277" t="s">
         <v>8</v>
       </c>
       <c r="D277">
         <v>25000</v>
       </c>
       <c r="E277" t="s">
-        <v>146</v>
+        <v>9</v>
       </c>
       <c r="F277">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>144</v>
       </c>
       <c r="B278" t="s">
         <v>7</v>
       </c>
       <c r="C278" t="s">
         <v>8</v>
       </c>
       <c r="D278">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E278" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="F278">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>144</v>
       </c>
       <c r="B279" t="s">
         <v>7</v>
       </c>
       <c r="C279" t="s">
         <v>8</v>
       </c>
       <c r="D279">
-        <v>60000</v>
+        <v>25000</v>
       </c>
       <c r="E279" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F279">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>144</v>
       </c>
       <c r="B280" t="s">
         <v>7</v>
       </c>
       <c r="C280" t="s">
         <v>8</v>
       </c>
       <c r="D280">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E280" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F280">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>144</v>
       </c>
       <c r="B281" t="s">
         <v>7</v>
       </c>
       <c r="C281" t="s">
         <v>8</v>
       </c>
       <c r="D281">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="E281" t="s">
-        <v>9</v>
+        <v>148</v>
       </c>
       <c r="F281">
-        <v>2024</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B282" t="s">
         <v>7</v>
       </c>
       <c r="C282" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D282">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E282" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
       <c r="F282">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B283" t="s">
         <v>7</v>
       </c>
       <c r="C283" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D283">
         <v>50000</v>
       </c>
       <c r="E283" t="s">
-        <v>151</v>
+        <v>9</v>
       </c>
       <c r="F283">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>150</v>
       </c>
       <c r="B284" t="s">
         <v>7</v>
       </c>
       <c r="C284" t="s">
         <v>19</v>
       </c>
       <c r="D284">
         <v>100000</v>
       </c>
       <c r="E284" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F284">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>150</v>
       </c>
       <c r="B285" t="s">
         <v>7</v>
       </c>
       <c r="C285" t="s">
         <v>19</v>
       </c>
       <c r="D285">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E285" t="s">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="F285">
         <v>2017</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>150</v>
       </c>
       <c r="B286" t="s">
         <v>7</v>
       </c>
       <c r="C286" t="s">
         <v>19</v>
       </c>
       <c r="D286">
         <v>100000</v>
       </c>
       <c r="E286" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F286">
         <v>2017</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>150</v>
       </c>
       <c r="B287" t="s">
         <v>7</v>
       </c>
       <c r="C287" t="s">
         <v>19</v>
       </c>
       <c r="D287">
         <v>100000</v>
       </c>
       <c r="E287" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F287">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B288" t="s">
         <v>7</v>
       </c>
       <c r="C288" t="s">
         <v>19</v>
       </c>
       <c r="D288">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E288" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="F288">
         <v>2017</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B289" t="s">
         <v>7</v>
       </c>
       <c r="C289" t="s">
         <v>19</v>
       </c>
       <c r="D289">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E289" t="s">
-        <v>154</v>
+        <v>9</v>
       </c>
       <c r="F289">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>152</v>
       </c>
       <c r="B290" t="s">
         <v>7</v>
       </c>
       <c r="C290" t="s">
         <v>19</v>
       </c>
       <c r="D290">
         <v>250000</v>
       </c>
       <c r="E290" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F290">
         <v>2017</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>152</v>
       </c>
       <c r="B291" t="s">
         <v>7</v>
       </c>
       <c r="C291" t="s">
         <v>19</v>
       </c>
       <c r="D291">
         <v>250000</v>
       </c>
       <c r="E291" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="F291">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>152</v>
       </c>
       <c r="B292" t="s">
         <v>7</v>
       </c>
       <c r="C292" t="s">
         <v>19</v>
       </c>
       <c r="D292">
         <v>250000</v>
       </c>
       <c r="E292" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F292">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>152</v>
       </c>
       <c r="B293" t="s">
         <v>7</v>
       </c>
       <c r="C293" t="s">
         <v>19</v>
       </c>
       <c r="D293">
-        <v>50000</v>
+        <v>250000</v>
       </c>
       <c r="E293" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F293">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B294" t="s">
         <v>7</v>
       </c>
       <c r="C294" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D294">
-        <v>25000</v>
+        <v>250000</v>
       </c>
       <c r="E294" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F294">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B295" t="s">
         <v>7</v>
       </c>
       <c r="C295" t="s">
         <v>19</v>
       </c>
       <c r="D295">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E295" t="s">
-        <v>9</v>
+        <v>157</v>
       </c>
       <c r="F295">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>158</v>
       </c>
       <c r="B296" t="s">
         <v>7</v>
       </c>
       <c r="C296" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D296">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E296" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="F296">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>158</v>
       </c>
       <c r="B297" t="s">
         <v>7</v>
       </c>
       <c r="C297" t="s">
         <v>19</v>
       </c>
       <c r="D297">
         <v>100000</v>
       </c>
       <c r="E297" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F297">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>158</v>
       </c>
       <c r="B298" t="s">
         <v>7</v>
       </c>
       <c r="C298" t="s">
         <v>19</v>
       </c>
       <c r="D298">
         <v>100000</v>
       </c>
       <c r="E298" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F298">
         <v>2017</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>158</v>
       </c>
       <c r="B299" t="s">
         <v>7</v>
       </c>
       <c r="C299" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D299">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E299" t="s">
-        <v>160</v>
+        <v>14</v>
       </c>
       <c r="F299">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>158</v>
       </c>
       <c r="B300" t="s">
         <v>7</v>
       </c>
       <c r="C300" t="s">
         <v>19</v>
       </c>
       <c r="D300">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E300" t="s">
-        <v>161</v>
+        <v>16</v>
       </c>
       <c r="F300">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>158</v>
       </c>
       <c r="B301" t="s">
         <v>7</v>
       </c>
       <c r="C301" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D301">
         <v>25000</v>
       </c>
       <c r="E301" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="F301">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>158</v>
       </c>
       <c r="B302" t="s">
         <v>7</v>
       </c>
       <c r="C302" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D302">
         <v>25000</v>
       </c>
       <c r="E302" t="s">
         <v>161</v>
       </c>
       <c r="F302">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>158</v>
       </c>
       <c r="B303" t="s">
         <v>7</v>
       </c>
       <c r="C303" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D303">
         <v>25000</v>
       </c>
       <c r="E303" t="s">
         <v>162</v>
       </c>
       <c r="F303">
-        <v>2025</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B304" t="s">
         <v>7</v>
       </c>
       <c r="C304" t="s">
         <v>8</v>
       </c>
       <c r="D304">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E304" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F304">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B305" t="s">
         <v>7</v>
       </c>
       <c r="C305" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D305">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E305" t="s">
-        <v>9</v>
+        <v>162</v>
       </c>
       <c r="F305">
-        <v>2019</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>163</v>
       </c>
       <c r="B306" t="s">
         <v>7</v>
       </c>
       <c r="C306" t="s">
         <v>8</v>
       </c>
       <c r="D306">
         <v>50000</v>
       </c>
       <c r="E306" t="s">
-        <v>35</v>
+        <v>164</v>
       </c>
       <c r="F306">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>163</v>
       </c>
       <c r="B307" t="s">
         <v>7</v>
       </c>
       <c r="C307" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D307">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E307" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F307">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>163</v>
       </c>
       <c r="B308" t="s">
         <v>7</v>
       </c>
       <c r="C308" t="s">
         <v>8</v>
       </c>
       <c r="D308">
         <v>50000</v>
       </c>
       <c r="E308" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F308">
         <v>2020</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>163</v>
       </c>
       <c r="B309" t="s">
         <v>7</v>
       </c>
       <c r="C309" t="s">
         <v>8</v>
       </c>
       <c r="D309">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E309" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F309">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>163</v>
       </c>
       <c r="B310" t="s">
         <v>7</v>
       </c>
       <c r="C310" t="s">
         <v>8</v>
       </c>
       <c r="D310">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E310" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="F310">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>163</v>
       </c>
       <c r="B311" t="s">
         <v>7</v>
       </c>
       <c r="C311" t="s">
         <v>8</v>
       </c>
       <c r="D311">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E311" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F311">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>163</v>
       </c>
       <c r="B312" t="s">
         <v>7</v>
       </c>
       <c r="C312" t="s">
         <v>8</v>
       </c>
       <c r="D312">
         <v>100000</v>
       </c>
       <c r="E312" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F312">
         <v>2023</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B313" t="s">
         <v>7</v>
       </c>
       <c r="C313" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D313">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E313" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="F313">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B314" t="s">
         <v>7</v>
       </c>
       <c r="C314" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D314">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E314" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="F314">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B315" t="s">
         <v>7</v>
       </c>
       <c r="C315" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D315">
-        <v>35000</v>
+        <v>25000</v>
       </c>
       <c r="E315" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F315">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>167</v>
       </c>
       <c r="B316" t="s">
         <v>7</v>
       </c>
       <c r="C316" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D316">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E316" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F316">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>167</v>
       </c>
       <c r="B317" t="s">
         <v>7</v>
       </c>
       <c r="C317" t="s">
         <v>8</v>
       </c>
       <c r="D317">
-        <v>50000</v>
+        <v>35000</v>
       </c>
       <c r="E317" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="F317">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>167</v>
       </c>
       <c r="B318" t="s">
         <v>7</v>
       </c>
       <c r="C318" t="s">
         <v>8</v>
       </c>
       <c r="D318">
         <v>50000</v>
       </c>
       <c r="E318" t="s">
-        <v>44</v>
+        <v>169</v>
       </c>
       <c r="F318">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>167</v>
       </c>
       <c r="B319" t="s">
         <v>7</v>
       </c>
       <c r="C319" t="s">
         <v>8</v>
       </c>
       <c r="D319">
         <v>50000</v>
       </c>
       <c r="E319" t="s">
-        <v>45</v>
+        <v>170</v>
       </c>
       <c r="F319">
         <v>2024</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B320" t="s">
         <v>7</v>
       </c>
       <c r="C320" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D320">
         <v>50000</v>
       </c>
       <c r="E320" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F320">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B321" t="s">
         <v>7</v>
       </c>
       <c r="C321" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D321">
         <v>50000</v>
       </c>
       <c r="E321" t="s">
-        <v>173</v>
+        <v>45</v>
       </c>
       <c r="F321">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B322" t="s">
         <v>7</v>
       </c>
       <c r="C322" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D322">
         <v>50000</v>
       </c>
       <c r="E322" t="s">
-        <v>172</v>
+        <v>9</v>
       </c>
       <c r="F322">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>172</v>
       </c>
       <c r="B323" t="s">
         <v>7</v>
       </c>
       <c r="C323" t="s">
         <v>23</v>
       </c>
       <c r="D323">
         <v>50000</v>
       </c>
       <c r="E323" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F323">
         <v>2022</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>172</v>
       </c>
       <c r="B324" t="s">
         <v>7</v>
       </c>
       <c r="C324" t="s">
         <v>23</v>
       </c>
       <c r="D324">
         <v>50000</v>
       </c>
       <c r="E324" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F324">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>172</v>
       </c>
       <c r="B325" t="s">
         <v>7</v>
       </c>
       <c r="C325" t="s">
         <v>23</v>
       </c>
       <c r="D325">
         <v>50000</v>
       </c>
       <c r="E325" t="s">
         <v>174</v>
       </c>
       <c r="F325">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B326" t="s">
         <v>7</v>
       </c>
       <c r="C326" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D326">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E326" t="s">
-        <v>9</v>
+        <v>173</v>
       </c>
       <c r="F326">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B327" t="s">
         <v>7</v>
       </c>
       <c r="C327" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D327">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E327" t="s">
-        <v>9</v>
+        <v>174</v>
       </c>
       <c r="F327">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>175</v>
       </c>
       <c r="B328" t="s">
         <v>7</v>
       </c>
       <c r="C328" t="s">
         <v>8</v>
       </c>
       <c r="D328">
         <v>75000</v>
       </c>
       <c r="E328" t="s">
-        <v>176</v>
+        <v>9</v>
       </c>
       <c r="F328">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>175</v>
       </c>
       <c r="B329" t="s">
         <v>7</v>
       </c>
       <c r="C329" t="s">
         <v>8</v>
       </c>
       <c r="D329">
         <v>75000</v>
       </c>
       <c r="E329" t="s">
-        <v>177</v>
+        <v>9</v>
       </c>
       <c r="F329">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>175</v>
       </c>
       <c r="B330" t="s">
         <v>7</v>
       </c>
       <c r="C330" t="s">
         <v>8</v>
       </c>
       <c r="D330">
         <v>75000</v>
       </c>
       <c r="E330" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F330">
         <v>2018</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>175</v>
       </c>
       <c r="B331" t="s">
         <v>7</v>
       </c>
       <c r="C331" t="s">
         <v>8</v>
       </c>
       <c r="D331">
         <v>75000</v>
       </c>
       <c r="E331" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F331">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>175</v>
       </c>
       <c r="B332" t="s">
         <v>7</v>
       </c>
       <c r="C332" t="s">
         <v>8</v>
       </c>
       <c r="D332">
         <v>75000</v>
       </c>
       <c r="E332" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F332">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>175</v>
       </c>
       <c r="B333" t="s">
         <v>7</v>
       </c>
       <c r="C333" t="s">
         <v>8</v>
       </c>
       <c r="D333">
         <v>75000</v>
       </c>
       <c r="E333" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F333">
         <v>2021</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>175</v>
       </c>
       <c r="B334" t="s">
         <v>7</v>
       </c>
       <c r="C334" t="s">
         <v>8</v>
       </c>
       <c r="D334">
-        <v>150000</v>
+        <v>75000</v>
       </c>
       <c r="E334" t="s">
-        <v>9</v>
+        <v>177</v>
       </c>
       <c r="F334">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B335" t="s">
         <v>7</v>
       </c>
       <c r="C335" t="s">
         <v>8</v>
       </c>
       <c r="D335">
-        <v>500000</v>
+        <v>75000</v>
       </c>
       <c r="E335" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F335">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B336" t="s">
         <v>7</v>
       </c>
       <c r="C336" t="s">
         <v>8</v>
       </c>
       <c r="D336">
-        <v>500000</v>
+        <v>150000</v>
       </c>
       <c r="E336" t="s">
-        <v>181</v>
+        <v>9</v>
       </c>
       <c r="F336">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>179</v>
       </c>
       <c r="B337" t="s">
         <v>7</v>
       </c>
       <c r="C337" t="s">
         <v>8</v>
       </c>
       <c r="D337">
         <v>500000</v>
       </c>
       <c r="E337" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F337">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>179</v>
       </c>
       <c r="B338" t="s">
         <v>7</v>
       </c>
       <c r="C338" t="s">
         <v>8</v>
       </c>
       <c r="D338">
         <v>500000</v>
       </c>
       <c r="E338" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="F338">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>179</v>
       </c>
       <c r="B339" t="s">
         <v>7</v>
       </c>
       <c r="C339" t="s">
         <v>8</v>
       </c>
       <c r="D339">
-        <v>250000</v>
+        <v>500000</v>
       </c>
       <c r="E339" t="s">
-        <v>9</v>
+        <v>182</v>
       </c>
       <c r="F339">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>179</v>
       </c>
       <c r="B340" t="s">
         <v>7</v>
       </c>
       <c r="C340" t="s">
         <v>8</v>
       </c>
       <c r="D340">
         <v>500000</v>
       </c>
       <c r="E340" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F340">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>179</v>
       </c>
       <c r="B341" t="s">
         <v>7</v>
       </c>
       <c r="C341" t="s">
         <v>8</v>
       </c>
       <c r="D341">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="E341" t="s">
-        <v>181</v>
+        <v>9</v>
       </c>
       <c r="F341">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>179</v>
       </c>
       <c r="B342" t="s">
         <v>7</v>
       </c>
       <c r="C342" t="s">
         <v>8</v>
       </c>
       <c r="D342">
         <v>500000</v>
       </c>
       <c r="E342" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="F342">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>179</v>
       </c>
       <c r="B343" t="s">
         <v>7</v>
       </c>
       <c r="C343" t="s">
         <v>8</v>
       </c>
       <c r="D343">
         <v>500000</v>
       </c>
       <c r="E343" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F343">
-        <v>2024</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>179</v>
       </c>
       <c r="B344" t="s">
         <v>7</v>
       </c>
       <c r="C344" t="s">
         <v>8</v>
       </c>
       <c r="D344">
         <v>500000</v>
       </c>
       <c r="E344" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F344">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>179</v>
       </c>
       <c r="B345" t="s">
         <v>7</v>
       </c>
       <c r="C345" t="s">
         <v>8</v>
       </c>
       <c r="D345">
-        <v>150000</v>
+        <v>500000</v>
       </c>
       <c r="E345" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="F345">
-        <v>2025</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B346" t="s">
         <v>7</v>
       </c>
       <c r="C346" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D346">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E346" t="s">
-        <v>9</v>
+        <v>183</v>
       </c>
       <c r="F346">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="B347" t="s">
         <v>7</v>
       </c>
       <c r="C347" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D347">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E347" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F347">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B348" t="s">
         <v>7</v>
       </c>
       <c r="C348" t="s">
         <v>8</v>
       </c>
       <c r="D348">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E348" t="s">
-        <v>9</v>
+        <v>184</v>
       </c>
       <c r="F348">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B349" t="s">
         <v>7</v>
       </c>
       <c r="C349" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D349">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E349" t="s">
-        <v>188</v>
+        <v>9</v>
       </c>
       <c r="F349">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B350" t="s">
         <v>7</v>
       </c>
       <c r="C350" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D350">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E350" t="s">
         <v>9</v>
       </c>
       <c r="F350">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>187</v>
       </c>
       <c r="B351" t="s">
         <v>7</v>
       </c>
       <c r="C351" t="s">
         <v>8</v>
       </c>
       <c r="D351">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E351" t="s">
-        <v>189</v>
+        <v>9</v>
       </c>
       <c r="F351">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>187</v>
       </c>
       <c r="B352" t="s">
         <v>7</v>
       </c>
       <c r="C352" t="s">
         <v>8</v>
       </c>
       <c r="D352">
-        <v>87500</v>
+        <v>75000</v>
       </c>
       <c r="E352" t="s">
-        <v>9</v>
+        <v>188</v>
       </c>
       <c r="F352">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B353" t="s">
         <v>7</v>
       </c>
       <c r="C353" t="s">
         <v>8</v>
       </c>
       <c r="D353">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E353" t="s">
-        <v>191</v>
+        <v>9</v>
       </c>
       <c r="F353">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B354" t="s">
         <v>7</v>
       </c>
       <c r="C354" t="s">
         <v>8</v>
       </c>
       <c r="D354">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E354" t="s">
-        <v>9</v>
+        <v>189</v>
       </c>
       <c r="F354">
         <v>2017</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B355" t="s">
         <v>7</v>
       </c>
       <c r="C355" t="s">
         <v>8</v>
       </c>
       <c r="D355">
-        <v>100000</v>
+        <v>87500</v>
       </c>
       <c r="E355" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F355">
         <v>2018</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>190</v>
       </c>
       <c r="B356" t="s">
         <v>7</v>
       </c>
       <c r="C356" t="s">
         <v>8</v>
       </c>
       <c r="D356">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E356" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="F356">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>190</v>
       </c>
       <c r="B357" t="s">
         <v>7</v>
       </c>
       <c r="C357" t="s">
         <v>8</v>
       </c>
       <c r="D357">
         <v>100000</v>
       </c>
       <c r="E357" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F357">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>190</v>
       </c>
       <c r="B358" t="s">
         <v>7</v>
       </c>
       <c r="C358" t="s">
         <v>8</v>
       </c>
       <c r="D358">
         <v>100000</v>
       </c>
       <c r="E358" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="F358">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>190</v>
       </c>
       <c r="B359" t="s">
         <v>7</v>
       </c>
       <c r="C359" t="s">
         <v>8</v>
       </c>
       <c r="D359">
         <v>100000</v>
       </c>
       <c r="E359" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="F359">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>190</v>
       </c>
       <c r="B360" t="s">
         <v>7</v>
       </c>
       <c r="C360" t="s">
         <v>8</v>
       </c>
       <c r="D360">
         <v>100000</v>
       </c>
       <c r="E360" t="s">
         <v>13</v>
       </c>
       <c r="F360">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>190</v>
       </c>
       <c r="B361" t="s">
         <v>7</v>
       </c>
       <c r="C361" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D361">
-        <v>15000</v>
+        <v>100000</v>
       </c>
       <c r="E361" t="s">
-        <v>192</v>
+        <v>14</v>
       </c>
       <c r="F361">
-        <v>2024</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>190</v>
       </c>
       <c r="B362" t="s">
         <v>7</v>
       </c>
       <c r="C362" t="s">
         <v>8</v>
       </c>
       <c r="D362">
         <v>100000</v>
       </c>
       <c r="E362" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F362">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>190</v>
       </c>
       <c r="B363" t="s">
         <v>7</v>
       </c>
       <c r="C363" t="s">
         <v>8</v>
       </c>
       <c r="D363">
         <v>100000</v>
       </c>
       <c r="E363" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F363">
         <v>2023</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>190</v>
       </c>
       <c r="B364" t="s">
         <v>7</v>
       </c>
       <c r="C364" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D364">
-        <v>60000</v>
+        <v>15000</v>
       </c>
       <c r="E364" t="s">
-        <v>25</v>
+        <v>192</v>
       </c>
       <c r="F364">
-        <v>2025</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B365" t="s">
         <v>7</v>
       </c>
       <c r="C365" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D365">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E365" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="F365">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B366" t="s">
         <v>7</v>
       </c>
       <c r="C366" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D366">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E366" t="s">
-        <v>193</v>
+        <v>16</v>
       </c>
       <c r="F366">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B367" t="s">
         <v>7</v>
       </c>
       <c r="C367" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D367">
-        <v>500000</v>
+        <v>60000</v>
       </c>
       <c r="E367" t="s">
-        <v>180</v>
+        <v>25</v>
       </c>
       <c r="F367">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>193</v>
       </c>
       <c r="B368" t="s">
         <v>7</v>
       </c>
       <c r="C368" t="s">
         <v>19</v>
       </c>
       <c r="D368">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="E368" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="F368">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B369" t="s">
         <v>7</v>
       </c>
       <c r="C369" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D369">
-        <v>10000</v>
+        <v>250000</v>
       </c>
       <c r="E369" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F369">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B370" t="s">
         <v>7</v>
       </c>
       <c r="C370" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D370">
-        <v>25000</v>
+        <v>500000</v>
       </c>
       <c r="E370" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="F370">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B371" t="s">
         <v>7</v>
       </c>
       <c r="C371" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D371">
-        <v>25000</v>
+        <v>500000</v>
       </c>
       <c r="E371" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="F371">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>194</v>
       </c>
       <c r="B372" t="s">
         <v>7</v>
       </c>
       <c r="C372" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D372">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="E372" t="s">
         <v>194</v>
       </c>
       <c r="F372">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>194</v>
       </c>
       <c r="B373" t="s">
         <v>7</v>
       </c>
       <c r="C373" t="s">
         <v>8</v>
       </c>
       <c r="D373">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E373" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F373">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>194</v>
       </c>
       <c r="B374" t="s">
         <v>7</v>
       </c>
       <c r="C374" t="s">
         <v>8</v>
       </c>
       <c r="D374">
         <v>25000</v>
       </c>
       <c r="E374" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F374">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B375" t="s">
         <v>7</v>
       </c>
       <c r="C375" t="s">
         <v>8</v>
       </c>
       <c r="D375">
-        <v>75000</v>
+        <v>15000</v>
       </c>
       <c r="E375" t="s">
-        <v>9</v>
+        <v>194</v>
       </c>
       <c r="F375">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B376" t="s">
         <v>7</v>
       </c>
       <c r="C376" t="s">
         <v>8</v>
       </c>
       <c r="D376">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E376" t="s">
-        <v>9</v>
+        <v>194</v>
       </c>
       <c r="F376">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B377" t="s">
         <v>7</v>
       </c>
       <c r="C377" t="s">
         <v>8</v>
       </c>
       <c r="D377">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E377" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="F377">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>197</v>
       </c>
       <c r="B378" t="s">
         <v>7</v>
       </c>
       <c r="C378" t="s">
         <v>8</v>
       </c>
       <c r="D378">
         <v>75000</v>
       </c>
       <c r="E378" t="s">
-        <v>177</v>
+        <v>9</v>
       </c>
       <c r="F378">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>197</v>
       </c>
       <c r="B379" t="s">
         <v>7</v>
       </c>
       <c r="C379" t="s">
         <v>8</v>
       </c>
       <c r="D379">
         <v>75000</v>
       </c>
       <c r="E379" t="s">
-        <v>176</v>
+        <v>9</v>
       </c>
       <c r="F379">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>197</v>
       </c>
       <c r="B380" t="s">
         <v>7</v>
       </c>
       <c r="C380" t="s">
         <v>8</v>
       </c>
       <c r="D380">
         <v>75000</v>
       </c>
       <c r="E380" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F380">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>197</v>
       </c>
       <c r="B381" t="s">
         <v>7</v>
       </c>
       <c r="C381" t="s">
         <v>8</v>
       </c>
       <c r="D381">
         <v>75000</v>
       </c>
       <c r="E381" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F381">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>197</v>
       </c>
       <c r="B382" t="s">
         <v>7</v>
       </c>
       <c r="C382" t="s">
         <v>8</v>
       </c>
       <c r="D382">
         <v>75000</v>
       </c>
       <c r="E382" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F382">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>197</v>
       </c>
       <c r="B383" t="s">
         <v>7</v>
       </c>
       <c r="C383" t="s">
         <v>8</v>
       </c>
       <c r="D383">
         <v>75000</v>
       </c>
       <c r="E383" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F383">
-        <v>2024</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>197</v>
       </c>
       <c r="B384" t="s">
         <v>7</v>
       </c>
       <c r="C384" t="s">
         <v>8</v>
       </c>
       <c r="D384">
         <v>75000</v>
       </c>
       <c r="E384" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F384">
-        <v>2024</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B385" t="s">
         <v>7</v>
       </c>
       <c r="C385" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D385">
-        <v>30000</v>
+        <v>75000</v>
       </c>
       <c r="E385" t="s">
-        <v>9</v>
+        <v>178</v>
       </c>
       <c r="F385">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B386" t="s">
         <v>7</v>
       </c>
       <c r="C386" t="s">
         <v>8</v>
       </c>
       <c r="D386">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E386" t="s">
-        <v>44</v>
+        <v>176</v>
       </c>
       <c r="F386">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B387" t="s">
         <v>7</v>
       </c>
       <c r="C387" t="s">
         <v>8</v>
       </c>
       <c r="D387">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E387" t="s">
-        <v>45</v>
+        <v>177</v>
       </c>
       <c r="F387">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B388" t="s">
         <v>7</v>
       </c>
       <c r="C388" t="s">
         <v>8</v>
       </c>
       <c r="D388">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E388" t="s">
-        <v>44</v>
+        <v>178</v>
       </c>
       <c r="F388">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B389" t="s">
         <v>7</v>
       </c>
       <c r="C389" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D389">
-        <v>50000</v>
+        <v>30000</v>
       </c>
       <c r="E389" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F389">
-        <v>2023</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>199</v>
       </c>
       <c r="B390" t="s">
         <v>7</v>
       </c>
       <c r="C390" t="s">
         <v>8</v>
       </c>
       <c r="D390">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E390" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="F390">
-        <v>2025</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B391" t="s">
         <v>7</v>
       </c>
       <c r="C391" t="s">
         <v>8</v>
       </c>
       <c r="D391">
-        <v>35000</v>
+        <v>50000</v>
       </c>
       <c r="E391" t="s">
-        <v>201</v>
+        <v>45</v>
       </c>
       <c r="F391">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B392" t="s">
         <v>7</v>
       </c>
       <c r="C392" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D392">
         <v>50000</v>
       </c>
       <c r="E392" t="s">
-        <v>203</v>
+        <v>44</v>
       </c>
       <c r="F392">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B393" t="s">
         <v>7</v>
       </c>
       <c r="C393" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D393">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E393" t="s">
-        <v>204</v>
+        <v>45</v>
       </c>
       <c r="F393">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B394" t="s">
         <v>7</v>
       </c>
       <c r="C394" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D394">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E394" t="s">
-        <v>205</v>
+        <v>13</v>
       </c>
       <c r="F394">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B395" t="s">
         <v>7</v>
       </c>
       <c r="C395" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D395">
-        <v>50000</v>
+        <v>35000</v>
       </c>
       <c r="E395" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="F395">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>202</v>
       </c>
       <c r="B396" t="s">
         <v>7</v>
       </c>
       <c r="C396" t="s">
         <v>19</v>
       </c>
       <c r="D396">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E396" t="s">
         <v>203</v>
       </c>
       <c r="F396">
-        <v>2025</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B397" t="s">
         <v>7</v>
       </c>
       <c r="C397" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D397">
-        <v>250000</v>
+        <v>75000</v>
       </c>
       <c r="E397" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="F397">
         <v>2021</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B398" t="s">
         <v>7</v>
       </c>
       <c r="C398" t="s">
         <v>19</v>
       </c>
       <c r="D398">
-        <v>250000</v>
+        <v>50000</v>
       </c>
       <c r="E398" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="F398">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B399" t="s">
         <v>7</v>
       </c>
       <c r="C399" t="s">
         <v>19</v>
       </c>
       <c r="D399">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E399" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="F399">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B400" t="s">
         <v>7</v>
       </c>
       <c r="C400" t="s">
         <v>19</v>
       </c>
       <c r="D400">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E400" t="s">
-        <v>31</v>
+        <v>203</v>
       </c>
       <c r="F400">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
         <v>207</v>
       </c>
       <c r="B401" t="s">
         <v>7</v>
       </c>
       <c r="C401" t="s">
         <v>19</v>
       </c>
       <c r="D401">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="E401" t="s">
-        <v>32</v>
+        <v>208</v>
       </c>
       <c r="F401">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>207</v>
       </c>
       <c r="B402" t="s">
         <v>7</v>
       </c>
       <c r="C402" t="s">
         <v>19</v>
       </c>
       <c r="D402">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="E402" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="F402">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
         <v>207</v>
       </c>
       <c r="B403" t="s">
         <v>7</v>
       </c>
       <c r="C403" t="s">
         <v>19</v>
       </c>
       <c r="D403">
-        <v>250000</v>
+        <v>200000</v>
       </c>
       <c r="E403" t="s">
-        <v>210</v>
+        <v>9</v>
       </c>
       <c r="F403">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>207</v>
       </c>
       <c r="B404" t="s">
         <v>7</v>
       </c>
       <c r="C404" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D404">
-        <v>250000</v>
+        <v>200000</v>
       </c>
       <c r="E404" t="s">
-        <v>208</v>
+        <v>31</v>
       </c>
       <c r="F404">
-        <v>2024</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
         <v>207</v>
       </c>
       <c r="B405" t="s">
         <v>7</v>
       </c>
       <c r="C405" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D405">
-        <v>250000</v>
+        <v>200000</v>
       </c>
       <c r="E405" t="s">
-        <v>209</v>
+        <v>32</v>
       </c>
       <c r="F405">
-        <v>2024</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B406" t="s">
         <v>7</v>
       </c>
       <c r="C406" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D406">
-        <v>25000</v>
+        <v>200000</v>
       </c>
       <c r="E406" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F406">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B407" t="s">
         <v>7</v>
       </c>
       <c r="C407" t="s">
         <v>19</v>
       </c>
       <c r="D407">
-        <v>40000</v>
+        <v>250000</v>
       </c>
       <c r="E407" t="s">
-        <v>9</v>
+        <v>210</v>
       </c>
       <c r="F407">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B408" t="s">
         <v>7</v>
       </c>
       <c r="C408" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D408">
-        <v>40000</v>
+        <v>250000</v>
       </c>
       <c r="E408" t="s">
-        <v>9</v>
+        <v>208</v>
       </c>
       <c r="F408">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B409" t="s">
         <v>7</v>
       </c>
       <c r="C409" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D409">
-        <v>40000</v>
+        <v>250000</v>
       </c>
       <c r="E409" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="F409">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B410" t="s">
         <v>7</v>
       </c>
       <c r="C410" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D410">
-        <v>50000</v>
+        <v>250000</v>
       </c>
       <c r="E410" t="s">
-        <v>9</v>
+        <v>210</v>
       </c>
       <c r="F410">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B411" t="s">
         <v>7</v>
       </c>
       <c r="C411" t="s">
         <v>8</v>
       </c>
       <c r="D411">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E411" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F411">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B412" t="s">
         <v>7</v>
       </c>
       <c r="C412" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D412">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="E412" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F412">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B413" t="s">
         <v>7</v>
       </c>
       <c r="C413" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D413">
-        <v>105000</v>
+        <v>40000</v>
       </c>
       <c r="E413" t="s">
-        <v>214</v>
+        <v>9</v>
       </c>
       <c r="F413">
-        <v>2024</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B414" t="s">
         <v>7</v>
       </c>
       <c r="C414" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D414">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="E414" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F414">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
         <v>213</v>
       </c>
       <c r="B415" t="s">
         <v>7</v>
       </c>
       <c r="C415" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D415">
         <v>50000</v>
       </c>
       <c r="E415" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F415">
-        <v>2025</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B416" t="s">
         <v>7</v>
       </c>
       <c r="C416" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D416">
         <v>50000</v>
       </c>
       <c r="E416" t="s">
-        <v>215</v>
+        <v>35</v>
       </c>
       <c r="F416">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B417" t="s">
         <v>7</v>
       </c>
       <c r="C417" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D417">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E417" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F417">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B418" t="s">
         <v>7</v>
       </c>
       <c r="C418" t="s">
         <v>8</v>
       </c>
       <c r="D418">
-        <v>50000</v>
+        <v>105000</v>
       </c>
       <c r="E418" t="s">
-        <v>35</v>
+        <v>214</v>
       </c>
       <c r="F418">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B419" t="s">
         <v>7</v>
       </c>
       <c r="C419" t="s">
         <v>8</v>
       </c>
       <c r="D419">
         <v>50000</v>
       </c>
       <c r="E419" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F419">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B420" t="s">
         <v>7</v>
       </c>
       <c r="C420" t="s">
         <v>8</v>
       </c>
       <c r="D420">
         <v>50000</v>
       </c>
       <c r="E420" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="F420">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B421" t="s">
         <v>7</v>
       </c>
       <c r="C421" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D421">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E421" t="s">
-        <v>9</v>
+        <v>215</v>
       </c>
       <c r="F421">
         <v>2018</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
         <v>216</v>
       </c>
       <c r="B422" t="s">
         <v>7</v>
       </c>
       <c r="C422" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D422">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E422" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F422">
-        <v>2023</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
         <v>216</v>
       </c>
       <c r="B423" t="s">
         <v>7</v>
       </c>
       <c r="C423" t="s">
         <v>8</v>
       </c>
       <c r="D423">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E423" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F423">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
         <v>216</v>
       </c>
       <c r="B424" t="s">
         <v>7</v>
       </c>
       <c r="C424" t="s">
         <v>8</v>
       </c>
       <c r="D424">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E424" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="F424">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B425" t="s">
         <v>7</v>
       </c>
       <c r="C425" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D425">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E425" t="s">
-        <v>218</v>
+        <v>37</v>
       </c>
       <c r="F425">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B426" t="s">
         <v>7</v>
       </c>
       <c r="C426" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D426">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E426" t="s">
-        <v>220</v>
+        <v>9</v>
       </c>
       <c r="F426">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B427" t="s">
         <v>7</v>
       </c>
       <c r="C427" t="s">
         <v>8</v>
       </c>
       <c r="D427">
         <v>100000</v>
       </c>
       <c r="E427" t="s">
-        <v>221</v>
+        <v>13</v>
       </c>
       <c r="F427">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B428" t="s">
         <v>7</v>
       </c>
       <c r="C428" t="s">
         <v>8</v>
       </c>
       <c r="D428">
         <v>100000</v>
       </c>
       <c r="E428" t="s">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="F428">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B429" t="s">
         <v>7</v>
       </c>
       <c r="C429" t="s">
         <v>8</v>
       </c>
       <c r="D429">
         <v>100000</v>
       </c>
       <c r="E429" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="F429">
-        <v>2026</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="B430" t="s">
         <v>7</v>
       </c>
       <c r="C430" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D430">
-        <v>200000</v>
+        <v>25000</v>
       </c>
       <c r="E430" t="s">
-        <v>9</v>
+        <v>218</v>
       </c>
       <c r="F430">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B431" t="s">
         <v>7</v>
       </c>
       <c r="C431" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D431">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E431" t="s">
-        <v>9</v>
+        <v>220</v>
       </c>
       <c r="F431">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B432" t="s">
         <v>7</v>
       </c>
       <c r="C432" t="s">
         <v>8</v>
       </c>
       <c r="D432">
         <v>100000</v>
       </c>
       <c r="E432" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="F432">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B433" t="s">
         <v>7</v>
       </c>
       <c r="C433" t="s">
         <v>8</v>
       </c>
       <c r="D433">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E433" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="F433">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B434" t="s">
         <v>7</v>
       </c>
       <c r="C434" t="s">
         <v>8</v>
       </c>
       <c r="D434">
         <v>100000</v>
       </c>
       <c r="E434" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F434">
-        <v>2017</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B435" t="s">
         <v>7</v>
       </c>
       <c r="C435" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D435">
-        <v>15000</v>
+        <v>200000</v>
       </c>
       <c r="E435" t="s">
         <v>9</v>
       </c>
       <c r="F435">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B436" t="s">
-        <v>228</v>
+        <v>7</v>
       </c>
       <c r="C436" t="s">
-        <v>228</v>
+        <v>8</v>
       </c>
       <c r="D436">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="E436" t="s">
-        <v>229</v>
+        <v>9</v>
       </c>
       <c r="F436">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B437" t="s">
-        <v>228</v>
+        <v>7</v>
       </c>
       <c r="C437" t="s">
-        <v>228</v>
+        <v>8</v>
       </c>
       <c r="D437">
-        <v>1000000</v>
+        <v>100000</v>
       </c>
       <c r="E437" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="F437">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B438" t="s">
-        <v>228</v>
+        <v>7</v>
       </c>
       <c r="C438" t="s">
-        <v>228</v>
+        <v>8</v>
       </c>
       <c r="D438">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="E438" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F438">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="B439" t="s">
         <v>7</v>
       </c>
       <c r="C439" t="s">
         <v>8</v>
       </c>
       <c r="D439">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E439" t="s">
-        <v>9</v>
+        <v>225</v>
       </c>
       <c r="F439">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B440" t="s">
         <v>7</v>
       </c>
       <c r="C440" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D440">
-        <v>75000</v>
+        <v>15000</v>
       </c>
       <c r="E440" t="s">
         <v>9</v>
       </c>
       <c r="F440">
         <v>2019</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B441" t="s">
-        <v>7</v>
+        <v>228</v>
       </c>
       <c r="C441" t="s">
-        <v>8</v>
+        <v>228</v>
       </c>
       <c r="D441">
-        <v>100000</v>
+        <v>1000000</v>
       </c>
       <c r="E441" t="s">
-        <v>9</v>
+        <v>229</v>
       </c>
       <c r="F441">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B442" t="s">
-        <v>7</v>
+        <v>228</v>
       </c>
       <c r="C442" t="s">
-        <v>8</v>
+        <v>228</v>
       </c>
       <c r="D442">
-        <v>100000</v>
+        <v>1000000</v>
       </c>
       <c r="E442" t="s">
-        <v>47</v>
+        <v>230</v>
       </c>
       <c r="F442">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B443" t="s">
-        <v>7</v>
+        <v>228</v>
       </c>
       <c r="C443" t="s">
-        <v>8</v>
+        <v>228</v>
       </c>
       <c r="D443">
-        <v>100000</v>
+        <v>1000000</v>
       </c>
       <c r="E443" t="s">
-        <v>48</v>
+        <v>228</v>
       </c>
       <c r="F443">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
         <v>231</v>
       </c>
       <c r="B444" t="s">
         <v>7</v>
       </c>
       <c r="C444" t="s">
         <v>8</v>
       </c>
       <c r="D444">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E444" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F444">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
         <v>231</v>
       </c>
       <c r="B445" t="s">
         <v>7</v>
       </c>
       <c r="C445" t="s">
         <v>8</v>
       </c>
       <c r="D445">
         <v>75000</v>
       </c>
       <c r="E445" t="s">
-        <v>232</v>
+        <v>9</v>
       </c>
       <c r="F445">
-        <v>2024</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
         <v>231</v>
       </c>
       <c r="B446" t="s">
         <v>7</v>
       </c>
       <c r="C446" t="s">
         <v>8</v>
       </c>
       <c r="D446">
         <v>100000</v>
       </c>
       <c r="E446" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F446">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
         <v>231</v>
       </c>
       <c r="B447" t="s">
         <v>7</v>
       </c>
       <c r="C447" t="s">
         <v>8</v>
       </c>
       <c r="D447">
         <v>100000</v>
       </c>
       <c r="E447" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F447">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
         <v>231</v>
       </c>
       <c r="B448" t="s">
         <v>7</v>
       </c>
       <c r="C448" t="s">
         <v>8</v>
       </c>
       <c r="D448">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="E448" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="F448">
-        <v>2025</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B449" t="s">
         <v>7</v>
       </c>
       <c r="C449" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D449">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E449" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="F449">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B450" t="s">
         <v>7</v>
       </c>
       <c r="C450" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D450">
-        <v>200000</v>
+        <v>75000</v>
       </c>
       <c r="E450" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="F450">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B451" t="s">
         <v>7</v>
       </c>
       <c r="C451" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D451">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E451" t="s">
-        <v>236</v>
+        <v>14</v>
       </c>
       <c r="F451">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B452" t="s">
         <v>7</v>
       </c>
       <c r="C452" t="s">
         <v>8</v>
       </c>
       <c r="D452">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E452" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="F452">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B453" t="s">
         <v>7</v>
       </c>
       <c r="C453" t="s">
         <v>8</v>
       </c>
       <c r="D453">
-        <v>125000</v>
+        <v>60000</v>
       </c>
       <c r="E453" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="F453">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B454" t="s">
         <v>7</v>
       </c>
       <c r="C454" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D454">
-        <v>125000</v>
+        <v>200000</v>
       </c>
       <c r="E454" t="s">
-        <v>63</v>
+        <v>234</v>
       </c>
       <c r="F454">
         <v>2018</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B455" t="s">
         <v>7</v>
       </c>
       <c r="C455" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D455">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E455" t="s">
-        <v>9</v>
+        <v>235</v>
       </c>
       <c r="F455">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B456" t="s">
         <v>7</v>
       </c>
       <c r="C456" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D456">
-        <v>125000</v>
+        <v>200000</v>
       </c>
       <c r="E456" t="s">
-        <v>9</v>
+        <v>236</v>
       </c>
       <c r="F456">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
         <v>237</v>
       </c>
       <c r="B457" t="s">
         <v>7</v>
       </c>
       <c r="C457" t="s">
         <v>8</v>
       </c>
       <c r="D457">
         <v>125000</v>
       </c>
       <c r="E457" t="s">
         <v>61</v>
       </c>
       <c r="F457">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
         <v>237</v>
       </c>
       <c r="B458" t="s">
         <v>7</v>
       </c>
       <c r="C458" t="s">
         <v>8</v>
       </c>
       <c r="D458">
         <v>125000</v>
       </c>
       <c r="E458" t="s">
         <v>62</v>
       </c>
       <c r="F458">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
         <v>237</v>
       </c>
       <c r="B459" t="s">
         <v>7</v>
       </c>
       <c r="C459" t="s">
         <v>8</v>
       </c>
       <c r="D459">
         <v>125000</v>
       </c>
       <c r="E459" t="s">
         <v>63</v>
       </c>
       <c r="F459">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
         <v>237</v>
       </c>
       <c r="B460" t="s">
         <v>7</v>
       </c>
       <c r="C460" t="s">
         <v>8</v>
       </c>
       <c r="D460">
-        <v>125000</v>
+        <v>75000</v>
       </c>
       <c r="E460" t="s">
-        <v>238</v>
+        <v>9</v>
       </c>
       <c r="F460">
-        <v>2024</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
         <v>237</v>
       </c>
       <c r="B461" t="s">
         <v>7</v>
       </c>
       <c r="C461" t="s">
         <v>8</v>
       </c>
       <c r="D461">
         <v>125000</v>
       </c>
       <c r="E461" t="s">
-        <v>239</v>
+        <v>9</v>
       </c>
       <c r="F461">
-        <v>2024</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B462" t="s">
         <v>7</v>
       </c>
       <c r="C462" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D462">
-        <v>75000</v>
+        <v>125000</v>
       </c>
       <c r="E462" t="s">
-        <v>176</v>
+        <v>61</v>
       </c>
       <c r="F462">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B463" t="s">
         <v>7</v>
       </c>
       <c r="C463" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D463">
-        <v>75000</v>
+        <v>125000</v>
       </c>
       <c r="E463" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="F463">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B464" t="s">
         <v>7</v>
       </c>
       <c r="C464" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D464">
-        <v>75000</v>
+        <v>125000</v>
       </c>
       <c r="E464" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F464">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B465" t="s">
         <v>7</v>
       </c>
       <c r="C465" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D465">
-        <v>75000</v>
+        <v>125000</v>
       </c>
       <c r="E465" t="s">
-        <v>9</v>
+        <v>238</v>
       </c>
       <c r="F465">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B466" t="s">
         <v>7</v>
       </c>
       <c r="C466" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D466">
-        <v>75000</v>
+        <v>125000</v>
       </c>
       <c r="E466" t="s">
-        <v>9</v>
+        <v>239</v>
       </c>
       <c r="F466">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B467" t="s">
         <v>7</v>
       </c>
       <c r="C467" t="s">
         <v>19</v>
       </c>
       <c r="D467">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E467" t="s">
-        <v>9</v>
+        <v>176</v>
       </c>
       <c r="F467">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B468" t="s">
         <v>7</v>
       </c>
       <c r="C468" t="s">
         <v>19</v>
       </c>
       <c r="D468">
         <v>75000</v>
       </c>
       <c r="E468" t="s">
-        <v>9</v>
+        <v>177</v>
       </c>
       <c r="F468">
         <v>2017</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B469" t="s">
         <v>7</v>
       </c>
       <c r="C469" t="s">
         <v>19</v>
       </c>
       <c r="D469">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E469" t="s">
-        <v>9</v>
+        <v>178</v>
       </c>
       <c r="F469">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B470" t="s">
         <v>7</v>
       </c>
       <c r="C470" t="s">
         <v>19</v>
       </c>
       <c r="D470">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E470" t="s">
         <v>9</v>
       </c>
       <c r="F470">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B471" t="s">
         <v>7</v>
       </c>
       <c r="C471" t="s">
         <v>19</v>
       </c>
       <c r="D471">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E471" t="s">
-        <v>243</v>
+        <v>9</v>
       </c>
       <c r="F471">
         <v>2018</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B472" t="s">
         <v>7</v>
       </c>
       <c r="C472" t="s">
         <v>19</v>
       </c>
       <c r="D472">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E472" t="s">
-        <v>244</v>
+        <v>9</v>
       </c>
       <c r="F472">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B473" t="s">
         <v>7</v>
       </c>
       <c r="C473" t="s">
         <v>19</v>
       </c>
       <c r="D473">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E473" t="s">
-        <v>245</v>
+        <v>9</v>
       </c>
       <c r="F473">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B474" t="s">
         <v>7</v>
       </c>
       <c r="C474" t="s">
         <v>19</v>
       </c>
       <c r="D474">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="E474" t="s">
         <v>9</v>
       </c>
       <c r="F474">
         <v>2016</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B475" t="s">
         <v>7</v>
       </c>
       <c r="C475" t="s">
         <v>19</v>
       </c>
       <c r="D475">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="E475" t="s">
         <v>9</v>
       </c>
       <c r="F475">
         <v>2017</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B476" t="s">
         <v>7</v>
       </c>
       <c r="C476" t="s">
         <v>19</v>
       </c>
       <c r="D476">
-        <v>7500</v>
+        <v>10000</v>
       </c>
       <c r="E476" t="s">
-        <v>9</v>
+        <v>243</v>
       </c>
       <c r="F476">
         <v>2018</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B477" t="s">
         <v>7</v>
       </c>
       <c r="C477" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D477">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="E477" t="s">
-        <v>9</v>
+        <v>244</v>
       </c>
       <c r="F477">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B478" t="s">
         <v>7</v>
       </c>
       <c r="C478" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D478">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E478" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="F478">
-        <v>2026</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B479" t="s">
         <v>7</v>
       </c>
       <c r="C479" t="s">
         <v>19</v>
       </c>
       <c r="D479">
-        <v>25000</v>
+        <v>15000</v>
       </c>
       <c r="E479" t="s">
-        <v>145</v>
+        <v>9</v>
       </c>
       <c r="F479">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B480" t="s">
         <v>7</v>
       </c>
       <c r="C480" t="s">
         <v>19</v>
       </c>
       <c r="D480">
-        <v>25000</v>
+        <v>15000</v>
       </c>
       <c r="E480" t="s">
-        <v>146</v>
+        <v>9</v>
       </c>
       <c r="F480">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B481" t="s">
         <v>7</v>
       </c>
       <c r="C481" t="s">
         <v>19</v>
       </c>
       <c r="D481">
-        <v>25000</v>
+        <v>7500</v>
       </c>
       <c r="E481" t="s">
-        <v>149</v>
+        <v>9</v>
       </c>
       <c r="F481">
         <v>2018</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B482" t="s">
         <v>7</v>
       </c>
       <c r="C482" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D482">
-        <v>25000</v>
+        <v>20000</v>
       </c>
       <c r="E482" t="s">
         <v>9</v>
       </c>
       <c r="F482">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B483" t="s">
         <v>7</v>
       </c>
       <c r="C483" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D483">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E483" t="s">
-        <v>9</v>
+        <v>248</v>
       </c>
       <c r="F483">
-        <v>2022</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
         <v>249</v>
       </c>
       <c r="B484" t="s">
         <v>7</v>
       </c>
       <c r="C484" t="s">
         <v>19</v>
       </c>
       <c r="D484">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E484" t="s">
-        <v>9</v>
+        <v>145</v>
       </c>
       <c r="F484">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
         <v>249</v>
       </c>
       <c r="B485" t="s">
         <v>7</v>
       </c>
       <c r="C485" t="s">
         <v>19</v>
       </c>
       <c r="D485">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="E485" t="s">
-        <v>9</v>
+        <v>146</v>
       </c>
       <c r="F485">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B486" t="s">
         <v>7</v>
       </c>
       <c r="C486" t="s">
         <v>19</v>
       </c>
       <c r="D486">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E486" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F486">
         <v>2018</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B487" t="s">
         <v>7</v>
       </c>
       <c r="C487" t="s">
         <v>19</v>
       </c>
       <c r="D487">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E487" t="s">
-        <v>252</v>
+        <v>9</v>
       </c>
       <c r="F487">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B488" t="s">
         <v>7</v>
       </c>
       <c r="C488" t="s">
         <v>19</v>
       </c>
       <c r="D488">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E488" t="s">
-        <v>253</v>
+        <v>9</v>
       </c>
       <c r="F488">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B489" t="s">
         <v>7</v>
       </c>
       <c r="C489" t="s">
         <v>19</v>
       </c>
       <c r="D489">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E489" t="s">
-        <v>254</v>
+        <v>9</v>
       </c>
       <c r="F489">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B490" t="s">
         <v>7</v>
       </c>
       <c r="C490" t="s">
         <v>19</v>
       </c>
       <c r="D490">
-        <v>75000</v>
+        <v>20000</v>
       </c>
       <c r="E490" t="s">
-        <v>255</v>
+        <v>9</v>
       </c>
       <c r="F490">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
         <v>250</v>
       </c>
       <c r="B491" t="s">
         <v>7</v>
       </c>
       <c r="C491" t="s">
         <v>19</v>
       </c>
       <c r="D491">
         <v>50000</v>
       </c>
       <c r="E491" t="s">
-        <v>9</v>
+        <v>251</v>
       </c>
       <c r="F491">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
         <v>250</v>
       </c>
       <c r="B492" t="s">
         <v>7</v>
       </c>
       <c r="C492" t="s">
         <v>19</v>
       </c>
       <c r="D492">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E492" t="s">
-        <v>176</v>
+        <v>252</v>
       </c>
       <c r="F492">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
         <v>250</v>
       </c>
       <c r="B493" t="s">
         <v>7</v>
       </c>
       <c r="C493" t="s">
         <v>19</v>
       </c>
       <c r="D493">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E493" t="s">
-        <v>177</v>
+        <v>253</v>
       </c>
       <c r="F493">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
         <v>250</v>
       </c>
       <c r="B494" t="s">
         <v>7</v>
       </c>
       <c r="C494" t="s">
         <v>19</v>
       </c>
       <c r="D494">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E494" t="s">
-        <v>178</v>
+        <v>254</v>
       </c>
       <c r="F494">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B495" t="s">
         <v>7</v>
       </c>
       <c r="C495" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D495">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E495" t="s">
-        <v>9</v>
+        <v>255</v>
       </c>
       <c r="F495">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B496" t="s">
         <v>7</v>
       </c>
       <c r="C496" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D496">
         <v>50000</v>
       </c>
       <c r="E496" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F496">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B497" t="s">
         <v>7</v>
       </c>
       <c r="C497" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D497">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E497" t="s">
-        <v>45</v>
+        <v>176</v>
       </c>
       <c r="F497">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B498" t="s">
         <v>7</v>
       </c>
       <c r="C498" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D498">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E498" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="F498">
-        <v>2025</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B499" t="s">
         <v>7</v>
       </c>
       <c r="C499" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D499">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E499" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="F499">
-        <v>2025</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B500" t="s">
         <v>7</v>
       </c>
       <c r="C500" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D500">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E500" t="s">
         <v>9</v>
       </c>
       <c r="F500">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B501" t="s">
         <v>7</v>
       </c>
       <c r="C501" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D501">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E501" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F501">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B502" t="s">
         <v>7</v>
       </c>
       <c r="C502" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D502">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E502" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F502">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B503" t="s">
         <v>7</v>
       </c>
       <c r="C503" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D503">
         <v>50000</v>
       </c>
       <c r="E503" t="s">
-        <v>258</v>
+        <v>44</v>
       </c>
       <c r="F503">
-        <v>2016</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B504" t="s">
         <v>7</v>
       </c>
       <c r="C504" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D504">
         <v>50000</v>
       </c>
       <c r="E504" t="s">
-        <v>259</v>
+        <v>45</v>
       </c>
       <c r="F504">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B505" t="s">
         <v>7</v>
       </c>
       <c r="C505" t="s">
         <v>19</v>
       </c>
       <c r="D505">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E505" t="s">
-        <v>260</v>
+        <v>9</v>
       </c>
       <c r="F505">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B506" t="s">
         <v>7</v>
       </c>
       <c r="C506" t="s">
         <v>19</v>
       </c>
       <c r="D506">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E506" t="s">
-        <v>258</v>
+        <v>9</v>
       </c>
       <c r="F506">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B507" t="s">
         <v>7</v>
       </c>
       <c r="C507" t="s">
         <v>19</v>
       </c>
       <c r="D507">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E507" t="s">
-        <v>258</v>
+        <v>9</v>
       </c>
       <c r="F507">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B508" t="s">
         <v>7</v>
       </c>
       <c r="C508" t="s">
         <v>19</v>
       </c>
       <c r="D508">
-        <v>35000</v>
+        <v>50000</v>
       </c>
       <c r="E508" t="s">
-        <v>9</v>
+        <v>258</v>
       </c>
       <c r="F508">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B509" t="s">
         <v>7</v>
       </c>
       <c r="C509" t="s">
         <v>19</v>
       </c>
       <c r="D509">
-        <v>20000</v>
+        <v>50000</v>
       </c>
       <c r="E509" t="s">
-        <v>9</v>
+        <v>259</v>
       </c>
       <c r="F509">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B510" t="s">
         <v>7</v>
       </c>
       <c r="C510" t="s">
         <v>19</v>
       </c>
       <c r="D510">
-        <v>20000</v>
+        <v>50000</v>
       </c>
       <c r="E510" t="s">
-        <v>9</v>
+        <v>260</v>
       </c>
       <c r="F510">
         <v>2017</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B511" t="s">
         <v>7</v>
       </c>
       <c r="C511" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D511">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E511" t="s">
-        <v>9</v>
+        <v>258</v>
       </c>
       <c r="F511">
         <v>2019</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B512" t="s">
         <v>7</v>
       </c>
       <c r="C512" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D512">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E512" t="s">
-        <v>9</v>
+        <v>258</v>
       </c>
       <c r="F512">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B513" t="s">
         <v>7</v>
       </c>
       <c r="C513" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D513">
-        <v>15000</v>
+        <v>35000</v>
       </c>
       <c r="E513" t="s">
         <v>9</v>
       </c>
       <c r="F513">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B514" t="s">
         <v>7</v>
       </c>
       <c r="C514" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D514">
-        <v>200000</v>
+        <v>20000</v>
       </c>
       <c r="E514" t="s">
-        <v>264</v>
+        <v>9</v>
       </c>
       <c r="F514">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B515" t="s">
         <v>7</v>
       </c>
       <c r="C515" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D515">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="E515" t="s">
-        <v>265</v>
+        <v>9</v>
       </c>
       <c r="F515">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B516" t="s">
         <v>7</v>
       </c>
       <c r="C516" t="s">
         <v>23</v>
       </c>
       <c r="D516">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E516" t="s">
-        <v>266</v>
+        <v>9</v>
       </c>
       <c r="F516">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B517" t="s">
         <v>7</v>
       </c>
       <c r="C517" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D517">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E517" t="s">
-        <v>267</v>
+        <v>9</v>
       </c>
       <c r="F517">
         <v>2018</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B518" t="s">
         <v>7</v>
       </c>
       <c r="C518" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D518">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="E518" t="s">
-        <v>268</v>
+        <v>9</v>
       </c>
       <c r="F518">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
         <v>263</v>
       </c>
       <c r="B519" t="s">
         <v>7</v>
       </c>
       <c r="C519" t="s">
         <v>23</v>
       </c>
       <c r="D519">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E519" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="F519">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
         <v>263</v>
       </c>
       <c r="B520" t="s">
         <v>7</v>
       </c>
       <c r="C520" t="s">
         <v>23</v>
       </c>
       <c r="D520">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E520" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="F520">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="B521" t="s">
         <v>7</v>
       </c>
       <c r="C521" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D521">
         <v>50000</v>
       </c>
       <c r="E521" t="s">
-        <v>44</v>
+        <v>266</v>
       </c>
       <c r="F521">
         <v>2018</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="B522" t="s">
         <v>7</v>
       </c>
       <c r="C522" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D522">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E522" t="s">
-        <v>45</v>
+        <v>267</v>
       </c>
       <c r="F522">
         <v>2018</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="B523" t="s">
         <v>7</v>
       </c>
       <c r="C523" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D523">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E523" t="s">
-        <v>9</v>
+        <v>268</v>
       </c>
       <c r="F523">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="B524" t="s">
         <v>7</v>
       </c>
       <c r="C524" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D524">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E524" t="s">
-        <v>44</v>
+        <v>266</v>
       </c>
       <c r="F524">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="B525" t="s">
         <v>7</v>
       </c>
       <c r="C525" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D525">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E525" t="s">
-        <v>45</v>
+        <v>269</v>
       </c>
       <c r="F525">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
         <v>270</v>
       </c>
       <c r="B526" t="s">
         <v>7</v>
       </c>
       <c r="C526" t="s">
         <v>19</v>
       </c>
       <c r="D526">
         <v>50000</v>
       </c>
       <c r="E526" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F526">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
         <v>270</v>
       </c>
       <c r="B527" t="s">
         <v>7</v>
       </c>
       <c r="C527" t="s">
         <v>19</v>
       </c>
       <c r="D527">
         <v>50000</v>
       </c>
       <c r="E527" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F527">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
         <v>270</v>
       </c>
       <c r="B528" t="s">
         <v>7</v>
       </c>
       <c r="C528" t="s">
         <v>19</v>
       </c>
       <c r="D528">
         <v>50000</v>
       </c>
       <c r="E528" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F528">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
         <v>270</v>
       </c>
       <c r="B529" t="s">
         <v>7</v>
       </c>
       <c r="C529" t="s">
         <v>19</v>
       </c>
       <c r="D529">
         <v>50000</v>
       </c>
       <c r="E529" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F529">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
         <v>270</v>
       </c>
       <c r="B530" t="s">
         <v>7</v>
       </c>
       <c r="C530" t="s">
         <v>19</v>
       </c>
       <c r="D530">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E530" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F530">
-        <v>2025</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B531" t="s">
         <v>7</v>
       </c>
       <c r="C531" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D531">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E531" t="s">
         <v>9</v>
       </c>
       <c r="F531">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B532" t="s">
         <v>7</v>
       </c>
       <c r="C532" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D532">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E532" t="s">
         <v>9</v>
       </c>
       <c r="F532">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B533" t="s">
         <v>7</v>
       </c>
       <c r="C533" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D533">
         <v>50000</v>
       </c>
       <c r="E533" t="s">
-        <v>273</v>
+        <v>44</v>
       </c>
       <c r="F533">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B534" t="s">
         <v>7</v>
       </c>
       <c r="C534" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D534">
         <v>50000</v>
       </c>
       <c r="E534" t="s">
-        <v>274</v>
+        <v>45</v>
       </c>
       <c r="F534">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B535" t="s">
         <v>7</v>
       </c>
       <c r="C535" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D535">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E535" t="s">
-        <v>275</v>
+        <v>9</v>
       </c>
       <c r="F535">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B536" t="s">
         <v>7</v>
       </c>
       <c r="C536" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D536">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="E536" t="s">
-        <v>274</v>
+        <v>9</v>
       </c>
       <c r="F536">
-        <v>2024</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B537" t="s">
         <v>7</v>
       </c>
       <c r="C537" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D537">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E537" t="s">
-        <v>275</v>
+        <v>9</v>
       </c>
       <c r="F537">
-        <v>2024</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B538" t="s">
         <v>7</v>
       </c>
       <c r="C538" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D538">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E538" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="F538">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B539" t="s">
         <v>7</v>
       </c>
       <c r="C539" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D539">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E539" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="F539">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B540" t="s">
         <v>7</v>
       </c>
       <c r="C540" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D540">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E540" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="F540">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B541" t="s">
         <v>7</v>
       </c>
       <c r="C541" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D541">
         <v>50000</v>
       </c>
       <c r="E541" t="s">
-        <v>9</v>
+        <v>274</v>
       </c>
       <c r="F541">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B542" t="s">
         <v>7</v>
       </c>
       <c r="C542" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D542">
         <v>50000</v>
       </c>
       <c r="E542" t="s">
-        <v>9</v>
+        <v>275</v>
       </c>
       <c r="F542">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B543" t="s">
         <v>7</v>
       </c>
       <c r="C543" t="s">
         <v>8</v>
       </c>
       <c r="D543">
-        <v>500000</v>
+        <v>60000</v>
       </c>
       <c r="E543" t="s">
-        <v>180</v>
+        <v>277</v>
       </c>
       <c r="F543">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B544" t="s">
         <v>7</v>
       </c>
       <c r="C544" t="s">
         <v>8</v>
       </c>
       <c r="D544">
-        <v>500000</v>
+        <v>60000</v>
       </c>
       <c r="E544" t="s">
-        <v>181</v>
+        <v>278</v>
       </c>
       <c r="F544">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B545" t="s">
         <v>7</v>
       </c>
       <c r="C545" t="s">
         <v>8</v>
       </c>
       <c r="D545">
-        <v>500000</v>
+        <v>60000</v>
       </c>
       <c r="E545" t="s">
-        <v>182</v>
+        <v>279</v>
       </c>
       <c r="F545">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B546" t="s">
         <v>7</v>
       </c>
       <c r="C546" t="s">
         <v>8</v>
       </c>
       <c r="D546">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E546" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="F546">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B547" t="s">
         <v>7</v>
       </c>
       <c r="C547" t="s">
         <v>8</v>
       </c>
       <c r="D547">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E547" t="s">
         <v>9</v>
       </c>
       <c r="F547">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
         <v>280</v>
       </c>
       <c r="B548" t="s">
         <v>7</v>
       </c>
       <c r="C548" t="s">
         <v>8</v>
       </c>
       <c r="D548">
         <v>500000</v>
       </c>
       <c r="E548" t="s">
         <v>180</v>
       </c>
       <c r="F548">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
         <v>280</v>
       </c>
       <c r="B549" t="s">
         <v>7</v>
       </c>
       <c r="C549" t="s">
         <v>8</v>
       </c>
       <c r="D549">
         <v>500000</v>
       </c>
       <c r="E549" t="s">
         <v>181</v>
       </c>
       <c r="F549">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
         <v>280</v>
       </c>
       <c r="B550" t="s">
         <v>7</v>
       </c>
       <c r="C550" t="s">
         <v>8</v>
       </c>
       <c r="D550">
         <v>500000</v>
       </c>
       <c r="E550" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="F550">
         <v>2021</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
         <v>280</v>
       </c>
       <c r="B551" t="s">
         <v>7</v>
       </c>
       <c r="C551" t="s">
         <v>8</v>
       </c>
       <c r="D551">
         <v>500000</v>
       </c>
       <c r="E551" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F551">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
         <v>280</v>
       </c>
       <c r="B552" t="s">
         <v>7</v>
       </c>
       <c r="C552" t="s">
         <v>8</v>
       </c>
       <c r="D552">
         <v>500000</v>
       </c>
       <c r="E552" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="F552">
-        <v>2024</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
         <v>280</v>
       </c>
       <c r="B553" t="s">
         <v>7</v>
       </c>
       <c r="C553" t="s">
         <v>8</v>
       </c>
       <c r="D553">
         <v>500000</v>
       </c>
       <c r="E553" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="F553">
-        <v>2024</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B554" t="s">
         <v>7</v>
       </c>
       <c r="C554" t="s">
         <v>8</v>
       </c>
       <c r="D554">
-        <v>20000</v>
+        <v>500000</v>
       </c>
       <c r="E554" t="s">
-        <v>282</v>
+        <v>181</v>
       </c>
       <c r="F554">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B555" t="s">
         <v>7</v>
       </c>
       <c r="C555" t="s">
         <v>8</v>
       </c>
       <c r="D555">
-        <v>20000</v>
+        <v>500000</v>
       </c>
       <c r="E555" t="s">
-        <v>283</v>
+        <v>184</v>
       </c>
       <c r="F555">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B556" t="s">
         <v>7</v>
       </c>
       <c r="C556" t="s">
         <v>8</v>
       </c>
       <c r="D556">
-        <v>20000</v>
+        <v>500000</v>
       </c>
       <c r="E556" t="s">
-        <v>284</v>
+        <v>182</v>
       </c>
       <c r="F556">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B557" t="s">
         <v>7</v>
       </c>
       <c r="C557" t="s">
         <v>8</v>
       </c>
       <c r="D557">
         <v>500000</v>
       </c>
       <c r="E557" t="s">
-        <v>286</v>
+        <v>183</v>
       </c>
       <c r="F557">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B558" t="s">
         <v>7</v>
       </c>
       <c r="C558" t="s">
         <v>8</v>
       </c>
       <c r="D558">
-        <v>750000</v>
+        <v>500000</v>
       </c>
       <c r="E558" t="s">
-        <v>287</v>
+        <v>184</v>
       </c>
       <c r="F558">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B559" t="s">
         <v>7</v>
       </c>
       <c r="C559" t="s">
         <v>8</v>
       </c>
       <c r="D559">
-        <v>750000</v>
+        <v>20000</v>
       </c>
       <c r="E559" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="F559">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B560" t="s">
         <v>7</v>
       </c>
       <c r="C560" t="s">
         <v>8</v>
       </c>
       <c r="D560">
-        <v>750000</v>
+        <v>20000</v>
       </c>
       <c r="E560" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="F560">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B561" t="s">
         <v>7</v>
       </c>
       <c r="C561" t="s">
         <v>8</v>
       </c>
       <c r="D561">
-        <v>1000000</v>
+        <v>20000</v>
       </c>
       <c r="E561" t="s">
-        <v>9</v>
+        <v>284</v>
       </c>
       <c r="F561">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
         <v>285</v>
       </c>
       <c r="B562" t="s">
         <v>7</v>
       </c>
       <c r="C562" t="s">
         <v>8</v>
       </c>
       <c r="D562">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="E562" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="F562">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
         <v>285</v>
       </c>
       <c r="B563" t="s">
         <v>7</v>
       </c>
       <c r="C563" t="s">
         <v>8</v>
       </c>
       <c r="D563">
-        <v>1000000</v>
+        <v>750000</v>
       </c>
       <c r="E563" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="F563">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
         <v>285</v>
       </c>
       <c r="B564" t="s">
         <v>7</v>
       </c>
       <c r="C564" t="s">
         <v>8</v>
       </c>
       <c r="D564">
-        <v>500000</v>
+        <v>750000</v>
       </c>
       <c r="E564" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="F564">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
         <v>285</v>
       </c>
       <c r="B565" t="s">
         <v>7</v>
       </c>
       <c r="C565" t="s">
         <v>8</v>
       </c>
       <c r="D565">
-        <v>500000</v>
+        <v>750000</v>
       </c>
       <c r="E565" t="s">
-        <v>180</v>
+        <v>289</v>
       </c>
       <c r="F565">
-        <v>2024</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
         <v>285</v>
       </c>
       <c r="B566" t="s">
         <v>7</v>
       </c>
       <c r="C566" t="s">
         <v>8</v>
       </c>
       <c r="D566">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="E566" t="s">
-        <v>181</v>
+        <v>9</v>
       </c>
       <c r="F566">
-        <v>2024</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B567" t="s">
         <v>7</v>
       </c>
       <c r="C567" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D567">
-        <v>25000</v>
+        <v>1000000</v>
       </c>
       <c r="E567" t="s">
-        <v>9</v>
+        <v>290</v>
       </c>
       <c r="F567">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B568" t="s">
         <v>7</v>
       </c>
       <c r="C568" t="s">
         <v>8</v>
       </c>
       <c r="D568">
-        <v>50000</v>
+        <v>1000000</v>
       </c>
       <c r="E568" t="s">
-        <v>35</v>
+        <v>291</v>
       </c>
       <c r="F568">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B569" t="s">
         <v>7</v>
       </c>
       <c r="C569" t="s">
         <v>8</v>
       </c>
       <c r="D569">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E569" t="s">
-        <v>36</v>
+        <v>292</v>
       </c>
       <c r="F569">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B570" t="s">
         <v>7</v>
       </c>
       <c r="C570" t="s">
         <v>8</v>
       </c>
       <c r="D570">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E570" t="s">
-        <v>37</v>
+        <v>180</v>
       </c>
       <c r="F570">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B571" t="s">
         <v>7</v>
       </c>
       <c r="C571" t="s">
         <v>8</v>
       </c>
       <c r="D571">
-        <v>15000</v>
+        <v>500000</v>
       </c>
       <c r="E571" t="s">
-        <v>9</v>
+        <v>181</v>
       </c>
       <c r="F571">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
         <v>293</v>
       </c>
       <c r="B572" t="s">
         <v>7</v>
       </c>
       <c r="C572" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D572">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E572" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F572">
-        <v>2023</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
         <v>293</v>
       </c>
       <c r="B573" t="s">
         <v>7</v>
       </c>
       <c r="C573" t="s">
         <v>8</v>
       </c>
       <c r="D573">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E573" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F573">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
         <v>293</v>
       </c>
       <c r="B574" t="s">
         <v>7</v>
       </c>
       <c r="C574" t="s">
         <v>8</v>
       </c>
       <c r="D574">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E574" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="F574">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
         <v>293</v>
       </c>
       <c r="B575" t="s">
         <v>7</v>
       </c>
       <c r="C575" t="s">
         <v>8</v>
       </c>
       <c r="D575">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E575" t="s">
-        <v>294</v>
+        <v>37</v>
       </c>
       <c r="F575">
-        <v>2026</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B576" t="s">
         <v>7</v>
       </c>
       <c r="C576" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D576">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E576" t="s">
         <v>9</v>
       </c>
       <c r="F576">
         <v>2018</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B577" t="s">
         <v>7</v>
       </c>
       <c r="C577" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D577">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E577" t="s">
-        <v>297</v>
+        <v>13</v>
       </c>
       <c r="F577">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B578" t="s">
         <v>7</v>
       </c>
       <c r="C578" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D578">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E578" t="s">
-        <v>297</v>
+        <v>14</v>
       </c>
       <c r="F578">
         <v>2023</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B579" t="s">
         <v>7</v>
       </c>
       <c r="C579" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D579">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E579" t="s">
-        <v>298</v>
+        <v>16</v>
       </c>
       <c r="F579">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B580" t="s">
         <v>7</v>
       </c>
       <c r="C580" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D580">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E580" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="F580">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B581" t="s">
         <v>7</v>
       </c>
       <c r="C581" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D581">
         <v>50000</v>
       </c>
       <c r="E581" t="s">
-        <v>300</v>
+        <v>9</v>
       </c>
       <c r="F581">
-        <v>2026</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B582" t="s">
         <v>7</v>
       </c>
       <c r="C582" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D582">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E582" t="s">
-        <v>9</v>
+        <v>297</v>
       </c>
       <c r="F582">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B583" t="s">
         <v>7</v>
       </c>
       <c r="C583" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D583">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E583" t="s">
-        <v>9</v>
+        <v>297</v>
       </c>
       <c r="F583">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B584" t="s">
         <v>7</v>
       </c>
       <c r="C584" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D584">
         <v>50000</v>
       </c>
       <c r="E584" t="s">
-        <v>44</v>
+        <v>298</v>
       </c>
       <c r="F584">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B585" t="s">
         <v>7</v>
       </c>
       <c r="C585" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D585">
         <v>50000</v>
       </c>
       <c r="E585" t="s">
-        <v>45</v>
+        <v>299</v>
       </c>
       <c r="F585">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B586" t="s">
         <v>7</v>
       </c>
       <c r="C586" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D586">
         <v>50000</v>
       </c>
       <c r="E586" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="F586">
-        <v>2020</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
         <v>301</v>
       </c>
       <c r="B587" t="s">
         <v>7</v>
       </c>
       <c r="C587" t="s">
         <v>19</v>
       </c>
       <c r="D587">
         <v>75000</v>
       </c>
       <c r="E587" t="s">
-        <v>303</v>
+        <v>9</v>
       </c>
       <c r="F587">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
         <v>301</v>
       </c>
       <c r="B588" t="s">
         <v>7</v>
       </c>
       <c r="C588" t="s">
         <v>19</v>
       </c>
       <c r="D588">
         <v>75000</v>
       </c>
       <c r="E588" t="s">
-        <v>176</v>
+        <v>9</v>
       </c>
       <c r="F588">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
         <v>301</v>
       </c>
       <c r="B589" t="s">
         <v>7</v>
       </c>
       <c r="C589" t="s">
         <v>19</v>
       </c>
       <c r="D589">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E589" t="s">
-        <v>177</v>
+        <v>44</v>
       </c>
       <c r="F589">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
         <v>301</v>
       </c>
       <c r="B590" t="s">
         <v>7</v>
       </c>
       <c r="C590" t="s">
         <v>19</v>
       </c>
       <c r="D590">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E590" t="s">
-        <v>178</v>
+        <v>45</v>
       </c>
       <c r="F590">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
         <v>301</v>
       </c>
       <c r="B591" t="s">
         <v>7</v>
       </c>
       <c r="C591" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D591">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E591" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F591">
-        <v>2025</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
         <v>301</v>
       </c>
       <c r="B592" t="s">
         <v>7</v>
       </c>
       <c r="C592" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D592">
         <v>75000</v>
       </c>
       <c r="E592" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F592">
-        <v>2025</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B593" t="s">
         <v>7</v>
       </c>
       <c r="C593" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D593">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E593" t="s">
-        <v>9</v>
+        <v>176</v>
       </c>
       <c r="F593">
         <v>2022</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B594" t="s">
         <v>7</v>
       </c>
       <c r="C594" t="s">
         <v>19</v>
       </c>
       <c r="D594">
         <v>75000</v>
       </c>
       <c r="E594" t="s">
-        <v>11</v>
+        <v>177</v>
       </c>
       <c r="F594">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B595" t="s">
         <v>7</v>
       </c>
       <c r="C595" t="s">
         <v>19</v>
       </c>
       <c r="D595">
         <v>75000</v>
       </c>
       <c r="E595" t="s">
-        <v>12</v>
+        <v>178</v>
       </c>
       <c r="F595">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B596" t="s">
         <v>7</v>
       </c>
       <c r="C596" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D596">
         <v>75000</v>
       </c>
       <c r="E596" t="s">
-        <v>9</v>
+        <v>304</v>
       </c>
       <c r="F596">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B597" t="s">
         <v>7</v>
       </c>
       <c r="C597" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D597">
         <v>75000</v>
       </c>
       <c r="E597" t="s">
-        <v>9</v>
+        <v>305</v>
       </c>
       <c r="F597">
-        <v>2016</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B598" t="s">
         <v>7</v>
       </c>
       <c r="C598" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D598">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E598" t="s">
         <v>9</v>
       </c>
       <c r="F598">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B599" t="s">
         <v>7</v>
       </c>
       <c r="C599" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D599">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E599" t="s">
-        <v>309</v>
+        <v>11</v>
       </c>
       <c r="F599">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B600" t="s">
         <v>7</v>
       </c>
       <c r="C600" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D600">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E600" t="s">
-        <v>310</v>
+        <v>12</v>
       </c>
       <c r="F600">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B601" t="s">
         <v>7</v>
       </c>
       <c r="C601" t="s">
         <v>19</v>
       </c>
       <c r="D601">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E601" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F601">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B602" t="s">
         <v>7</v>
       </c>
       <c r="C602" t="s">
         <v>19</v>
       </c>
       <c r="D602">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E602" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F602">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B603" t="s">
         <v>7</v>
       </c>
       <c r="C603" t="s">
         <v>19</v>
       </c>
       <c r="D603">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E603" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F603">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B604" t="s">
         <v>7</v>
       </c>
       <c r="C604" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D604">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E604" t="s">
-        <v>9</v>
+        <v>309</v>
       </c>
       <c r="F604">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B605" t="s">
         <v>7</v>
       </c>
       <c r="C605" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D605">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E605" t="s">
-        <v>13</v>
+        <v>310</v>
       </c>
       <c r="F605">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
         <v>311</v>
       </c>
       <c r="B606" t="s">
         <v>7</v>
       </c>
       <c r="C606" t="s">
         <v>19</v>
       </c>
       <c r="D606">
         <v>100000</v>
       </c>
       <c r="E606" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F606">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
         <v>311</v>
       </c>
       <c r="B607" t="s">
         <v>7</v>
       </c>
       <c r="C607" t="s">
         <v>19</v>
       </c>
       <c r="D607">
         <v>100000</v>
       </c>
       <c r="E607" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="F607">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
         <v>311</v>
       </c>
       <c r="B608" t="s">
         <v>7</v>
       </c>
       <c r="C608" t="s">
         <v>19</v>
       </c>
       <c r="D608">
         <v>100000</v>
       </c>
       <c r="E608" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="F608">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
         <v>311</v>
       </c>
       <c r="B609" t="s">
         <v>7</v>
       </c>
       <c r="C609" t="s">
         <v>19</v>
       </c>
       <c r="D609">
         <v>100000</v>
       </c>
       <c r="E609" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F609">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
         <v>311</v>
       </c>
       <c r="B610" t="s">
         <v>7</v>
       </c>
       <c r="C610" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D610">
         <v>100000</v>
       </c>
       <c r="E610" t="s">
         <v>13</v>
       </c>
       <c r="F610">
-        <v>2025</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B611" t="s">
         <v>7</v>
       </c>
       <c r="C611" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D611">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E611" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F611">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B612" t="s">
         <v>7</v>
       </c>
       <c r="C612" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D612">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E612" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F612">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B613" t="s">
         <v>7</v>
       </c>
       <c r="C613" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D613">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E613" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F613">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B614" t="s">
         <v>7</v>
       </c>
       <c r="C614" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D614">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E614" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F614">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B615" t="s">
         <v>7</v>
       </c>
       <c r="C615" t="s">
         <v>8</v>
       </c>
       <c r="D615">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E615" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F615">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B616" t="s">
         <v>7</v>
       </c>
       <c r="C616" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D616">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E616" t="s">
-        <v>314</v>
+        <v>11</v>
       </c>
       <c r="F616">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B617" t="s">
         <v>7</v>
       </c>
       <c r="C617" t="s">
         <v>8</v>
       </c>
       <c r="D617">
-        <v>70000</v>
+        <v>75000</v>
       </c>
       <c r="E617" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F617">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B618" t="s">
         <v>7</v>
       </c>
       <c r="C618" t="s">
         <v>8</v>
       </c>
       <c r="D618">
-        <v>150000</v>
+        <v>75000</v>
       </c>
       <c r="E618" t="s">
-        <v>317</v>
+        <v>9</v>
       </c>
       <c r="F618">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B619" t="s">
         <v>7</v>
       </c>
       <c r="C619" t="s">
         <v>8</v>
       </c>
       <c r="D619">
-        <v>150000</v>
+        <v>75000</v>
       </c>
       <c r="E619" t="s">
-        <v>318</v>
+        <v>9</v>
       </c>
       <c r="F619">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B620" t="s">
         <v>7</v>
       </c>
       <c r="C620" t="s">
         <v>8</v>
       </c>
       <c r="D620">
-        <v>150000</v>
+        <v>75000</v>
       </c>
       <c r="E620" t="s">
-        <v>294</v>
+        <v>9</v>
       </c>
       <c r="F620">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B621" t="s">
         <v>7</v>
       </c>
       <c r="C621" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D621">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E621" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="F621">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
         <v>315</v>
       </c>
       <c r="B622" t="s">
         <v>7</v>
       </c>
       <c r="C622" t="s">
         <v>8</v>
       </c>
       <c r="D622">
-        <v>150000</v>
+        <v>70000</v>
       </c>
       <c r="E622" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="F622">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
         <v>315</v>
       </c>
       <c r="B623" t="s">
         <v>7</v>
       </c>
       <c r="C623" t="s">
         <v>8</v>
       </c>
       <c r="D623">
         <v>150000</v>
       </c>
       <c r="E623" t="s">
         <v>317</v>
       </c>
       <c r="F623">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
         <v>315</v>
       </c>
       <c r="B624" t="s">
         <v>7</v>
       </c>
       <c r="C624" t="s">
         <v>8</v>
       </c>
       <c r="D624">
         <v>150000</v>
       </c>
       <c r="E624" t="s">
         <v>318</v>
       </c>
       <c r="F624">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
         <v>315</v>
       </c>
       <c r="B625" t="s">
         <v>7</v>
       </c>
       <c r="C625" t="s">
         <v>8</v>
       </c>
       <c r="D625">
         <v>150000</v>
       </c>
       <c r="E625" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="F625">
         <v>2021</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
         <v>315</v>
       </c>
       <c r="B626" t="s">
         <v>7</v>
       </c>
       <c r="C626" t="s">
         <v>8</v>
       </c>
       <c r="D626">
         <v>150000</v>
       </c>
       <c r="E626" t="s">
-        <v>294</v>
+        <v>319</v>
       </c>
       <c r="F626">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
         <v>315</v>
       </c>
       <c r="B627" t="s">
         <v>7</v>
       </c>
       <c r="C627" t="s">
         <v>8</v>
       </c>
       <c r="D627">
         <v>150000</v>
       </c>
       <c r="E627" t="s">
-        <v>319</v>
+        <v>9</v>
       </c>
       <c r="F627">
-        <v>2024</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B628" t="s">
         <v>7</v>
       </c>
       <c r="C628" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D628">
-        <v>10000</v>
+        <v>150000</v>
       </c>
       <c r="E628" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="F628">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="B629" t="s">
         <v>7</v>
       </c>
       <c r="C629" t="s">
         <v>8</v>
       </c>
       <c r="D629">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E629" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F629">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="B630" t="s">
         <v>7</v>
       </c>
       <c r="C630" t="s">
         <v>8</v>
       </c>
       <c r="D630">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E630" t="s">
-        <v>9</v>
+        <v>320</v>
       </c>
       <c r="F630">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="B631" t="s">
         <v>7</v>
       </c>
       <c r="C631" t="s">
         <v>8</v>
       </c>
       <c r="D631">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E631" t="s">
-        <v>9</v>
+        <v>294</v>
       </c>
       <c r="F631">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="B632" t="s">
         <v>7</v>
       </c>
       <c r="C632" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D632">
-        <v>25000</v>
+        <v>150000</v>
       </c>
       <c r="E632" t="s">
-        <v>9</v>
+        <v>319</v>
       </c>
       <c r="F632">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="B633" t="s">
         <v>7</v>
       </c>
       <c r="C633" t="s">
         <v>8</v>
       </c>
       <c r="D633">
-        <v>25000</v>
+        <v>150000</v>
       </c>
       <c r="E633" t="s">
-        <v>93</v>
+        <v>320</v>
       </c>
       <c r="F633">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B634" t="s">
         <v>7</v>
       </c>
       <c r="C634" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D634">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E634" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="F634">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B635" t="s">
         <v>7</v>
       </c>
       <c r="C635" t="s">
         <v>8</v>
       </c>
       <c r="D635">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E635" t="s">
-        <v>94</v>
+        <v>323</v>
       </c>
       <c r="F635">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B636" t="s">
         <v>7</v>
       </c>
       <c r="C636" t="s">
         <v>8</v>
       </c>
       <c r="D636">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E636" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="F636">
-        <v>2024</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B637" t="s">
         <v>7</v>
       </c>
       <c r="C637" t="s">
         <v>8</v>
       </c>
       <c r="D637">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E637" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="F637">
-        <v>2024</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B638" t="s">
         <v>7</v>
       </c>
       <c r="C638" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D638">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E638" t="s">
-        <v>327</v>
+        <v>9</v>
       </c>
       <c r="F638">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B639" t="s">
         <v>7</v>
       </c>
       <c r="C639" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D639">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E639" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="F639">
         <v>2022</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B640" t="s">
         <v>7</v>
       </c>
       <c r="C640" t="s">
         <v>8</v>
       </c>
       <c r="D640">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E640" t="s">
-        <v>9</v>
+        <v>325</v>
       </c>
       <c r="F640">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B641" t="s">
         <v>7</v>
       </c>
       <c r="C641" t="s">
         <v>8</v>
       </c>
       <c r="D641">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E641" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="F641">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B642" t="s">
         <v>7</v>
       </c>
       <c r="C642" t="s">
         <v>8</v>
       </c>
       <c r="D642">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E642" t="s">
-        <v>9</v>
+        <v>93</v>
       </c>
       <c r="F642">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B643" t="s">
         <v>7</v>
       </c>
       <c r="C643" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D643">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E643" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="F643">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B644" t="s">
         <v>7</v>
       </c>
       <c r="C644" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D644">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E644" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F644">
-        <v>2024</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
         <v>328</v>
       </c>
       <c r="B645" t="s">
         <v>7</v>
       </c>
       <c r="C645" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D645">
         <v>50000</v>
       </c>
       <c r="E645" t="s">
         <v>44</v>
       </c>
       <c r="F645">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
         <v>328</v>
       </c>
       <c r="B646" t="s">
         <v>7</v>
       </c>
       <c r="C646" t="s">
         <v>8</v>
       </c>
       <c r="D646">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E646" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F646">
-        <v>2024</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
         <v>328</v>
       </c>
       <c r="B647" t="s">
         <v>7</v>
       </c>
       <c r="C647" t="s">
         <v>8</v>
       </c>
       <c r="D647">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E647" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F647">
-        <v>2026</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B648" t="s">
         <v>7</v>
       </c>
       <c r="C648" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D648">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E648" t="s">
-        <v>331</v>
+        <v>9</v>
       </c>
       <c r="F648">
-        <v>2025</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B649" t="s">
         <v>7</v>
       </c>
       <c r="C649" t="s">
         <v>23</v>
       </c>
       <c r="D649">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E649" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F649">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B650" t="s">
         <v>7</v>
       </c>
       <c r="C650" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D650">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E650" t="s">
-        <v>47</v>
+        <v>329</v>
       </c>
       <c r="F650">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B651" t="s">
         <v>7</v>
       </c>
       <c r="C651" t="s">
         <v>8</v>
       </c>
       <c r="D651">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E651" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F651">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B652" t="s">
         <v>7</v>
       </c>
       <c r="C652" t="s">
         <v>8</v>
       </c>
       <c r="D652">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E652" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="F652">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B653" t="s">
         <v>7</v>
       </c>
       <c r="C653" t="s">
         <v>8</v>
       </c>
       <c r="D653">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E653" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="F653">
-        <v>2020</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B654" t="s">
         <v>7</v>
       </c>
       <c r="C654" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D654">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E654" t="s">
-        <v>16</v>
+        <v>331</v>
       </c>
       <c r="F654">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B655" t="s">
         <v>7</v>
       </c>
       <c r="C655" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D655">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E655" t="s">
         <v>9</v>
       </c>
       <c r="F655">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
         <v>333</v>
       </c>
       <c r="B656" t="s">
         <v>7</v>
       </c>
       <c r="C656" t="s">
         <v>8</v>
       </c>
       <c r="D656">
         <v>100000</v>
       </c>
       <c r="E656" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="F656">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s">
         <v>333</v>
       </c>
       <c r="B657" t="s">
         <v>7</v>
       </c>
       <c r="C657" t="s">
         <v>8</v>
       </c>
       <c r="D657">
         <v>100000</v>
       </c>
       <c r="E657" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="F657">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="s">
         <v>333</v>
       </c>
       <c r="B658" t="s">
         <v>7</v>
       </c>
       <c r="C658" t="s">
         <v>8</v>
       </c>
       <c r="D658">
         <v>100000</v>
       </c>
       <c r="E658" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F658">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="s">
         <v>333</v>
       </c>
       <c r="B659" t="s">
         <v>7</v>
       </c>
       <c r="C659" t="s">
         <v>8</v>
       </c>
       <c r="D659">
         <v>100000</v>
       </c>
       <c r="E659" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F659">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="s">
         <v>333</v>
       </c>
       <c r="B660" t="s">
         <v>7</v>
       </c>
       <c r="C660" t="s">
         <v>8</v>
       </c>
       <c r="D660">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="E660" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F660">
-        <v>2025</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B661" t="s">
         <v>7</v>
       </c>
       <c r="C661" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D661">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E661" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F661">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B662" t="s">
         <v>7</v>
       </c>
       <c r="C662" t="s">
         <v>8</v>
       </c>
       <c r="D662">
         <v>100000</v>
       </c>
       <c r="E662" t="s">
-        <v>335</v>
+        <v>9</v>
       </c>
       <c r="F662">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B663" t="s">
         <v>7</v>
       </c>
       <c r="C663" t="s">
         <v>8</v>
       </c>
       <c r="D663">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E663" t="s">
-        <v>336</v>
+        <v>13</v>
       </c>
       <c r="F663">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B664" t="s">
         <v>7</v>
       </c>
       <c r="C664" t="s">
         <v>8</v>
       </c>
       <c r="D664">
         <v>100000</v>
       </c>
       <c r="E664" t="s">
-        <v>337</v>
+        <v>14</v>
       </c>
       <c r="F664">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B665" t="s">
         <v>7</v>
       </c>
       <c r="C665" t="s">
         <v>8</v>
       </c>
       <c r="D665">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E665" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="F665">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B666" t="s">
         <v>7</v>
       </c>
       <c r="C666" t="s">
         <v>8</v>
       </c>
       <c r="D666">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="E666" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F666">
-        <v>2016</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="s">
         <v>334</v>
       </c>
       <c r="B667" t="s">
         <v>7</v>
       </c>
       <c r="C667" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D667">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E667" t="s">
-        <v>317</v>
+        <v>25</v>
       </c>
       <c r="F667">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="s">
         <v>334</v>
       </c>
       <c r="B668" t="s">
         <v>7</v>
       </c>
       <c r="C668" t="s">
         <v>8</v>
       </c>
       <c r="D668">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E668" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="F668">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s">
         <v>334</v>
       </c>
       <c r="B669" t="s">
         <v>7</v>
       </c>
       <c r="C669" t="s">
         <v>8</v>
       </c>
       <c r="D669">
         <v>75000</v>
       </c>
       <c r="E669" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="F669">
         <v>2021</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="s">
         <v>334</v>
       </c>
       <c r="B670" t="s">
         <v>7</v>
       </c>
       <c r="C670" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D670">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E670" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="F670">
-        <v>2024</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="s">
         <v>334</v>
       </c>
       <c r="B671" t="s">
         <v>7</v>
       </c>
       <c r="C671" t="s">
         <v>8</v>
       </c>
       <c r="D671">
-        <v>75000</v>
+        <v>150000</v>
       </c>
       <c r="E671" t="s">
-        <v>11</v>
+        <v>338</v>
       </c>
       <c r="F671">
-        <v>2024</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="s">
         <v>334</v>
       </c>
       <c r="B672" t="s">
         <v>7</v>
       </c>
       <c r="C672" t="s">
         <v>8</v>
       </c>
       <c r="D672">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E672" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F672">
-        <v>2024</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="s">
         <v>334</v>
       </c>
       <c r="B673" t="s">
         <v>7</v>
       </c>
       <c r="C673" t="s">
         <v>8</v>
       </c>
       <c r="D673">
-        <v>75000</v>
+        <v>150000</v>
       </c>
       <c r="E673" t="s">
-        <v>9</v>
+        <v>317</v>
       </c>
       <c r="F673">
-        <v>2025</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B674" t="s">
         <v>7</v>
       </c>
       <c r="C674" t="s">
         <v>8</v>
       </c>
       <c r="D674">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E674" t="s">
-        <v>342</v>
+        <v>318</v>
       </c>
       <c r="F674">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B675" t="s">
         <v>7</v>
       </c>
       <c r="C675" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D675">
-        <v>15000</v>
+        <v>75000</v>
       </c>
       <c r="E675" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F675">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B676" t="s">
         <v>7</v>
       </c>
       <c r="C676" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D676">
-        <v>45000</v>
+        <v>50000</v>
       </c>
       <c r="E676" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="F676">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B677" t="s">
         <v>7</v>
       </c>
       <c r="C677" t="s">
         <v>8</v>
       </c>
       <c r="D677">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E677" t="s">
-        <v>344</v>
+        <v>11</v>
       </c>
       <c r="F677">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B678" t="s">
         <v>7</v>
       </c>
       <c r="C678" t="s">
         <v>8</v>
       </c>
       <c r="D678">
-        <v>45000</v>
+        <v>75000</v>
       </c>
       <c r="E678" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="F678">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B679" t="s">
         <v>7</v>
       </c>
       <c r="C679" t="s">
         <v>8</v>
       </c>
       <c r="D679">
-        <v>45000</v>
+        <v>75000</v>
       </c>
       <c r="E679" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="F679">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="s">
         <v>341</v>
       </c>
       <c r="B680" t="s">
         <v>7</v>
       </c>
       <c r="C680" t="s">
         <v>8</v>
       </c>
       <c r="D680">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E680" t="s">
-        <v>9</v>
+        <v>342</v>
       </c>
       <c r="F680">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="s">
         <v>341</v>
       </c>
       <c r="B681" t="s">
         <v>7</v>
       </c>
       <c r="C681" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D681">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E681" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F681">
-        <v>2024</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="s">
         <v>341</v>
       </c>
       <c r="B682" t="s">
         <v>7</v>
       </c>
       <c r="C682" t="s">
         <v>8</v>
       </c>
       <c r="D682">
-        <v>50000</v>
+        <v>45000</v>
       </c>
       <c r="E682" t="s">
-        <v>45</v>
+        <v>343</v>
       </c>
       <c r="F682">
-        <v>2024</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="s">
         <v>341</v>
       </c>
       <c r="B683" t="s">
         <v>7</v>
       </c>
       <c r="C683" t="s">
         <v>8</v>
       </c>
       <c r="D683">
         <v>50000</v>
       </c>
       <c r="E683" t="s">
-        <v>44</v>
+        <v>344</v>
       </c>
       <c r="F683">
-        <v>2026</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B684" t="s">
         <v>7</v>
       </c>
       <c r="C684" t="s">
         <v>8</v>
       </c>
       <c r="D684">
-        <v>50000</v>
+        <v>45000</v>
       </c>
       <c r="E684" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="F684">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B685" t="s">
         <v>7</v>
       </c>
       <c r="C685" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D685">
-        <v>25000</v>
+        <v>45000</v>
       </c>
       <c r="E685" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="F685">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B686" t="s">
         <v>7</v>
       </c>
       <c r="C686" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D686">
-        <v>30000</v>
+        <v>5000</v>
       </c>
       <c r="E686" t="s">
-        <v>347</v>
+        <v>9</v>
       </c>
       <c r="F686">
         <v>2018</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B687" t="s">
         <v>7</v>
       </c>
       <c r="C687" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D687">
-        <v>30000</v>
+        <v>50000</v>
       </c>
       <c r="E687" t="s">
-        <v>348</v>
+        <v>44</v>
       </c>
       <c r="F687">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B688" t="s">
         <v>7</v>
       </c>
       <c r="C688" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D688">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E688" t="s">
-        <v>349</v>
+        <v>45</v>
       </c>
       <c r="F688">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B689" t="s">
         <v>7</v>
       </c>
       <c r="C689" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D689">
-        <v>30000</v>
+        <v>50000</v>
       </c>
       <c r="E689" t="s">
-        <v>350</v>
+        <v>44</v>
       </c>
       <c r="F689">
-        <v>2020</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B690" t="s">
         <v>7</v>
       </c>
       <c r="C690" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D690">
-        <v>30000</v>
+        <v>50000</v>
       </c>
       <c r="E690" t="s">
         <v>9</v>
       </c>
       <c r="F690">
         <v>2016</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="s">
         <v>346</v>
       </c>
       <c r="B691" t="s">
         <v>7</v>
       </c>
       <c r="C691" t="s">
         <v>19</v>
       </c>
       <c r="D691">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="E691" t="s">
         <v>9</v>
       </c>
       <c r="F691">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B692" t="s">
         <v>7</v>
       </c>
       <c r="C692" t="s">
         <v>19</v>
       </c>
       <c r="D692">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="E692" t="s">
-        <v>13</v>
+        <v>347</v>
       </c>
       <c r="F692">
         <v>2018</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B693" t="s">
         <v>7</v>
       </c>
       <c r="C693" t="s">
         <v>19</v>
       </c>
       <c r="D693">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="E693" t="s">
-        <v>14</v>
+        <v>348</v>
       </c>
       <c r="F693">
         <v>2018</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B694" t="s">
         <v>7</v>
       </c>
       <c r="C694" t="s">
         <v>19</v>
       </c>
       <c r="D694">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E694" t="s">
-        <v>16</v>
+        <v>349</v>
       </c>
       <c r="F694">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B695" t="s">
         <v>7</v>
       </c>
       <c r="C695" t="s">
         <v>19</v>
       </c>
       <c r="D695">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="E695" t="s">
-        <v>13</v>
+        <v>350</v>
       </c>
       <c r="F695">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B696" t="s">
         <v>7</v>
       </c>
       <c r="C696" t="s">
         <v>19</v>
       </c>
       <c r="D696">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="E696" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F696">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B697" t="s">
         <v>7</v>
       </c>
       <c r="C697" t="s">
         <v>19</v>
       </c>
       <c r="D697">
-        <v>75000</v>
+        <v>30000</v>
       </c>
       <c r="E697" t="s">
         <v>9</v>
       </c>
       <c r="F697">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="s">
         <v>351</v>
       </c>
       <c r="B698" t="s">
         <v>7</v>
       </c>
       <c r="C698" t="s">
         <v>19</v>
       </c>
       <c r="D698">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E698" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F698">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="s">
         <v>351</v>
       </c>
       <c r="B699" t="s">
         <v>7</v>
       </c>
       <c r="C699" t="s">
         <v>19</v>
       </c>
       <c r="D699">
         <v>100000</v>
       </c>
       <c r="E699" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F699">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="s">
         <v>351</v>
       </c>
       <c r="B700" t="s">
         <v>7</v>
       </c>
       <c r="C700" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D700">
         <v>100000</v>
       </c>
       <c r="E700" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F700">
-        <v>2024</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="s">
         <v>351</v>
       </c>
       <c r="B701" t="s">
         <v>7</v>
       </c>
       <c r="C701" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D701">
         <v>100000</v>
       </c>
       <c r="E701" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F701">
-        <v>2024</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B702" t="s">
         <v>7</v>
       </c>
       <c r="C702" t="s">
         <v>19</v>
       </c>
       <c r="D702">
         <v>100000</v>
       </c>
       <c r="E702" t="s">
-        <v>353</v>
+        <v>14</v>
       </c>
       <c r="F702">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B703" t="s">
         <v>7</v>
       </c>
       <c r="C703" t="s">
         <v>19</v>
       </c>
       <c r="D703">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E703" t="s">
-        <v>353</v>
+        <v>9</v>
       </c>
       <c r="F703">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B704" t="s">
         <v>7</v>
       </c>
       <c r="C704" t="s">
         <v>19</v>
       </c>
       <c r="D704">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E704" t="s">
-        <v>354</v>
+        <v>9</v>
       </c>
       <c r="F704">
         <v>2017</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B705" t="s">
         <v>7</v>
       </c>
       <c r="C705" t="s">
         <v>19</v>
       </c>
       <c r="D705">
         <v>100000</v>
       </c>
       <c r="E705" t="s">
-        <v>355</v>
+        <v>16</v>
       </c>
       <c r="F705">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B706" t="s">
         <v>7</v>
       </c>
       <c r="C706" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D706">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E706" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F706">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B707" t="s">
         <v>7</v>
       </c>
       <c r="C707" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D707">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E707" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F707">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B708" t="s">
         <v>7</v>
       </c>
       <c r="C708" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D708">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E708" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="F708">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="s">
         <v>352</v>
       </c>
       <c r="B709" t="s">
         <v>7</v>
       </c>
       <c r="C709" t="s">
         <v>19</v>
       </c>
       <c r="D709">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E709" t="s">
-        <v>45</v>
+        <v>353</v>
       </c>
       <c r="F709">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B710" t="s">
         <v>7</v>
       </c>
       <c r="C710" t="s">
         <v>19</v>
       </c>
       <c r="D710">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E710" t="s">
-        <v>9</v>
+        <v>353</v>
       </c>
       <c r="F710">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B711" t="s">
         <v>7</v>
       </c>
       <c r="C711" t="s">
         <v>19</v>
       </c>
       <c r="D711">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="E711" t="s">
-        <v>277</v>
+        <v>354</v>
       </c>
       <c r="F711">
         <v>2017</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B712" t="s">
         <v>7</v>
       </c>
       <c r="C712" t="s">
         <v>19</v>
       </c>
       <c r="D712">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="E712" t="s">
-        <v>278</v>
+        <v>355</v>
       </c>
       <c r="F712">
         <v>2017</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B713" t="s">
         <v>7</v>
       </c>
       <c r="C713" t="s">
         <v>19</v>
       </c>
       <c r="D713">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E713" t="s">
-        <v>279</v>
+        <v>9</v>
       </c>
       <c r="F713">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B714" t="s">
         <v>7</v>
       </c>
       <c r="C714" t="s">
         <v>19</v>
       </c>
       <c r="D714">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E714" t="s">
         <v>9</v>
       </c>
       <c r="F714">
         <v>2020</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B715" t="s">
         <v>7</v>
       </c>
       <c r="C715" t="s">
         <v>19</v>
       </c>
       <c r="D715">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E715" t="s">
-        <v>357</v>
+        <v>44</v>
       </c>
       <c r="F715">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B716" t="s">
         <v>7</v>
       </c>
       <c r="C716" t="s">
         <v>19</v>
       </c>
       <c r="D716">
-        <v>45000</v>
+        <v>50000</v>
       </c>
       <c r="E716" t="s">
-        <v>358</v>
+        <v>45</v>
       </c>
       <c r="F716">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="s">
         <v>356</v>
       </c>
       <c r="B717" t="s">
         <v>7</v>
       </c>
       <c r="C717" t="s">
         <v>19</v>
       </c>
       <c r="D717">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E717" t="s">
         <v>9</v>
       </c>
       <c r="F717">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B718" t="s">
         <v>7</v>
       </c>
       <c r="C718" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D718">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="E718" t="s">
-        <v>360</v>
+        <v>277</v>
       </c>
       <c r="F718">
-        <v>2025</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B719" t="s">
         <v>7</v>
       </c>
       <c r="C719" t="s">
         <v>19</v>
       </c>
       <c r="D719">
-        <v>75000</v>
+        <v>60000</v>
       </c>
       <c r="E719" t="s">
-        <v>176</v>
+        <v>278</v>
       </c>
       <c r="F719">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B720" t="s">
         <v>7</v>
       </c>
       <c r="C720" t="s">
         <v>19</v>
       </c>
       <c r="D720">
-        <v>75000</v>
+        <v>60000</v>
       </c>
       <c r="E720" t="s">
-        <v>177</v>
+        <v>279</v>
       </c>
       <c r="F720">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B721" t="s">
         <v>7</v>
       </c>
       <c r="C721" t="s">
         <v>19</v>
       </c>
       <c r="D721">
-        <v>75000</v>
+        <v>60000</v>
       </c>
       <c r="E721" t="s">
-        <v>178</v>
+        <v>9</v>
       </c>
       <c r="F721">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B722" t="s">
         <v>7</v>
       </c>
       <c r="C722" t="s">
         <v>19</v>
       </c>
       <c r="D722">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E722" t="s">
-        <v>9</v>
+        <v>357</v>
       </c>
       <c r="F722">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B723" t="s">
         <v>7</v>
       </c>
       <c r="C723" t="s">
         <v>19</v>
       </c>
       <c r="D723">
-        <v>75000</v>
+        <v>45000</v>
       </c>
       <c r="E723" t="s">
-        <v>9</v>
+        <v>358</v>
       </c>
       <c r="F723">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="B724" t="s">
         <v>7</v>
       </c>
       <c r="C724" t="s">
         <v>19</v>
       </c>
       <c r="D724">
         <v>25000</v>
       </c>
       <c r="E724" t="s">
-        <v>363</v>
+        <v>9</v>
       </c>
       <c r="F724">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B725" t="s">
         <v>7</v>
       </c>
       <c r="C725" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D725">
-        <v>60600</v>
+        <v>100000</v>
       </c>
       <c r="E725" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="F725">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B726" t="s">
         <v>7</v>
       </c>
       <c r="C726" t="s">
         <v>19</v>
       </c>
       <c r="D726">
-        <v>84000</v>
+        <v>75000</v>
       </c>
       <c r="E726" t="s">
-        <v>365</v>
+        <v>176</v>
       </c>
       <c r="F726">
         <v>2018</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B727" t="s">
         <v>7</v>
       </c>
       <c r="C727" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D727">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E727" t="s">
-        <v>366</v>
+        <v>177</v>
       </c>
       <c r="F727">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B728" t="s">
         <v>7</v>
       </c>
       <c r="C728" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D728">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E728" t="s">
-        <v>367</v>
+        <v>178</v>
       </c>
       <c r="F728">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B729" t="s">
         <v>7</v>
       </c>
       <c r="C729" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D729">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E729" t="s">
-        <v>368</v>
+        <v>9</v>
       </c>
       <c r="F729">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B730" t="s">
         <v>7</v>
       </c>
       <c r="C730" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D730">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E730" t="s">
-        <v>369</v>
+        <v>9</v>
       </c>
       <c r="F730">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B731" t="s">
         <v>7</v>
       </c>
       <c r="C731" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D731">
         <v>25000</v>
       </c>
       <c r="E731" t="s">
-        <v>9</v>
+        <v>363</v>
       </c>
       <c r="F731">
         <v>2016</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B732" t="s">
         <v>7</v>
       </c>
       <c r="C732" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D732">
-        <v>25000</v>
+        <v>60600</v>
       </c>
       <c r="E732" t="s">
-        <v>9</v>
+        <v>364</v>
       </c>
       <c r="F732">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B733" t="s">
         <v>7</v>
       </c>
       <c r="C733" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D733">
-        <v>12500</v>
+        <v>84000</v>
       </c>
       <c r="E733" t="s">
-        <v>9</v>
+        <v>365</v>
       </c>
       <c r="F733">
         <v>2018</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="B734" t="s">
         <v>7</v>
       </c>
       <c r="C734" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D734">
         <v>100000</v>
       </c>
       <c r="E734" t="s">
-        <v>9</v>
+        <v>366</v>
       </c>
       <c r="F734">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="B735" t="s">
         <v>7</v>
       </c>
       <c r="C735" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D735">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E735" t="s">
-        <v>238</v>
+        <v>367</v>
       </c>
       <c r="F735">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="B736" t="s">
         <v>7</v>
       </c>
       <c r="C736" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D736">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E736" t="s">
-        <v>239</v>
+        <v>368</v>
       </c>
       <c r="F736">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="B737" t="s">
         <v>7</v>
       </c>
       <c r="C737" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D737">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E737" t="s">
-        <v>238</v>
+        <v>369</v>
       </c>
       <c r="F737">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B738" t="s">
         <v>7</v>
       </c>
       <c r="C738" t="s">
         <v>8</v>
       </c>
       <c r="D738">
-        <v>125000</v>
+        <v>25000</v>
       </c>
       <c r="E738" t="s">
-        <v>239</v>
+        <v>9</v>
       </c>
       <c r="F738">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B739" t="s">
         <v>7</v>
       </c>
       <c r="C739" t="s">
         <v>8</v>
       </c>
       <c r="D739">
-        <v>125000</v>
+        <v>25000</v>
       </c>
       <c r="E739" t="s">
-        <v>238</v>
+        <v>9</v>
       </c>
       <c r="F739">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B740" t="s">
         <v>7</v>
       </c>
       <c r="C740" t="s">
         <v>8</v>
       </c>
       <c r="D740">
-        <v>125000</v>
+        <v>12500</v>
       </c>
       <c r="E740" t="s">
-        <v>239</v>
+        <v>9</v>
       </c>
       <c r="F740">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="s">
         <v>371</v>
       </c>
       <c r="B741" t="s">
         <v>7</v>
       </c>
       <c r="C741" t="s">
         <v>8</v>
       </c>
       <c r="D741">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E741" t="s">
-        <v>238</v>
+        <v>9</v>
       </c>
       <c r="F741">
-        <v>2024</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="s">
         <v>371</v>
       </c>
       <c r="B742" t="s">
         <v>7</v>
       </c>
       <c r="C742" t="s">
         <v>8</v>
       </c>
       <c r="D742">
         <v>125000</v>
       </c>
       <c r="E742" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F742">
-        <v>2024</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="s">
         <v>371</v>
       </c>
       <c r="B743" t="s">
         <v>7</v>
       </c>
       <c r="C743" t="s">
         <v>8</v>
       </c>
       <c r="D743">
-        <v>25000</v>
+        <v>125000</v>
       </c>
       <c r="E743" t="s">
-        <v>372</v>
+        <v>239</v>
       </c>
       <c r="F743">
-        <v>2025</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="s">
         <v>371</v>
       </c>
       <c r="B744" t="s">
         <v>7</v>
       </c>
       <c r="C744" t="s">
         <v>8</v>
       </c>
       <c r="D744">
         <v>125000</v>
       </c>
       <c r="E744" t="s">
         <v>238</v>
       </c>
       <c r="F744">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="s">
+        <v>371</v>
+      </c>
+      <c r="B745" t="s">
+        <v>7</v>
+      </c>
+      <c r="C745" t="s">
+        <v>8</v>
+      </c>
+      <c r="D745">
+        <v>125000</v>
+      </c>
+      <c r="E745" t="s">
+        <v>239</v>
+      </c>
+      <c r="F745">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="s">
+        <v>371</v>
+      </c>
+      <c r="B746" t="s">
+        <v>7</v>
+      </c>
+      <c r="C746" t="s">
+        <v>8</v>
+      </c>
+      <c r="D746">
+        <v>125000</v>
+      </c>
+      <c r="E746" t="s">
+        <v>238</v>
+      </c>
+      <c r="F746">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="s">
+        <v>371</v>
+      </c>
+      <c r="B747" t="s">
+        <v>7</v>
+      </c>
+      <c r="C747" t="s">
+        <v>8</v>
+      </c>
+      <c r="D747">
+        <v>125000</v>
+      </c>
+      <c r="E747" t="s">
+        <v>239</v>
+      </c>
+      <c r="F747">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="s">
+        <v>371</v>
+      </c>
+      <c r="B748" t="s">
+        <v>7</v>
+      </c>
+      <c r="C748" t="s">
+        <v>8</v>
+      </c>
+      <c r="D748">
+        <v>125000</v>
+      </c>
+      <c r="E748" t="s">
+        <v>238</v>
+      </c>
+      <c r="F748">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="s">
+        <v>371</v>
+      </c>
+      <c r="B749" t="s">
+        <v>7</v>
+      </c>
+      <c r="C749" t="s">
+        <v>8</v>
+      </c>
+      <c r="D749">
+        <v>125000</v>
+      </c>
+      <c r="E749" t="s">
+        <v>239</v>
+      </c>
+      <c r="F749">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="s">
+        <v>371</v>
+      </c>
+      <c r="B750" t="s">
+        <v>7</v>
+      </c>
+      <c r="C750" t="s">
+        <v>8</v>
+      </c>
+      <c r="D750">
+        <v>25000</v>
+      </c>
+      <c r="E750" t="s">
+        <v>372</v>
+      </c>
+      <c r="F750">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="s">
+        <v>371</v>
+      </c>
+      <c r="B751" t="s">
+        <v>7</v>
+      </c>
+      <c r="C751" t="s">
+        <v>8</v>
+      </c>
+      <c r="D751">
+        <v>125000</v>
+      </c>
+      <c r="E751" t="s">
+        <v>238</v>
+      </c>
+      <c r="F751">
         <v>2026</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>