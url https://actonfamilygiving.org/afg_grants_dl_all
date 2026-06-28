--- v0 (2025-10-06)
+++ v1 (2026-06-28)
@@ -9,2258 +9,1514 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Acton Family Giving Grants" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="736">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="488">
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Initiative</t>
   </si>
   <si>
     <t>Program Area</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Humane Society of the United States</t>
   </si>
   <si>
     <t>Empathy Building</t>
   </si>
   <si>
     <t>Animal Connection</t>
   </si>
   <si>
-    <t>Pets for Life, $250,000 per year for three years (payment one of three, total grant amount $750,000)</t>
-[...5 lines deleted...]
-    <t>Pets for Life, $250,000 per year for three years (payment three of three, total grant amount $750,000)</t>
+    <t>Pets for Life, $250,000 per year for three years (total grant amount $750,000)</t>
   </si>
   <si>
     <t>Pets for Life</t>
   </si>
   <si>
     <t>Disaster Relief Fund</t>
   </si>
   <si>
     <t>Silicon Valley Community Foundation</t>
   </si>
   <si>
     <t>Other Giving</t>
   </si>
   <si>
     <t>One Time Gifts</t>
   </si>
   <si>
     <t>Recoverable Grant Pilot</t>
   </si>
   <si>
-    <t xml:space="preserve">Elizabeth F. Gamble Garden </t>
+    <t>San Francisco SPCA</t>
+  </si>
+  <si>
+    <t>general support</t>
+  </si>
+  <si>
+    <t>capital campaign for community clinic</t>
+  </si>
+  <si>
+    <t>CuriOdyssey</t>
   </si>
   <si>
     <t>Family Giving</t>
   </si>
   <si>
-    <t>general support</t>
-[...29 lines deleted...]
-    <t>general support, $10,000 in 2020, $5,000 in 2021 (payment two of two, total grant amount $15,000)</t>
+    <t>general support, $10,000 in 2020, $5,000 in 2021 (total grant amount $15,000)</t>
   </si>
   <si>
     <t>Planned Parenthood Mar Monte</t>
   </si>
   <si>
     <t>Renovation of Mar Monte Community Clinic Health Center in San Jose, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Peninsula Family Service</t>
   </si>
   <si>
     <t>Midway Child Development Center Capital Campaign, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Monterey Bay Aquarium</t>
   </si>
   <si>
-    <t>Special Fund for the Aquarium, COVID-19 Rapid Response Funding</t>
-[...14 lines deleted...]
-    <t>general support, $200,000 per year for three years (payment three of three, total grant amount $600,000)</t>
+    <t>general support, $250,000 per year for three years (total grant amount $750,000)</t>
+  </si>
+  <si>
+    <t>general support, $200,000 per year for three years (total grant amount $600,000)</t>
   </si>
   <si>
     <t>Board Directed</t>
   </si>
   <si>
     <t>David Packard Award event</t>
   </si>
   <si>
     <t>general support, Tegan Acton MBA board gift</t>
   </si>
   <si>
     <t>2019-2024 Comprehensive Campaign</t>
   </si>
   <si>
     <t>capital campaign for the new Animal Care Center</t>
   </si>
   <si>
-    <t>The Trust for Hidden Villa</t>
+    <t>The Collaborative on the Science of Polarization and Misinformation</t>
+  </si>
+  <si>
+    <t>Areas of Exploration</t>
   </si>
   <si>
     <t>The Center for the Science of Moral Understanding</t>
   </si>
   <si>
-    <t>Areas of Exploration</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">World Wildlife Fund </t>
+    <t>World Wildlife Fund</t>
   </si>
   <si>
     <t>Fresh Water program</t>
   </si>
   <si>
-    <t>Protecting Ocean Pathways in the Mexican Pacific, $60,600 in 2018 and $84,000 in 2019 (payment one of two, total grant amount $144,600)</t>
-[...8 lines deleted...]
-    <t>Wolakota Rosebud Bison Project, $100,000 per year for two years (payment two of two, total grant amount $200,000)</t>
+    <t>Protecting Ocean Pathways in the Mexican Pacific, $60,600 in 2018 and $84,000 in 2019 (total grant amount $144,600)</t>
+  </si>
+  <si>
+    <t>Wolakota Rosebud Bison Project, $100,000 per year for two years (total grant amount $200,000)</t>
   </si>
   <si>
     <t>Creative Capital</t>
   </si>
   <si>
-    <t>UC Santa Barbara Foundation</t>
+    <t>UCSB Foundation</t>
   </si>
   <si>
     <t>Bradford Undergraduate Scholarship Fund</t>
   </si>
   <si>
-    <t>Redwood/Empire Food Bank</t>
-[...7 lines deleted...]
-  <si>
     <t>Sacred Heart Community Service</t>
   </si>
   <si>
     <t>capital campaign to purchase and renovate buildings, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>National Park Foundation</t>
   </si>
   <si>
-    <t>general support, $10,000 per year for two years (payment one of two, total grant amount $20,000)</t>
-[...2 lines deleted...]
-    <t>general support, $10,000 per year for two years (payment two of two, total grant amount $20,000)</t>
+    <t>general support, $10,000 per year for two years (total grant amount $20,000)</t>
   </si>
   <si>
     <t>East Bay Agency for Children</t>
   </si>
   <si>
     <t>EBAC Hub, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>School Health Clinics of Santa Clara County</t>
   </si>
   <si>
     <t>relocation expenses for the Gilroy clinic, in honor of Sunlight Giving</t>
   </si>
   <si>
-    <t>Palo Alto Art Center Foundation</t>
-[...4 lines deleted...]
-  <si>
     <t>826 National</t>
   </si>
   <si>
     <t>Stories</t>
   </si>
   <si>
-    <t>general support, $75,000 per year for two years (payment one of two, total grant amount $150,000)</t>
-[...11 lines deleted...]
-    <t>Friends Of The Palo Alto Childrens Theatre</t>
+    <t>general support, $75,000 per year for two years (total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 per year for three years (total grant amount $300,000)</t>
+  </si>
+  <si>
+    <t>Young Storytellers</t>
   </si>
   <si>
     <t>Children's Discovery Museum of San Jose</t>
   </si>
   <si>
-    <t xml:space="preserve">GlobalGirl Media </t>
-[...8 lines deleted...]
-    <t>ASHOKA</t>
+    <t>GlobalGirl Media</t>
+  </si>
+  <si>
+    <t>Mural Music and Arts Project</t>
+  </si>
+  <si>
+    <t>Ashoka</t>
   </si>
   <si>
     <t>Youth Speaks</t>
   </si>
   <si>
     <t>capital campaign to purchase building</t>
   </si>
   <si>
-    <t>general support, $125,000 per year for two years (payment one of two, total grant amount $250,000)</t>
-[...2 lines deleted...]
-    <t>general support, $125,000 per year for two years (payment two of two, total grant amount $250,000)</t>
+    <t>general support, $125,000 per year for two years (total grant amount $250,000)</t>
   </si>
   <si>
     <t>826 Valencia</t>
   </si>
   <si>
     <t>National Public Radio</t>
   </si>
   <si>
     <t>Embedded</t>
   </si>
   <si>
     <t>general Support</t>
   </si>
   <si>
-    <t>Project Night Night</t>
-[...1 lines deleted...]
-  <si>
     <t>Ruby's Place</t>
   </si>
   <si>
     <t>Tiny homes for the family shelter, in honor of Sunlight Giving</t>
   </si>
   <si>
-    <t>Wildmind</t>
-[...14 lines deleted...]
-    <t>general support, $45,000 in 2021 and $25,000 in 2022 (payment one of two, total grant amount $70,000)</t>
+    <t>Wildmind Science Learning</t>
+  </si>
+  <si>
+    <t>general support, $60,000 per year for three years (total grant amount $180,000)</t>
+  </si>
+  <si>
+    <t>general support, $45,000 in 2021 and $25,000 in 2022 (total grant amount $70,000)</t>
   </si>
   <si>
     <t>Community Partnership for Families of San Joaquin</t>
   </si>
   <si>
     <t>launch of new family resource center, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>National Center for Family Philanthropy</t>
   </si>
   <si>
     <t>Gratitude Giving</t>
   </si>
   <si>
-    <t xml:space="preserve">Regents of the University of California, Davis </t>
-[...4 lines deleted...]
-  <si>
     <t>UCSF Benioff Children’s Hospital Oakland</t>
   </si>
   <si>
     <t>Center of Excellence for Immigrant Child Health and Well-Being</t>
   </si>
   <si>
-    <t>Friends of the Palo Alto Junior Museum and Zoo</t>
-[...11 lines deleted...]
-    <t>general support, COVID-19 Rapid Response Funding</t>
+    <t>Blossom Birth &amp; Family</t>
+  </si>
+  <si>
+    <t>general support, $5,000 per year for two years (total grant amount $10,000)</t>
   </si>
   <si>
     <t>capital campaign/moving costs</t>
   </si>
   <si>
     <t>Public Policy Institute of California</t>
   </si>
   <si>
     <t>development of a health inclusive CA Poverty Measure and research on transitional kindergarten in CA, in honor of Sunlight Giving</t>
   </si>
   <si>
-    <t>Fidelity Charitable</t>
-[...34 lines deleted...]
-  <si>
     <t>Shanti Project</t>
   </si>
   <si>
     <t>Voice of Witness</t>
   </si>
   <si>
-    <t>capacity building</t>
-[...17 lines deleted...]
-    <t>general support, $150,000 per year for two years (payment two of two, total grant amount $300,000)</t>
+    <t>general support, $100,000 in 2021, $75,000 in 2022, and $75,000 in 2023 (total grant amount $250,000)</t>
+  </si>
+  <si>
+    <t>general support, $150,000 in 2019 and $100,000 in 2020 (total grant amount $250,000)</t>
+  </si>
+  <si>
+    <t>general support, $150,000 per year for two years (total grant amount $300,000)</t>
   </si>
   <si>
     <t>KQED</t>
   </si>
   <si>
     <t>The Leap and Truth Be Told</t>
   </si>
   <si>
     <t>The Leap</t>
   </si>
   <si>
     <t>Family Supportive Housing</t>
   </si>
   <si>
     <t>capital projects, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Success Centers</t>
   </si>
   <si>
     <t>Playwriting and Dance</t>
   </si>
   <si>
-    <t>Playwriting and TOTO, $20,000 per year for two years (payment one of two, total grant amount $40,000)</t>
-[...2 lines deleted...]
-    <t>Playwriting and TOTO, $20,000 per year for two years (payment two of two, total grant amount $40,000)</t>
+    <t>Playwriting and TOTO, $20,000 per year for two years (total grant amount $40,000)</t>
   </si>
   <si>
     <t>Veggielution</t>
   </si>
   <si>
     <t>the new Veggielution HQ, in honor of Sunlight Giving</t>
   </si>
   <si>
-    <t>Pets in Need</t>
-[...8 lines deleted...]
-    <t>general support, $20,000 in 2021, $15,000 in 2022, and $10,000 in 2023 (payment one of three, total grant amount $45,000)</t>
+    <t>Pets In Need</t>
+  </si>
+  <si>
+    <t>general support, $20,000 in 2021, $15,000 in 2022, and $10,000 in 2023 (total grant amount $45,000)</t>
   </si>
   <si>
     <t>Palo Alto shelter transition costs</t>
   </si>
   <si>
-    <t>Wikimedia Foundation</t>
-[...43 lines deleted...]
-  <si>
     <t>StoryCorps</t>
   </si>
   <si>
     <t>StoryCorps 20th Anniversary Capital Campaign</t>
   </si>
   <si>
-    <t>general support, $500,000 per year for two years (payment one of two, total grant amount $1,000,000)</t>
-[...11 lines deleted...]
-    <t>Friends of Palo Alto Library</t>
+    <t>general support, $500,000 per year for two years (total grant amount $1,000,000)</t>
+  </si>
+  <si>
+    <t>general support, $500,000 per year for three years (total grant amount $1,500,000)</t>
   </si>
   <si>
     <t>WildAid</t>
   </si>
   <si>
-    <t>general support, $100,000 per year for three years (payment one of three, total grant amount $300,000)</t>
-[...7 lines deleted...]
-  <si>
     <t>Pogo Park</t>
   </si>
   <si>
     <t>capital support for Harbour-8 Park, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Midpen Media Center</t>
   </si>
   <si>
     <t>Made Into America and Internment Camp Anniversary programming</t>
   </si>
   <si>
     <t>Monument Crisis Center</t>
   </si>
   <si>
     <t>capital campaign to purchase building, in honor of Sunlight Giving</t>
   </si>
   <si>
-    <t>Electronic Frontier Foundation</t>
-[...7 lines deleted...]
-  <si>
     <t>Environmental Working Group</t>
   </si>
   <si>
-    <t>Los Altos Community Foundation</t>
-[...10 lines deleted...]
-  <si>
     <t>Wildlife Conservation Network</t>
   </si>
   <si>
-    <t>programs of most need</t>
-[...11 lines deleted...]
-    <t>general support, $50,000 per year for two years (payment two of two, total grant amount $100,000)</t>
+    <t>general support, $50,000 per year for two years (total grant amount $100,000)</t>
   </si>
   <si>
     <t>Children's Fairyland</t>
   </si>
   <si>
-    <t>Humane Society Silicon Valley</t>
-[...2 lines deleted...]
-    <t>Mutual Rescue capacity support</t>
+    <t>Humane Society Silicon Valley</t>
   </si>
   <si>
     <t>Mutual Rescue</t>
   </si>
   <si>
+    <t>general support, $25,000 per year for two years (total grant amount $50,000)</t>
+  </si>
+  <si>
     <t>MARTHA'S KITCHEN</t>
   </si>
   <si>
     <t>the purchase of a new refrigerated box truck, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Loaves &amp; Fishes</t>
   </si>
   <si>
     <t>capital campaign, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Grantmakers for Effective Organizations</t>
   </si>
   <si>
-    <t>general support, $7,390 per year for two years (payment one of two, total grant amount $14,780)</t>
-[...2 lines deleted...]
-    <t>general support, $7,390 per year for two years (payment two of two, total grant amount $14,780)</t>
+    <t>general support, $7,390 per year for two years (total grant amount $14,780)</t>
   </si>
   <si>
     <t>Sunnyvale Community Services</t>
   </si>
   <si>
-    <t>Napa Valley Community Foundation</t>
-[...5 lines deleted...]
-    <t>Taking It to the Streets</t>
+    <t>Taking it to the Streets</t>
   </si>
   <si>
     <t>capacity building or general support</t>
   </si>
   <si>
-    <t>general support, $25,000 per year for three years (payment one of three, total grant amount $75,000)</t>
-[...14 lines deleted...]
-    <t>San Mateo County Parks Foundation</t>
+    <t>general support, $25,000 per year for three years (total grant amount $75,000)</t>
   </si>
   <si>
     <t>West Valley Community Services</t>
   </si>
   <si>
     <t>Court 13 Arts</t>
   </si>
   <si>
     <t>Lotus Bloom</t>
   </si>
   <si>
     <t>renovations to San Antonio Center, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Safe Passages</t>
   </si>
   <si>
     <t>Joyful Heart Foundation</t>
   </si>
   <si>
     <t>Good Fight Grants</t>
   </si>
   <si>
-    <t>Magical Bridge Foundation</t>
+    <t>Unamesa Association</t>
   </si>
   <si>
     <t>Magical Bridge Foundation for the Redwood City Magical Bridge Playground</t>
   </si>
   <si>
-    <t>The Community Foundation of San Luis Obispo</t>
-[...4 lines deleted...]
-  <si>
     <t>Muttville Senior Dog Rescue</t>
   </si>
   <si>
     <t>capital campaign</t>
   </si>
   <si>
-    <t>CCRMS capital campaign</t>
-[...19 lines deleted...]
-  <si>
     <t>Rube Goldberg</t>
   </si>
   <si>
     <t>RUBE GOLDBERG MACHINE CONTEST</t>
   </si>
   <si>
     <t>George L. Mee Memorial Hospital</t>
   </si>
   <si>
     <t>Mee Memorial King City pediatric clinic, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Foundation for Monterey County Free Libraries</t>
   </si>
   <si>
     <t>San Lucas Library Outdoor Space, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>HomeFirst</t>
   </si>
   <si>
     <t>kennels and supplies for companion animals</t>
   </si>
   <si>
     <t>Urban Tilth</t>
   </si>
   <si>
     <t>Catholic Charities of the Diocese of Fresno</t>
   </si>
   <si>
     <t>food storage unit, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Trybe</t>
   </si>
   <si>
     <t>YWCA Watsonville</t>
   </si>
   <si>
     <t>the child care center, in honor of Sunlight Giving</t>
   </si>
   <si>
-    <t>Community Foundation Sonoma County’s Resilience Fund</t>
-[...4 lines deleted...]
-  <si>
     <t>Innocence Project</t>
   </si>
   <si>
     <t>PBS Foundation</t>
   </si>
   <si>
-    <t>Wild Kratts programming, $200,000 per year for two years (payment one of two, total grant amount $400,000)</t>
-[...2 lines deleted...]
-    <t>Wild Kratts programming, $200,000 per year for two years (payment two of two, total grant amount $400,000)</t>
+    <t>Wild Kratts programming, $200,000 per year for two years (total grant amount $400,000)</t>
   </si>
   <si>
     <t>Carl the Collector programming and the New Voices, New Approaches initiative</t>
   </si>
   <si>
     <t>PBS Capital Campaign to fund PBS KIDS Content</t>
   </si>
   <si>
-    <t>Native Arts And Cultures Foundation</t>
+    <t>Native Arts and Cultures Foundation</t>
   </si>
   <si>
     <t>San Joaquin County Clinics</t>
   </si>
   <si>
     <t>Reopen the Manteca Health Center and add a dental clinic, in honor of Sunlight Giving</t>
   </si>
   <si>
-    <t>Santa Barbara Community Foundation</t>
-[...26 lines deleted...]
-    <t>Illuminate The Arts</t>
+    <t>Sundance Institute</t>
+  </si>
+  <si>
+    <t>general support, $750,000 in 2021, $500,000 in 2022, and $500,000 in 2023 (total grant amount $1,750,000)</t>
+  </si>
+  <si>
+    <t>general support, $750,000 per year for two years (total grant amount $1,500,000)</t>
+  </si>
+  <si>
+    <t>general support, $1,000,000 per year for two years (total grant amount $2,000,000)</t>
+  </si>
+  <si>
+    <t>Illuminate</t>
   </si>
   <si>
     <t>Monumental Reckoning</t>
   </si>
   <si>
-    <t>Freedom of the Press Foundation</t>
-[...7 lines deleted...]
-  <si>
     <t>1947 Partition Archive</t>
   </si>
   <si>
     <t>African Wildlife Foundation</t>
   </si>
   <si>
     <t>Detroit Narrative Agency</t>
   </si>
   <si>
-    <t>Detroit Narrative Agency, $50,000 per year for two years (payment one of two, total grant amount $100,000)</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Animal Friends Rescue Project </t>
+    <t>Detroit Narrative Agency, $50,000 per year for two years (total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Animal Friends Rescue Project</t>
   </si>
   <si>
     <t>Animal Welfare Institute</t>
   </si>
   <si>
+    <t>general support, $50,000 per year for three years (total grant amount $150,000)</t>
+  </si>
+  <si>
     <t>Best Friends Animal Society</t>
   </si>
   <si>
     <t>Big Life</t>
   </si>
   <si>
     <t>land subdivision mapping and conservation work</t>
   </si>
   <si>
     <t>Born Free USA</t>
   </si>
   <si>
-    <t>Capital Public Radio</t>
+    <t>CapRadio</t>
   </si>
   <si>
     <t>View From Here</t>
   </si>
   <si>
-    <t xml:space="preserve">City Lore </t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Center for Cultural Power </t>
+    <t>City Lore</t>
+  </si>
+  <si>
+    <t>general support, $85,000 per year for two years (total grant amount $170,000)</t>
+  </si>
+  <si>
+    <t>Contra Tiempo</t>
+  </si>
+  <si>
+    <t>general support, $60,000 per year for two years (total grant amount $120,000)</t>
+  </si>
+  <si>
+    <t>Center for Cultural Power</t>
   </si>
   <si>
     <t>growth campaign</t>
   </si>
   <si>
-    <t>CultureStrike, $75,000 per year for two years (payment one of two, total grant amount $150,000)</t>
-[...20 lines deleted...]
-    <t>general support, $100,000 in 2021 and $75,000 in 2022 (payment two of two, total grant amount $175,000)</t>
+    <t>CultureStrike, $75,000 per year for two years (total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 in 2020 and $125,000 in 2021 (total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>general support, $125,000 per year for three years (total grant amount $375,000)</t>
+  </si>
+  <si>
+    <t>Define American</t>
+  </si>
+  <si>
+    <t>general support, $100,000 per year for two years (total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 in 2021 and $75,000 in 2022 (total grant amount $175,000)</t>
   </si>
   <si>
     <t>Elizabeth Cady Stanton and Susan B. Anthony Statue Fund</t>
   </si>
   <si>
     <t>Monumental Women Campaign</t>
   </si>
   <si>
     <t>Equine Rescue Center &amp; Sanctuary</t>
   </si>
   <si>
     <t>FilmNorth</t>
   </si>
   <si>
     <t>FilmNorth capital campaign</t>
   </si>
   <si>
     <t>First Peoples Fund</t>
   </si>
   <si>
     <t>Education and Impact Project for We The Peoples Before</t>
   </si>
   <si>
     <t>Dances With Words</t>
   </si>
   <si>
-    <t>Friends of Menlo Park Library</t>
-[...1 lines deleted...]
-  <si>
     <t>Games For Change</t>
   </si>
   <si>
     <t>Ghetto Film School</t>
   </si>
   <si>
-    <t xml:space="preserve">Global Action Project </t>
-[...20 lines deleted...]
-    <t>general support, $50,000 in 2020 and $40,000 in 2021 (payment one of two, total grant amount $90,000)</t>
+    <t>Global Action Project</t>
+  </si>
+  <si>
+    <t>HEART</t>
+  </si>
+  <si>
+    <t>general support, $40,000 per year for three years (total grant amount $120,000)</t>
+  </si>
+  <si>
+    <t>general support, $50,000 in 2020 and $40,000 in 2021 (total grant amount $90,000)</t>
   </si>
   <si>
     <t>Hopalong Animal Rescue</t>
   </si>
   <si>
-    <t xml:space="preserve">Houses on the Moon </t>
-[...2 lines deleted...]
-    <t>a pivot to podcasting, COVID-19 Rapid Response Funding</t>
+    <t>Houses on the Moon</t>
   </si>
   <si>
     <t>gUN COUNTRY</t>
   </si>
   <si>
     <t>De Novo</t>
   </si>
   <si>
     <t>Humane Society International</t>
   </si>
   <si>
     <t>International Disaster Relief Fund</t>
   </si>
   <si>
-    <t>Humane Society of Napa County</t>
-[...1 lines deleted...]
-  <si>
     <t>International Storytelling Center</t>
   </si>
   <si>
-    <t>general support, $75,000 per year for three years (payment one of three, total grant amount $225,000)</t>
-[...5 lines deleted...]
-    <t>general support, $75,000 per year for three years (payment three of three, total grant amount $225,000)</t>
+    <t>general support, $75,000 per year for three years (total grant amount $225,000)</t>
   </si>
   <si>
     <t>The Lark</t>
   </si>
   <si>
     <t>Latino Public Broadcasting</t>
   </si>
   <si>
-    <t>Capacity support for a development hire</t>
-[...1 lines deleted...]
-  <si>
     <t>LPB Transformation Project</t>
   </si>
   <si>
     <t>Magnum Foundation</t>
   </si>
   <si>
-    <t>Marin Humane Society</t>
-[...1 lines deleted...]
-  <si>
     <t>National Geographic Society</t>
   </si>
   <si>
     <t>Big Cats and Pristine Seas programs</t>
   </si>
   <si>
     <t>Palo Alto Humane Society</t>
   </si>
   <si>
     <t>PEN America</t>
   </si>
   <si>
-    <t>Writers' Emergency Fund, COVID-19 Rapid Response Funding</t>
-[...1 lines deleted...]
-  <si>
     <t>capital campaign to bolster programmatic expansion and capacity</t>
   </si>
   <si>
-    <t>general support, $125,000 per year for three years (payment two of three, total grant amount $375,000)</t>
-[...4 lines deleted...]
-  <si>
     <t>Peninsula Humane Society &amp; SPCA</t>
   </si>
   <si>
-    <t xml:space="preserve">Petaluma Animal Services Foundation </t>
-[...1 lines deleted...]
-  <si>
     <t>Pets of the Homeless</t>
   </si>
   <si>
-    <t>general support, $10,000 per year for three years (payment one of three, total grant amount $30,000)</t>
-[...5 lines deleted...]
-    <t>general support, $10,000 per year for three years (payment three of three, total grant amount $30,000)</t>
+    <t>general support, $10,000 per year for three years (total grant amount $30,000)</t>
   </si>
   <si>
     <t>PIGS Animal Sanctuary</t>
   </si>
   <si>
     <t>RedRover</t>
   </si>
   <si>
-    <t>Santa Barbara Zoological Foundation</t>
-[...4 lines deleted...]
-  <si>
     <t>Silicon Valley Pet Project</t>
   </si>
   <si>
-    <t>Sonoma County Search &amp; Rescue</t>
-[...4 lines deleted...]
-  <si>
     <t>St. Francis Animal Protection Society</t>
   </si>
   <si>
     <t>StoryCenter</t>
   </si>
   <si>
     <t>The Moth</t>
   </si>
   <si>
-    <t>Pop Up Porch Pilot</t>
-[...1 lines deleted...]
-  <si>
     <t>Mobility from Poverty</t>
   </si>
   <si>
-    <t>general support, $150,000 per year for three years (payment one of three, total grant amount $450,000)</t>
-[...2 lines deleted...]
-    <t>general support, $150,000 per year for three years (payment two of three, total grant amount $450,000)</t>
+    <t>general support, $150,000 per year for three years (total grant amount $450,000)</t>
   </si>
   <si>
     <t>Teton Raptor Center</t>
   </si>
   <si>
     <t>The Jane Goodall Institute</t>
   </si>
   <si>
-    <t xml:space="preserve">The Telling Project </t>
+    <t>The Telling Project</t>
   </si>
   <si>
     <t>general support and support of Bay Area Expansion</t>
   </si>
   <si>
-    <t xml:space="preserve">Urban Bush Women </t>
-[...2 lines deleted...]
-    <t>Visionmaker Media</t>
+    <t>Urban Bush Women</t>
+  </si>
+  <si>
+    <t>Vision Maker Media</t>
   </si>
   <si>
     <t>We Care Animal Rescue</t>
   </si>
   <si>
     <t>Western Folklife Center</t>
   </si>
   <si>
     <t>Whale and Dolphin Conservation</t>
   </si>
   <si>
-    <t>general support, $30,000 per year for two years (payment one of two, total grant amount $60,000)</t>
-[...8 lines deleted...]
-    <t>general support, $30,000 in 2020 and $25,000 for 2021 (payment one of two, total grant amount $55,000)</t>
+    <t>general support, $30,000 per year for two years (total grant amount $60,000)</t>
+  </si>
+  <si>
+    <t>general support, $30,000 in 2020 and $25,000 for 2021 (total grant amount $55,000)</t>
   </si>
   <si>
     <t>World Animal Protection</t>
   </si>
   <si>
-    <t>Emergency Elephant Funding, COVID-19 Rapid Response Funding</t>
-[...8 lines deleted...]
-    <t>general support, $20,000 per year for two years (payment two of two, total grant amount $40,000)</t>
+    <t>Global Federation of Animal Sanctuaries</t>
+  </si>
+  <si>
+    <t>general support, $20,000 per year for two years (total grant amount $40,000)</t>
   </si>
   <si>
     <t>Center for Asian American Media</t>
   </si>
   <si>
     <t>Capital Campaign</t>
   </si>
   <si>
     <t>YMCA of the East Bay</t>
   </si>
   <si>
     <t>renovations to expand ECE program in Alameda County, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Magnify Community</t>
   </si>
   <si>
     <t>Magnify Community, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Snow Leopard Trust</t>
   </si>
   <si>
     <t>Sierra Health Foundation Center For Health Program Management</t>
   </si>
   <si>
     <t>San Joaquin Valley Health Fund Census Cluster Project, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>The Fund for Animals</t>
   </si>
   <si>
-    <t>United States Friends of the David Sheldrick Wildlife Trust</t>
-[...5 lines deleted...]
-    <t>general support, $50,000 in 2020 and $75,000 in 2021 (payment two of two, total grant amount $125,000)</t>
+    <t>The David Sheldrick Wildlife Trust</t>
+  </si>
+  <si>
+    <t>general support, $50,000 in 2020 and $75,000 in 2021 (total grant amount $125,000)</t>
   </si>
   <si>
     <t>Chimp Haven</t>
   </si>
   <si>
     <t>Habitat Expansion Campaign</t>
   </si>
   <si>
     <t>Expansion Campaign</t>
   </si>
   <si>
     <t>Black Public Media</t>
   </si>
   <si>
     <t>Pacific Islanders in Communications</t>
   </si>
   <si>
-    <t>Bail Project</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">National Bail Fund Network, Community Justice Exchange </t>
+    <t>The Bail Project</t>
   </si>
   <si>
     <t>National Bail Fund Network, Community Justice Exchange</t>
   </si>
   <si>
     <t>Save the Elephants</t>
   </si>
   <si>
-    <t>Save the Elephants, $50,000 per year for two years (payment one of two, total grant amount $100,000)</t>
-[...8 lines deleted...]
-    <t>Save the Elephants, $25,000 per year for two years (payment two of two, total grant amount $50,000)</t>
+    <t>Save the Elephants, $50,000 per year for two years (total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Save the Elephants, $25,000 per year for two years (total grant amount $50,000)</t>
   </si>
   <si>
     <t>Lion Recovery Fund</t>
   </si>
   <si>
     <t>Elephant Crisis Fund</t>
   </si>
   <si>
-    <t>general support, $200,000 per year for two years (payment one of two, total grant amount $400,000)</t>
-[...2 lines deleted...]
-    <t>general support, $200,000 per year for two years (payment two of two, total grant amount $400,000)</t>
+    <t>general support, $200,000 per year for two years (total grant amount $400,000)</t>
   </si>
   <si>
     <t>Rural Area Veterinary Services</t>
   </si>
   <si>
-    <t>San Carlos Outreach Project Equipment/Supplies</t>
-[...17 lines deleted...]
-    <t>RAVS, $25,000 per year for two years (payment two of two, total grant amount $50,000)</t>
+    <t>RAVS, $25,000 per year for two years (total grant amount $50,000)</t>
   </si>
   <si>
     <t>Greater Good Science Center</t>
   </si>
   <si>
-    <t>Greater Good Science Center, COVID-19 Rapid Response Funding</t>
-[...11 lines deleted...]
-    <t>Greater Good Science Center, $75,000 per year for three years (payment two of three, total grant amount $225,000)</t>
+    <t>Greater Good Science Center, $50,000 per year for two years (total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Greater Good Science Center, $75,000 per year for three years (total grant amount $225,000)</t>
   </si>
   <si>
     <t>Greater Good Science Center's empathy research</t>
   </si>
   <si>
     <t>Greater Good Science Center, capacity building</t>
   </si>
   <si>
-    <t>Planned Parenthood Minnesota, North Dakota, South Dakota</t>
-[...4 lines deleted...]
-  <si>
     <t>Marshall Project</t>
   </si>
   <si>
     <t>United We Dream Network</t>
   </si>
   <si>
     <t>Home Is Here Campaign</t>
   </si>
   <si>
     <t>The People's Supper Initiative</t>
   </si>
   <si>
     <t>Sisterhood of Salaam Shalom</t>
   </si>
   <si>
     <t>Speaking Down Barriers</t>
   </si>
   <si>
     <t>We Need Diverse Books</t>
   </si>
   <si>
-    <t>Educators Making a Difference</t>
-[...14 lines deleted...]
-    <t>general support, $45,000 per year for two years (payment two of two, total grant amount $90,000)</t>
+    <t>general support, $45,000 in 2022 and $50,000 in 2023 (total grant amount $95,000)</t>
+  </si>
+  <si>
+    <t>general support, $45,000 per year for two years (total grant amount $90,000)</t>
   </si>
   <si>
     <t>American Library Association</t>
   </si>
   <si>
-    <t>COVID-19 responsive regranting program for libraries</t>
-[...5 lines deleted...]
-    <t>general support, $150,000 in 2021 and $200,000 in 2022 (payment two of two, total grant amount $350,000)</t>
+    <t>general support, $150,000 in 2021 and $200,000 in 2022 (total grant amount $350,000)</t>
   </si>
   <si>
     <t>Great Stories Club (GSC)</t>
   </si>
   <si>
     <t>Unite Against Book Bans Campaign, hosted by Office for Intellectual Freedom General Donations</t>
   </si>
   <si>
     <t>Book Trust</t>
   </si>
   <si>
     <t>Equal Justice Initiative</t>
   </si>
   <si>
     <t>National Memorial and Legacy Museum</t>
   </si>
   <si>
     <t>Tenement Museum</t>
   </si>
   <si>
     <t>97 Orchard Street stabilization project / Joseph Moore exhibit expansion</t>
   </si>
   <si>
     <t>Anne Frank Center for Mutual Respect</t>
   </si>
   <si>
-    <t>Internet Archive</t>
-[...1 lines deleted...]
-  <si>
     <t>Lost Dog Rescue Foundation</t>
   </si>
   <si>
     <t>general support, in honor of volunteer, Sarah Barnett</t>
   </si>
   <si>
     <t>Resources Legacy Fund</t>
   </si>
   <si>
     <t>the portrait of Julie Packard at the National Portrait Gallery</t>
   </si>
   <si>
     <t>Living Room Conversations</t>
   </si>
   <si>
-    <t>Living Room Conversations, COVID-19 Rapid Response Funding</t>
-[...5 lines deleted...]
-    <t>Living Room Conversations, $25,000 per year for two years (payment two of two, total grant amount $50,000)</t>
+    <t>Living Room Conversations, $25,000 per year for two years (total grant amount $50,000)</t>
   </si>
   <si>
     <t>Dolly Parton's Imagination Library</t>
   </si>
   <si>
+    <t>Collaborative for Gender &amp; Reproductive Equity</t>
+  </si>
+  <si>
+    <t>CGRE</t>
+  </si>
+  <si>
+    <t>ROC United</t>
+  </si>
+  <si>
+    <t>Restore Oakland Center, in honor of Sunlight Giving</t>
+  </si>
+  <si>
+    <t>Facing History</t>
+  </si>
+  <si>
+    <t>Kids in Need of Defense</t>
+  </si>
+  <si>
+    <t>ITVS</t>
+  </si>
+  <si>
+    <t>The Identity Project</t>
+  </si>
+  <si>
+    <t>National Civil Rights Museum</t>
+  </si>
+  <si>
+    <t>Illinois Holocaust Museum &amp; Education Center</t>
+  </si>
+  <si>
+    <t>Ping Chong + Company</t>
+  </si>
+  <si>
+    <t>Utah Film Center</t>
+  </si>
+  <si>
+    <t>Fred Rogers Productions</t>
+  </si>
+  <si>
+    <t>Alma's Way</t>
+  </si>
+  <si>
+    <t>Alma's Way, $200,000 per year for two years (total grant amount $400,000)</t>
+  </si>
+  <si>
+    <t>Maiden Voyage Productions</t>
+  </si>
+  <si>
+    <t>Smithsonian Institute</t>
+  </si>
+  <si>
+    <t>The Center for Restorative History</t>
+  </si>
+  <si>
+    <t>The Latino Gallery</t>
+  </si>
+  <si>
+    <t>Traveling Exhibition, The Bias Inside Us</t>
+  </si>
+  <si>
+    <t>National Museum of the American Indian</t>
+  </si>
+  <si>
+    <t>National Museum of African American History &amp; Culture</t>
+  </si>
+  <si>
+    <t>GHOSTAL WATERS: A Digital Storytelling and Mapping Project</t>
+  </si>
+  <si>
+    <t>American Women's History Museum</t>
+  </si>
+  <si>
+    <t>American Women's History Initiative</t>
+  </si>
+  <si>
+    <t>Double Shift Podcast</t>
+  </si>
+  <si>
+    <t>Double Shift Productions</t>
+  </si>
+  <si>
+    <t>AMENDED: Double Shift Productions, $25,000 per year for two years (total grant amount $50,000)</t>
+  </si>
+  <si>
+    <t>American Documentary</t>
+  </si>
+  <si>
+    <t>Tiburcio Vasquez Health Center</t>
+  </si>
+  <si>
+    <t>Tiburcio Vasquez Health Center’s Union City Clinic Renovation Project, in honor of Sunlight Giving</t>
+  </si>
+  <si>
+    <t>Open Technology Fund</t>
+  </si>
+  <si>
+    <t>Chicken &amp; Egg Pictures</t>
+  </si>
+  <si>
+    <t>Multitude Films</t>
+  </si>
+  <si>
+    <t>SFFILM</t>
+  </si>
+  <si>
+    <t>Ameelio</t>
+  </si>
+  <si>
+    <t>New Pluralists</t>
+  </si>
+  <si>
+    <t>New Pluralists, $1,000,000 per year for two years (total grant amount $2,000,000)</t>
+  </si>
+  <si>
+    <t>DonorsChoose</t>
+  </si>
+  <si>
+    <t>Life Essentials Initiative</t>
+  </si>
+  <si>
+    <t>Best Day Ever Campaign</t>
+  </si>
+  <si>
+    <t>The More Up Campus</t>
+  </si>
+  <si>
+    <t>More Up Campus</t>
+  </si>
+  <si>
+    <t>Farm Sanctuary</t>
+  </si>
+  <si>
+    <t>Narrative 4</t>
+  </si>
+  <si>
+    <t>Mongabay</t>
+  </si>
+  <si>
+    <t>Mongabay Kids</t>
+  </si>
+  <si>
+    <t>Mongabay Kids build-out</t>
+  </si>
+  <si>
+    <t>Inevitable Foundation</t>
+  </si>
+  <si>
+    <t>general support, $35,000 in 2022 and $50,000 in 2023 (total grant amount $85,000)</t>
+  </si>
+  <si>
+    <t>Stanford Social Neuroscience Laboratory</t>
+  </si>
+  <si>
+    <t>Stanford Social Neuroscience Lab</t>
+  </si>
+  <si>
+    <t>Stanford Social Neuroscience Lab, $50,000 per year for two years (total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Institute for Human-Animal Connection</t>
+  </si>
+  <si>
+    <t>Institute for Human-Animal Connection, $50,000 per year for two years (total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Economic Hardship Project</t>
+  </si>
+  <si>
+    <t>History UnErased</t>
+  </si>
+  <si>
+    <t>The War Horse</t>
+  </si>
+  <si>
+    <t>Rural Strategies, Daily Yonder, Rural Assembly</t>
+  </si>
+  <si>
+    <t>The Facing Project</t>
+  </si>
+  <si>
+    <t>The GRO Fund</t>
+  </si>
+  <si>
+    <t>In Her Hands campaign hosted by The GRO Fund</t>
+  </si>
+  <si>
+    <t>Watsonville Community Hospital Foundation</t>
+  </si>
+  <si>
+    <t>the campaign for Watsonville Community Hospital, in honor of Sunlight Giving</t>
+  </si>
+  <si>
+    <t>San Francisco Foundation</t>
+  </si>
+  <si>
+    <t>NCFP San Francisco Grassroots Fund</t>
+  </si>
+  <si>
+    <t>Casa Circulo Cultural</t>
+  </si>
+  <si>
+    <t>Center for Creativity feasibility study</t>
+  </si>
+  <si>
+    <t>BLOOM: The Black Baby Equity Clinic</t>
+  </si>
+  <si>
+    <t>National Archives Foundation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Innovative Genomics Institute </t>
+  </si>
+  <si>
+    <t>The Clean Slate Initiative</t>
+  </si>
+  <si>
+    <t>general support (total grant amount $3,000,000)</t>
+  </si>
+  <si>
+    <t>Global Fishing Watch</t>
+  </si>
+  <si>
+    <t>general support (total grant amount $2,000,000)</t>
+  </si>
+  <si>
+    <t>Upstream USA</t>
+  </si>
+  <si>
+    <t>general support (total grant amount $5,000,000)</t>
+  </si>
+  <si>
+    <t>Think of Us</t>
+  </si>
+  <si>
+    <t>Liberty Hill Foundation</t>
+  </si>
+  <si>
+    <t>Plumeria Fund for MSBWR</t>
+  </si>
+  <si>
+    <t>First 5 San Benito</t>
+  </si>
+  <si>
+    <t>the campaign to build a commercial kitchen and cold storage</t>
+  </si>
+  <si>
+    <t>Hazel Hawkins Memorial Hospital</t>
+  </si>
+  <si>
+    <t>the campaign for San Benito Health Care District/Hazel Hawkins Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Youth Alliance</t>
+  </si>
+  <si>
+    <t>purchase a new building in Gilroy</t>
+  </si>
+  <si>
+    <t>Mutual Rescue, $25,000 per year for two years (total grant amount $50,000)</t>
+  </si>
+  <si>
+    <t>Arctic Youth Ambassador Program, $100,000 per year for two years (total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>Native American Health Center</t>
+  </si>
+  <si>
+    <t>new dental and medical care center</t>
+  </si>
+  <si>
+    <t>Big Sur Land Trust</t>
+  </si>
+  <si>
+    <t>capital campaign for new park and playground at Carr Lake in Salinas</t>
+  </si>
+  <si>
     <t>Collaborative for Gender + Reproductive Equity</t>
   </si>
   <si>
-    <t>Collaborative for Gender &amp; Reproductive Equity</t>
-[...500 lines deleted...]
-    <t>general support, $50,000 per year for two years (payment three of three, total grant amount $100,000)</t>
+    <t>Mongabay Kids, $50,000 per year for two years (total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the Emmett Till and Mamie Till-Mobley National Monument </t>
   </si>
   <si>
     <t>UC Santa Barbara</t>
   </si>
   <si>
     <t>Office of Financial Aid and Scholarships for One-time Current Use Scholarship for UC Santa Barbara</t>
   </si>
   <si>
-    <t>Office of Enrollment Services to support UC Santa Barbara's LIFTED program</t>
-[...8 lines deleted...]
-    <t>Let's Encrypt programs, $300,000 per year for three years (payment one of two, total grant amount $900,000)</t>
+    <t xml:space="preserve">Office of Enrollment Services to support UC Santa Barbara's LIFTED program </t>
   </si>
   <si>
     <t>9to5, National Association of Working Women</t>
   </si>
   <si>
-    <t>general support, $5,000 per year for three years (payment one of two, total grant amount $15,000)</t>
-[...8 lines deleted...]
-    <t>CaL Initiative</t>
+    <t>Moxi</t>
   </si>
   <si>
     <t>The Intercept Brasil</t>
   </si>
   <si>
-    <t>the Daniel Ellsberg Chair on Government Secrecy</t>
-[...1 lines deleted...]
-  <si>
     <t>Roots Community Health Center</t>
   </si>
   <si>
     <t>Rise East Initiative, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Tri-Valley Haven</t>
   </si>
   <si>
     <t>shelter rebuild, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Axis Community Health</t>
   </si>
   <si>
     <t>new community health center, in honor of Sunlight Giving</t>
   </si>
   <si>
-    <t>sloth procurement and care</t>
-[...31 lines deleted...]
-  <si>
     <t>Tulsa Film Collective Fund</t>
   </si>
   <si>
     <t>Reservation Dogs podcast</t>
   </si>
   <si>
     <t>Love Initiative RFP (focus on BIPOC/younger audiences and digital creators)</t>
   </si>
   <si>
     <t>POV digital campaign</t>
   </si>
   <si>
     <t>podcast pilot with Lemonada Media</t>
   </si>
   <si>
-    <t>Arctic Youth Ambassador Program, $100,000 per year for two years (payment two of two, total grant amount $200,000)</t>
-[...50 lines deleted...]
-    <t>general support, $400,000 per year for five years (payment two of five, total grant amount $2,000,000)</t>
+    <t>The Center for the Science of Moral Understanding, $50,000 per year for two years. (total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roots of Comedy </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rightfully Hers Fund</t>
+  </si>
+  <si>
+    <t>Capital Campaign for the Legacy Building</t>
+  </si>
+  <si>
+    <t>Abundant Futures Fund</t>
+  </si>
+  <si>
+    <t>Abundant Futures Fund and the immigration field capacity</t>
   </si>
   <si>
     <t>Rightfully Hers Fund</t>
   </si>
   <si>
-    <t>Let's Encrypt programs, $300,000 per year for three years (payment two of three, total grant amount $900,000)</t>
-[...25 lines deleted...]
-  <si>
     <t>the Chimp Habitat Expansion</t>
   </si>
   <si>
     <t>organizational capacity building</t>
   </si>
   <si>
-    <t>The Tony Blair Foundation</t>
-[...1 lines deleted...]
-  <si>
     <t>loan paydown</t>
   </si>
   <si>
     <t>Watsonville Nature Center</t>
   </si>
   <si>
     <t>Nancy Lockwood Fund held at Watsonville Nature Center</t>
   </si>
   <si>
     <t>Bridge Alliance</t>
   </si>
   <si>
     <t>Interfaith America</t>
   </si>
   <si>
     <t>Team Up</t>
   </si>
   <si>
     <t>Trust for Public Land</t>
   </si>
   <si>
     <t>New America Foundation</t>
   </si>
   <si>
     <t>Us@250 Initiative</t>
   </si>
   <si>
     <t>Othering &amp; Belonging Institute</t>
   </si>
   <si>
     <t>Welcoming America</t>
   </si>
   <si>
     <t>Citizen University</t>
   </si>
   <si>
     <t>More in Common</t>
   </si>
   <si>
     <t>Catholic Charities Diocese of Monterey</t>
   </si>
   <si>
-    <t>renovations for the Seaside office</t>
+    <t xml:space="preserve">renovations for the Seaside office </t>
   </si>
   <si>
     <t>Dientes Community Dental Care</t>
   </si>
   <si>
     <t>capital campaign for remodel of clinic at 1830 Commercial Way</t>
   </si>
   <si>
     <t>Coastside Hope</t>
   </si>
   <si>
     <t>capital campaign for new building</t>
   </si>
   <si>
     <t>County Park Friends</t>
   </si>
   <si>
     <t>Treasure Cove at Jade Street Park</t>
   </si>
   <si>
-    <t>inclusive storytelling program, $100,000 per year for two years (payment one of two, total grant amount $200,000)</t>
+    <t>History and Culture Program, $100,000 per year for two years (total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>general support, $75,000 per year for three years  (total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>general support, $1,000 per year for two years (total grant amount $2,000)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mothers Against Police Brutality </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Knight First Amendment Institute </t>
+  </si>
+  <si>
+    <t>Knight First Amendment Institute</t>
+  </si>
+  <si>
+    <t>Collaborative on the Science of Polarization and Misinformation (C-SPAM) Support Fund (Grant number 318537)</t>
+  </si>
+  <si>
+    <t>Trust for Civic Life</t>
+  </si>
+  <si>
+    <t>Trust for Civic Life, $175,000 per year for three years (total grant amount $525,000)</t>
+  </si>
+  <si>
+    <t>One Small Step</t>
+  </si>
+  <si>
+    <t>Warm Cookies of the Revolution</t>
+  </si>
+  <si>
+    <t>Solutions Journalism Network</t>
+  </si>
+  <si>
+    <t>Woodland Park Zoo</t>
+  </si>
+  <si>
+    <t>Advancing Empathy Initiative, $100,000 per year for two years (total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>USC Annenberg Norman Lear Center Media Impact Project</t>
+  </si>
+  <si>
+    <t>the USC Annenberg Norman Lear Center Media Impact Project</t>
+  </si>
+  <si>
+    <t>Red, Wine, and Blue Education Fund</t>
+  </si>
+  <si>
+    <t>Chamberlain Network</t>
+  </si>
+  <si>
+    <t>Partnership for Public Service</t>
+  </si>
+  <si>
+    <t>Future Caucus</t>
+  </si>
+  <si>
+    <t>Addition</t>
+  </si>
+  <si>
+    <t>Work for America</t>
+  </si>
+  <si>
+    <t>Health Initiative</t>
+  </si>
+  <si>
+    <t>Tiko</t>
+  </si>
+  <si>
+    <t>American Journalism Project</t>
+  </si>
+  <si>
+    <t>250th RFP program</t>
+  </si>
+  <si>
+    <t>WGBH</t>
+  </si>
+  <si>
+    <t>GBH Kids</t>
+  </si>
+  <si>
+    <t>IPAS Network</t>
+  </si>
+  <si>
+    <t>general support, $714,290 in 2026, and $714,285 in 2027-2032 (total grant amount $5,000,000)</t>
+  </si>
+  <si>
+    <t>History and Culture program, $100,000 per year for two years (total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>the Dr. Kurt Gray Support Fund, $50,000 per year for two years (fund number: 318927) (total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>The Ocean Cleanup</t>
+  </si>
+  <si>
+    <t>general support, $400,000 per year for five years (total grant amount $2,000,000)</t>
+  </si>
+  <si>
+    <t>Radiotopia</t>
+  </si>
+  <si>
+    <t>Anne Frank House</t>
+  </si>
+  <si>
+    <t>Anne Frank The Exhibition, hosted by Anne Frank House</t>
+  </si>
+  <si>
+    <t>Imagination Library, $125,000 per year for two years (total grant amount $250,000)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2275,51 +1531,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F1212"/>
+  <dimension ref="A1:F977"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="47" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -2339,24204 +1595,19460 @@
       </c>
       <c r="D2">
         <v>250000</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
         <v>2017</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>250000</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4">
         <v>250000</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F4">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5">
         <v>250000</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F5">
         <v>2020</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6">
         <v>250000</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F6">
         <v>2016</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7">
         <v>50000</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F7">
         <v>2017</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D8">
         <v>1000000</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F8">
         <v>2020</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D9">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F9">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D10">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F10">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B11" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D11">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F11">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12">
+        <v>200000</v>
+      </c>
+      <c r="E12" t="s">
         <v>18</v>
       </c>
-      <c r="B12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F12">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D13">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F13">
         <v>2020</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14">
         <v>5000</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F15">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D16">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F16">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C17" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D17">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F17">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B18" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C18" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D18">
-        <v>100000</v>
+        <v>5000</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F18">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19">
+        <v>150000</v>
+      </c>
+      <c r="E19" t="s">
         <v>23</v>
       </c>
-      <c r="B19" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F19">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20">
+        <v>150000</v>
+      </c>
+      <c r="E20" t="s">
         <v>25</v>
       </c>
-      <c r="B20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F20">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B21" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C21" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D21">
-        <v>10000</v>
+        <v>250000</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F21">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B22" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C22" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D22">
-        <v>5000</v>
+        <v>250000</v>
       </c>
       <c r="E22" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F22">
         <v>2021</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B23" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C23" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D23">
-        <v>10000</v>
+        <v>200000</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F23">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24">
+        <v>200000</v>
+      </c>
+      <c r="E24" t="s">
         <v>28</v>
       </c>
-      <c r="B24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F24">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25">
+        <v>200000</v>
+      </c>
+      <c r="E25" t="s">
         <v>28</v>
       </c>
-      <c r="B25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F25">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26">
+        <v>200000</v>
+      </c>
+      <c r="E26" t="s">
         <v>28</v>
       </c>
-      <c r="B26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F26">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C27" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="D27">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E27" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="F27">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B28" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="D28">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E28" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F28">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B29" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C29" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D29">
-        <v>1000000</v>
+        <v>100000</v>
       </c>
       <c r="E29" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="F29">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B30" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C30" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D30">
-        <v>2000000</v>
+        <v>100000</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F30">
         <v>2021</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B31" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C31" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D31">
-        <v>1507000</v>
+        <v>100000</v>
       </c>
       <c r="E31" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F31">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B32" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C32" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D32">
-        <v>250000</v>
+        <v>1000000</v>
       </c>
       <c r="E32" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="F32">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B33" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C33" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D33">
-        <v>250000</v>
+        <v>2000000</v>
       </c>
       <c r="E33" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F33">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" t="s">
         <v>35</v>
       </c>
-      <c r="B34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="F34">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35">
-        <v>200000</v>
+        <v>25000</v>
       </c>
       <c r="E35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F35">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
       <c r="D36">
-        <v>200000</v>
+        <v>60600</v>
       </c>
       <c r="E36" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F36">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="D37">
-        <v>200000</v>
+        <v>84000</v>
       </c>
       <c r="E37" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F37">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D38">
         <v>100000</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F38">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D39">
         <v>100000</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F39">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" t="s">
         <v>35</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F40">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B41" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C41" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="D41">
-        <v>100000</v>
+        <v>450000</v>
       </c>
       <c r="E41" t="s">
         <v>43</v>
       </c>
       <c r="F41">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B42" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C42" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="D42">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F42">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B43" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C43" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D43">
-        <v>1000000</v>
+        <v>10000</v>
       </c>
       <c r="E43" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F43">
         <v>2019</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B44" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C44" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D44">
-        <v>2000000</v>
+        <v>10000</v>
       </c>
       <c r="E44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F44">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45">
+        <v>10000</v>
+      </c>
+      <c r="E45" t="s">
         <v>47</v>
       </c>
-      <c r="B45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F45">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>20</v>
+      </c>
+      <c r="D46">
+        <v>10000</v>
+      </c>
+      <c r="E46" t="s">
         <v>47</v>
       </c>
-      <c r="B46" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F46">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C47" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D47">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E47" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F47">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B48" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C48" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D48">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E48" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F48">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B49" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C49" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D49">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E49" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="F49">
         <v>2021</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B50" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C50" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D50">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E50" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="F50">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D51">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E51" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F51">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B52" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C52" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D52">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E52" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F52">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>7</v>
       </c>
       <c r="C53" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D53">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E53" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F53">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>52</v>
       </c>
       <c r="B54" t="s">
         <v>7</v>
       </c>
       <c r="C54" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D54">
-        <v>60600</v>
+        <v>100000</v>
       </c>
       <c r="E54" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F54">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B55" t="s">
         <v>7</v>
       </c>
       <c r="C55" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D55">
-        <v>84000</v>
+        <v>25000</v>
       </c>
       <c r="E55" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="F55">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B56" t="s">
         <v>7</v>
       </c>
       <c r="C56" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D56">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E56" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="F56">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>7</v>
       </c>
       <c r="C57" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D57">
-        <v>100000</v>
+        <v>12500</v>
       </c>
       <c r="E57" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="F57">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C58" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D58">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E58" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F58">
         <v>2019</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B59" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C59" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D59">
-        <v>450000</v>
+        <v>10000</v>
       </c>
       <c r="E59" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="F59">
         <v>2020</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B60" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C60" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D60">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="E60" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="F60">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B61" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D61">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E61" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="F61">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B62" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C62" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D62">
-        <v>500000</v>
+        <v>10000</v>
       </c>
       <c r="E62" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="F62">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B63" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C63" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D63">
         <v>10000</v>
       </c>
       <c r="E63" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="F63">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B64" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C64" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D64">
         <v>10000</v>
       </c>
       <c r="E64" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="F64">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B65" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C65" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D65">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E65" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="F65">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B66" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C66" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D66">
         <v>10000</v>
       </c>
       <c r="E66" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="F66">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B67" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C67" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D67">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E67" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="F67">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B68" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C68" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D68">
         <v>100000</v>
       </c>
       <c r="E68" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="F68">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="B69" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C69" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D69">
-        <v>50000</v>
+        <v>125000</v>
       </c>
       <c r="E69" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="F69">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="B70" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C70" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D70">
-        <v>5000</v>
+        <v>125000</v>
       </c>
       <c r="E70" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="F70">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="B71" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C71" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D71">
-        <v>5000</v>
+        <v>125000</v>
       </c>
       <c r="E71" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="F71">
         <v>2020</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="B72" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C72" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D72">
-        <v>5000</v>
+        <v>125000</v>
       </c>
       <c r="E72" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="F72">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="B73" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C73" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D73">
-        <v>5000</v>
+        <v>125000</v>
       </c>
       <c r="E73" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="F73">
         <v>2022</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B74" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C74" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D74">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E74" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F74">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B75" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C75" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D75">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E75" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F75">
         <v>2017</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B76" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C76" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D76">
-        <v>2000</v>
+        <v>25000</v>
       </c>
       <c r="E76" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="F76">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="B77" t="s">
         <v>7</v>
       </c>
       <c r="C77" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D77">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E77" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="F77">
         <v>2018</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="B78" t="s">
         <v>7</v>
       </c>
       <c r="C78" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D78">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E78" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="F78">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="B79" t="s">
         <v>7</v>
       </c>
       <c r="C79" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D79">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E79" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="F79">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="B80" t="s">
         <v>7</v>
       </c>
       <c r="C80" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D80">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E80" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="F80">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="B81" t="s">
         <v>7</v>
       </c>
       <c r="C81" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D81">
         <v>100000</v>
       </c>
       <c r="E81" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="F81">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="B82" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C82" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D82">
-        <v>25000</v>
+        <v>150000</v>
       </c>
       <c r="E82" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="F82">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="B83" t="s">
         <v>7</v>
       </c>
       <c r="C83" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D83">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E83" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F83">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="B84" t="s">
         <v>7</v>
       </c>
       <c r="C84" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D84">
-        <v>12500</v>
+        <v>60000</v>
       </c>
       <c r="E84" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F84">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="B85" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C85" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D85">
-        <v>5000</v>
+        <v>60000</v>
       </c>
       <c r="E85" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="F85">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="B86" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C86" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D86">
-        <v>5000</v>
+        <v>60000</v>
       </c>
       <c r="E86" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="F86">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="B87" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C87" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D87">
-        <v>5000</v>
+        <v>60000</v>
       </c>
       <c r="E87" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F87">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="B88" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C88" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D88">
-        <v>5000</v>
+        <v>25000</v>
       </c>
       <c r="E88" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="F88">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="B89" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C89" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D89">
-        <v>5000</v>
+        <v>45000</v>
       </c>
       <c r="E89" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="F89">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="B90" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C90" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D90">
-        <v>5000</v>
+        <v>150000</v>
       </c>
       <c r="E90" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="F90">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B91" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C91" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="D91">
-        <v>2000</v>
+        <v>10000</v>
       </c>
       <c r="E91" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F91">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B92" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C92" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="D92">
         <v>10000</v>
       </c>
       <c r="E92" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F92">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B93" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C93" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="D93">
         <v>10000</v>
       </c>
       <c r="E93" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F93">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C94" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D94">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E94" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="F94">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B95" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C95" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D95">
         <v>5000</v>
       </c>
       <c r="E95" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F95">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B96" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C96" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D96">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E96" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F96">
         <v>2018</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B97" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C97" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D97">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E97" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F97">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B98" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C98" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D98">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E98" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="F98">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B99" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C99" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D99">
         <v>5000</v>
       </c>
       <c r="E99" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="F99">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B100" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C100" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D100">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E100" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="F100">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B101" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C101" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D101">
-        <v>5000</v>
+        <v>150000</v>
       </c>
       <c r="E101" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="F101">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>84</v>
       </c>
       <c r="B102" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C102" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D102">
-        <v>5000</v>
+        <v>35000</v>
       </c>
       <c r="E102" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F102">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>84</v>
       </c>
       <c r="B103" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C103" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D103">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="E103" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F103">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B104" t="s">
         <v>7</v>
       </c>
       <c r="C104" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D104">
-        <v>25000</v>
+        <v>20000</v>
       </c>
       <c r="E104" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F104">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B105" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C105" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D105">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E105" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F105">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B106" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C106" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D106">
-        <v>100000</v>
+        <v>5000</v>
       </c>
       <c r="E106" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="F106">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B107" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C107" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D107">
-        <v>100000</v>
+        <v>5000</v>
       </c>
       <c r="E107" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="F107">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B108" t="s">
         <v>7</v>
       </c>
       <c r="C108" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D108">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E108" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F108">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B109" t="s">
         <v>7</v>
       </c>
       <c r="C109" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D109">
-        <v>125000</v>
+        <v>75000</v>
       </c>
       <c r="E109" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="F109">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>85</v>
+      </c>
+      <c r="B110" t="s">
+        <v>7</v>
+      </c>
+      <c r="C110" t="s">
+        <v>53</v>
+      </c>
+      <c r="D110">
+        <v>100000</v>
+      </c>
+      <c r="E110" t="s">
         <v>87</v>
       </c>
-      <c r="B110" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F110">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>85</v>
+      </c>
+      <c r="B111" t="s">
+        <v>7</v>
+      </c>
+      <c r="C111" t="s">
+        <v>53</v>
+      </c>
+      <c r="D111">
+        <v>150000</v>
+      </c>
+      <c r="E111" t="s">
         <v>87</v>
       </c>
-      <c r="B111" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F111">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B112" t="s">
         <v>7</v>
       </c>
       <c r="C112" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D112">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E112" t="s">
-        <v>89</v>
+        <v>17</v>
       </c>
       <c r="F112">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B113" t="s">
         <v>7</v>
       </c>
       <c r="C113" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D113">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E113" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F113">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B114" t="s">
         <v>7</v>
       </c>
       <c r="C114" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D114">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E114" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F114">
         <v>2017</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B115" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C115" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D115">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E115" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F115">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B116" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C116" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D116">
-        <v>200000</v>
+        <v>10000</v>
       </c>
       <c r="E116" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="F116">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B117" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C117" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D117">
-        <v>200000</v>
+        <v>10000</v>
       </c>
       <c r="E117" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="F117">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B118" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C118" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D118">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E118" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="F118">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B119" t="s">
         <v>7</v>
       </c>
       <c r="C119" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D119">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E119" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="F119">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B120" t="s">
         <v>7</v>
       </c>
       <c r="C120" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D120">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E120" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F120">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B121" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C121" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D121">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E121" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F121">
         <v>2017</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B122" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C122" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D122">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E122" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="F122">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B123" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C123" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D123">
-        <v>5000</v>
+        <v>87500</v>
       </c>
       <c r="E123" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F123">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B124" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C124" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D124">
-        <v>5000</v>
+        <v>155000</v>
       </c>
       <c r="E124" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F124">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>94</v>
+      </c>
+      <c r="B125" t="s">
+        <v>7</v>
+      </c>
+      <c r="C125" t="s">
+        <v>53</v>
+      </c>
+      <c r="D125">
+        <v>20000</v>
+      </c>
+      <c r="E125" t="s">
         <v>95</v>
       </c>
-      <c r="B125" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F125">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B126" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C126" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D126">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="E126" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="F126">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B127" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C127" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D127">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="E127" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="F127">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B128" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C128" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D128">
-        <v>150000</v>
+        <v>30000</v>
       </c>
       <c r="E128" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F128">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B129" t="s">
         <v>7</v>
       </c>
       <c r="C129" t="s">
         <v>8</v>
       </c>
       <c r="D129">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E129" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F129">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B130" t="s">
         <v>7</v>
       </c>
       <c r="C130" t="s">
         <v>8</v>
       </c>
       <c r="D130">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E130" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="F130">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B131" t="s">
         <v>7</v>
       </c>
       <c r="C131" t="s">
         <v>8</v>
       </c>
       <c r="D131">
-        <v>60000</v>
+        <v>75000</v>
       </c>
       <c r="E131" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="F131">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B132" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C132" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D132">
-        <v>60000</v>
+        <v>15000</v>
       </c>
       <c r="E132" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F132">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B133" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C133" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D133">
-        <v>60000</v>
+        <v>20000</v>
       </c>
       <c r="E133" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F133">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B134" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C134" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D134">
         <v>25000</v>
       </c>
       <c r="E134" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="F134">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B135" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C135" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D135">
-        <v>45000</v>
+        <v>25000</v>
       </c>
       <c r="E135" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="F135">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B136" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C136" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D136">
-        <v>150000</v>
+        <v>25000</v>
       </c>
       <c r="E136" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="F136">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B137" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C137" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D137">
-        <v>10000</v>
+        <v>1000000</v>
       </c>
       <c r="E137" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F137">
         <v>2020</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B138" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C138" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D138">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="E138" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="F138">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B139" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C139" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="D139">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="E139" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="F139">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B140" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C140" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D140">
-        <v>5000</v>
+        <v>500000</v>
       </c>
       <c r="E140" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="F140">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="B141" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C141" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D141">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E141" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F141">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="B142" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C142" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D142">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="E142" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="F142">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="B143" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C143" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D143">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="E143" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F143">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="B144" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C144" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D144">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="E144" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="F144">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="B145" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C145" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D145">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="E145" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="F145">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B146" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C146" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D146">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E146" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F146">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B147" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C147" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D147">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E147" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="F147">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B148" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C148" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D148">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E148" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F148">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B149" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C149" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D149">
-        <v>1000000</v>
+        <v>100000</v>
       </c>
       <c r="E149" t="s">
-        <v>113</v>
+        <v>55</v>
       </c>
       <c r="F149">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B150" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C150" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D150">
         <v>100000</v>
       </c>
       <c r="E150" t="s">
-        <v>114</v>
+        <v>55</v>
       </c>
       <c r="F150">
         <v>2021</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="B151" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C151" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D151">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E151" t="s">
-        <v>116</v>
+        <v>17</v>
       </c>
       <c r="F151">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="B152" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C152" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D152">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E152" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F152">
         <v>2017</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="B153" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C153" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D153">
-        <v>5000</v>
+        <v>200000</v>
       </c>
       <c r="E153" t="s">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="F153">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B154" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C154" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D154">
-        <v>5000</v>
+        <v>35000</v>
       </c>
       <c r="E154" t="s">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="F154">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B155" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C155" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D155">
-        <v>5000</v>
+        <v>150000</v>
       </c>
       <c r="E155" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="F155">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B156" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C156" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D156">
         <v>5000</v>
       </c>
       <c r="E156" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F156">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B157" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C157" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D157">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E157" t="s">
-        <v>117</v>
+        <v>17</v>
       </c>
       <c r="F157">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B158" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C158" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D158">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E158" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="F158">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B159" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C159" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="D159">
-        <v>2500</v>
+        <v>50000</v>
       </c>
       <c r="E159" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="F159">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B160" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C160" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="D160">
-        <v>2500</v>
+        <v>50000</v>
       </c>
       <c r="E160" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="F160">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B161" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C161" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="D161">
-        <v>2500</v>
+        <v>50000</v>
       </c>
       <c r="E161" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="F161">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B162" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C162" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D162">
-        <v>2500</v>
+        <v>50000</v>
       </c>
       <c r="E162" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="F162">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B163" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C163" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D163">
-        <v>2500</v>
+        <v>50000</v>
       </c>
       <c r="E163" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="F163">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B164" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C164" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D164">
-        <v>2500</v>
+        <v>5000</v>
       </c>
       <c r="E164" t="s">
-        <v>126</v>
+        <v>17</v>
       </c>
       <c r="F164">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B165" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C165" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D165">
-        <v>2500</v>
+        <v>5000</v>
       </c>
       <c r="E165" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="F165">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B166" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C166" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="D166">
-        <v>2500</v>
+        <v>100000</v>
       </c>
       <c r="E166" t="s">
-        <v>123</v>
+        <v>17</v>
       </c>
       <c r="F166">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B167" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C167" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="D167">
-        <v>2500</v>
+        <v>100000</v>
       </c>
       <c r="E167" t="s">
-        <v>121</v>
+        <v>55</v>
       </c>
       <c r="F167">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B168" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C168" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="D168">
-        <v>2500</v>
+        <v>100000</v>
       </c>
       <c r="E168" t="s">
-        <v>127</v>
+        <v>55</v>
       </c>
       <c r="F168">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B169" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C169" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="D169">
-        <v>2500</v>
+        <v>100000</v>
       </c>
       <c r="E169" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
       <c r="F169">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B170" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C170" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="D170">
-        <v>2500</v>
+        <v>25000</v>
       </c>
       <c r="E170" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="F170">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B171" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C171" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D171">
-        <v>2500</v>
+        <v>25000</v>
       </c>
       <c r="E171" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="F171">
         <v>2020</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B172" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C172" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D172">
-        <v>2500</v>
+        <v>25000</v>
       </c>
       <c r="E172" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="F172">
         <v>2020</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B173" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C173" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D173">
-        <v>2500</v>
+        <v>10000</v>
       </c>
       <c r="E173" t="s">
-        <v>129</v>
+        <v>47</v>
       </c>
       <c r="F173">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>120</v>
       </c>
       <c r="B174" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C174" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D174">
-        <v>2500</v>
+        <v>100000</v>
       </c>
       <c r="E174" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="F174">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B175" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C175" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D175">
-        <v>2500</v>
+        <v>150000</v>
       </c>
       <c r="E175" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="F175">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B176" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C176" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="D176">
-        <v>10000</v>
+        <v>7390</v>
       </c>
       <c r="E176" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F176">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B177" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C177" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="D177">
-        <v>10000</v>
+        <v>7390</v>
       </c>
       <c r="E177" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F177">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B178" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C178" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="D178">
         <v>10000</v>
       </c>
       <c r="E178" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="F178">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B179" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C179" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="D179">
         <v>10000</v>
       </c>
       <c r="E179" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="F179">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B180" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C180" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="D180">
-        <v>10000</v>
+        <v>4470</v>
       </c>
       <c r="E180" t="s">
-        <v>126</v>
+        <v>17</v>
       </c>
       <c r="F180">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B181" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C181" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D181">
-        <v>10000</v>
+        <v>200000</v>
       </c>
       <c r="E181" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F181">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B182" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C182" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D182">
-        <v>10000</v>
+        <v>200000</v>
       </c>
       <c r="E182" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="F182">
         <v>2020</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B183" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C183" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D183">
-        <v>10000</v>
+        <v>200000</v>
       </c>
       <c r="E183" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="F183">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B184" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C184" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D184">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E184" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="F184">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B185" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C185" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D185">
         <v>10000</v>
       </c>
       <c r="E185" t="s">
-        <v>131</v>
+        <v>17</v>
       </c>
       <c r="F185">
-        <v>2020</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B186" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C186" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D186">
-        <v>2500</v>
+        <v>50000</v>
       </c>
       <c r="E186" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="F186">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B187" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C187" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D187">
-        <v>2500</v>
+        <v>25000</v>
       </c>
       <c r="E187" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="F187">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B188" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C188" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D188">
-        <v>2500</v>
+        <v>25000</v>
       </c>
       <c r="E188" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F188">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B189" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C189" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D189">
-        <v>2500</v>
+        <v>25000</v>
       </c>
       <c r="E189" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F189">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="B190" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C190" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D190">
-        <v>2500</v>
+        <v>100000</v>
       </c>
       <c r="E190" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F190">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="B191" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C191" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="D191">
-        <v>2500</v>
+        <v>30000</v>
       </c>
       <c r="E191" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="F191">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="B192" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C192" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D192">
-        <v>2500</v>
+        <v>250000</v>
       </c>
       <c r="E192" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F192">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="B193" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C193" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="D193">
-        <v>2500</v>
+        <v>200000</v>
       </c>
       <c r="E193" t="s">
-        <v>131</v>
+        <v>112</v>
       </c>
       <c r="F193">
         <v>2021</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B194" t="s">
         <v>7</v>
       </c>
       <c r="C194" t="s">
-        <v>8</v>
+        <v>136</v>
       </c>
       <c r="D194">
-        <v>35000</v>
+        <v>50000</v>
       </c>
       <c r="E194" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F194">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B195" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C195" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D195">
-        <v>20000</v>
+        <v>50000</v>
       </c>
       <c r="E195" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="F195">
         <v>2016</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B196" t="s">
         <v>7</v>
       </c>
       <c r="C196" t="s">
         <v>8</v>
       </c>
       <c r="D196">
-        <v>20000</v>
+        <v>40000</v>
       </c>
       <c r="E196" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F196">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B197" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C197" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D197">
-        <v>5000</v>
+        <v>40000</v>
       </c>
       <c r="E197" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F197">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B198" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C198" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D198">
-        <v>5000</v>
+        <v>40000</v>
       </c>
       <c r="E198" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F198">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B199" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C199" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D199">
         <v>5000</v>
       </c>
       <c r="E199" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F199">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B200" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C200" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D200">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="E200" t="s">
-        <v>134</v>
+        <v>80</v>
       </c>
       <c r="F200">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B201" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C201" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D201">
-        <v>100000</v>
+        <v>5000</v>
       </c>
       <c r="E201" t="s">
-        <v>135</v>
+        <v>80</v>
       </c>
       <c r="F201">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B202" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C202" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D202">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E202" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="F202">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="B203" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C203" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D203">
-        <v>100000</v>
+        <v>5000</v>
       </c>
       <c r="E203" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="F203">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="B204" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C204" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D204">
         <v>150000</v>
       </c>
       <c r="E204" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="F204">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B205" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C205" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D205">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E205" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="F205">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="B206" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C206" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D206">
-        <v>150000</v>
+        <v>10000</v>
       </c>
       <c r="E206" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="F206">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="B207" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C207" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D207">
         <v>150000</v>
       </c>
       <c r="E207" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="F207">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B208" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C208" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D208">
-        <v>10000</v>
+        <v>180000</v>
       </c>
       <c r="E208" t="s">
-        <v>20</v>
+        <v>151</v>
       </c>
       <c r="F208">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="B209" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C209" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D209">
-        <v>10000</v>
+        <v>110000</v>
       </c>
       <c r="E209" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="F209">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="B210" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C210" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D210">
-        <v>10000</v>
+        <v>60000</v>
       </c>
       <c r="E210" t="s">
-        <v>68</v>
+        <v>154</v>
       </c>
       <c r="F210">
         <v>2021</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="B211" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C211" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="D211">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E211" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="F211">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="B212" t="s">
         <v>7</v>
       </c>
       <c r="C212" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D212">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E212" t="s">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="F212">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="B213" t="s">
         <v>7</v>
       </c>
       <c r="C213" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D213">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E213" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="F213">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="B214" t="s">
         <v>7</v>
       </c>
       <c r="C214" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D214">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E214" t="s">
-        <v>20</v>
+        <v>158</v>
       </c>
       <c r="F214">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="B215" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C215" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D215">
-        <v>75000</v>
+        <v>1000000</v>
       </c>
       <c r="E215" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="F215">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="B216" t="s">
         <v>7</v>
       </c>
       <c r="C216" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D216">
-        <v>87500</v>
+        <v>15000</v>
       </c>
       <c r="E216" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F216">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="B217" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C217" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D217">
-        <v>155000</v>
+        <v>175000</v>
       </c>
       <c r="E217" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="F217">
         <v>2022</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="B218" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C218" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D218">
-        <v>20000</v>
+        <v>1500000</v>
       </c>
       <c r="E218" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="F218">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="B219" t="s">
         <v>7</v>
       </c>
       <c r="C219" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D219">
-        <v>20000</v>
+        <v>500000</v>
       </c>
       <c r="E219" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="F219">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="B220" t="s">
         <v>7</v>
       </c>
       <c r="C220" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D220">
-        <v>20000</v>
+        <v>750000</v>
       </c>
       <c r="E220" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="F220">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="B221" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C221" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D221">
-        <v>30000</v>
+        <v>750000</v>
       </c>
       <c r="E221" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="F221">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="B222" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C222" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D222">
-        <v>10000</v>
+        <v>750000</v>
       </c>
       <c r="E222" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="F222">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="B223" t="s">
         <v>7</v>
       </c>
       <c r="C223" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D223">
-        <v>75000</v>
+        <v>1000000</v>
       </c>
       <c r="E223" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F223">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="B224" t="s">
         <v>7</v>
       </c>
       <c r="C224" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D224">
-        <v>50000</v>
+        <v>1000000</v>
       </c>
       <c r="E224" t="s">
-        <v>20</v>
+        <v>166</v>
       </c>
       <c r="F224">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="B225" t="s">
         <v>7</v>
       </c>
       <c r="C225" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D225">
-        <v>75000</v>
+        <v>1000000</v>
       </c>
       <c r="E225" t="s">
-        <v>20</v>
+        <v>166</v>
       </c>
       <c r="F225">
         <v>2017</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="B226" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C226" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="D226">
-        <v>15000</v>
+        <v>25000</v>
       </c>
       <c r="E226" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="F226">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="B227" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C227" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D227">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="E227" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="F227">
         <v>2021</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="B228" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C228" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D228">
         <v>25000</v>
       </c>
       <c r="E228" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F228">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="B229" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C229" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D229">
         <v>25000</v>
       </c>
       <c r="E229" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F229">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="B230" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C230" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D230">
-        <v>25000</v>
+        <v>12500</v>
       </c>
       <c r="E230" t="s">
-        <v>156</v>
+        <v>17</v>
       </c>
       <c r="F230">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="B231" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C231" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D231">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E231" t="s">
-        <v>158</v>
+        <v>55</v>
       </c>
       <c r="F231">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="B232" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C232" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D232">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E232" t="s">
-        <v>159</v>
+        <v>55</v>
       </c>
       <c r="F232">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="B233" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C233" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D233">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E233" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="F233">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B234" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C234" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D234">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E234" t="s">
-        <v>162</v>
+        <v>17</v>
       </c>
       <c r="F234">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B235" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C235" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D235">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E235" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F235">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B236" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C236" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D236">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E236" t="s">
-        <v>20</v>
+        <v>172</v>
       </c>
       <c r="F236">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B237" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C237" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D237">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E237" t="s">
-        <v>20</v>
+        <v>172</v>
       </c>
       <c r="F237">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B238" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C238" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D238">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E238" t="s">
-        <v>20</v>
+        <v>171</v>
       </c>
       <c r="F238">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B239" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C239" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D239">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E239" t="s">
-        <v>20</v>
+        <v>171</v>
       </c>
       <c r="F239">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="B240" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C240" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D240">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E240" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F240">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="B241" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C241" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D241">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E241" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F241">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="B242" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C242" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D242">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E242" t="s">
-        <v>164</v>
+        <v>17</v>
       </c>
       <c r="F242">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B243" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C243" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D243">
-        <v>25000</v>
+        <v>35000</v>
       </c>
       <c r="E243" t="s">
-        <v>165</v>
+        <v>17</v>
       </c>
       <c r="F243">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B244" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C244" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D244">
-        <v>25000</v>
+        <v>35000</v>
       </c>
       <c r="E244" t="s">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="F244">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B245" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C245" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D245">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E245" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="F245">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B246" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C246" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D246">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E246" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="F246">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B247" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C247" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D247">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E247" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="F247">
         <v>2018</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="B248" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C248" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D248">
-        <v>175000</v>
+        <v>100000</v>
       </c>
       <c r="E248" t="s">
-        <v>168</v>
+        <v>55</v>
       </c>
       <c r="F248">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="B249" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C249" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="D249">
-        <v>1000000</v>
+        <v>100000</v>
       </c>
       <c r="E249" t="s">
-        <v>169</v>
+        <v>55</v>
       </c>
       <c r="F249">
-        <v>2015</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="B250" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C250" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="D250">
-        <v>3000000</v>
+        <v>100000</v>
       </c>
       <c r="E250" t="s">
-        <v>170</v>
+        <v>55</v>
       </c>
       <c r="F250">
-        <v>2015</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="B251" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C251" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="D251">
-        <v>1000000</v>
+        <v>100000</v>
       </c>
       <c r="E251" t="s">
-        <v>171</v>
+        <v>17</v>
       </c>
       <c r="F251">
-        <v>2015</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B252" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C252" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D252">
-        <v>1000000</v>
+        <v>100000</v>
       </c>
       <c r="E252" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F252">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B253" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C253" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D253">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E253" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="F253">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B254" t="s">
         <v>7</v>
       </c>
       <c r="C254" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D254">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E254" t="s">
-        <v>174</v>
+        <v>115</v>
       </c>
       <c r="F254">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B255" t="s">
         <v>7</v>
       </c>
       <c r="C255" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D255">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E255" t="s">
-        <v>175</v>
+        <v>17</v>
       </c>
       <c r="F255">
         <v>2020</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B256" t="s">
         <v>7</v>
       </c>
       <c r="C256" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D256">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E256" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F256">
         <v>2021</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B257" t="s">
         <v>7</v>
       </c>
       <c r="C257" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D257">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E257" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="F257">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B258" t="s">
         <v>7</v>
       </c>
       <c r="C258" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D258">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E258" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F258">
         <v>2016</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B259" t="s">
         <v>7</v>
       </c>
       <c r="C259" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D259">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E259" t="s">
-        <v>174</v>
+        <v>17</v>
       </c>
       <c r="F259">
         <v>2017</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B260" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C260" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D260">
         <v>500000</v>
       </c>
       <c r="E260" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F260">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B261" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C261" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D261">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E261" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F261">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B262" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C262" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D262">
-        <v>5000</v>
+        <v>65000</v>
       </c>
       <c r="E262" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F262">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B263" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C263" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D263">
-        <v>5000</v>
+        <v>30000</v>
       </c>
       <c r="E263" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F263">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B264" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C264" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D264">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E264" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F264">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B265" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C265" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D265">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E265" t="s">
-        <v>21</v>
+        <v>181</v>
       </c>
       <c r="F265">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B266" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C266" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D266">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E266" t="s">
-        <v>22</v>
+        <v>181</v>
       </c>
       <c r="F266">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B267" t="s">
         <v>7</v>
       </c>
       <c r="C267" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D267">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E267" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F267">
         <v>2018</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B268" t="s">
         <v>7</v>
       </c>
       <c r="C268" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D268">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E268" t="s">
-        <v>181</v>
+        <v>17</v>
       </c>
       <c r="F268">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B269" t="s">
         <v>7</v>
       </c>
       <c r="C269" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D269">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E269" t="s">
-        <v>182</v>
+        <v>115</v>
       </c>
       <c r="F269">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B270" t="s">
         <v>7</v>
       </c>
       <c r="C270" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D270">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E270" t="s">
-        <v>180</v>
+        <v>115</v>
       </c>
       <c r="F270">
         <v>2021</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B271" t="s">
         <v>7</v>
       </c>
       <c r="C271" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D271">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E271" t="s">
-        <v>181</v>
+        <v>17</v>
       </c>
       <c r="F271">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B272" t="s">
         <v>7</v>
       </c>
       <c r="C272" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D272">
         <v>75000</v>
       </c>
       <c r="E272" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F272">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B273" t="s">
         <v>7</v>
       </c>
       <c r="C273" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D273">
-        <v>75000</v>
+        <v>85000</v>
       </c>
       <c r="E273" t="s">
-        <v>20</v>
+        <v>183</v>
       </c>
       <c r="F273">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
+        <v>182</v>
+      </c>
+      <c r="B274" t="s">
+        <v>7</v>
+      </c>
+      <c r="C274" t="s">
+        <v>53</v>
+      </c>
+      <c r="D274">
+        <v>85000</v>
+      </c>
+      <c r="E274" t="s">
         <v>183</v>
       </c>
-      <c r="B274" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F274">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B275" t="s">
         <v>7</v>
       </c>
       <c r="C275" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D275">
-        <v>35000</v>
+        <v>85000</v>
       </c>
       <c r="E275" t="s">
-        <v>186</v>
+        <v>17</v>
       </c>
       <c r="F275">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B276" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C276" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D276">
-        <v>150000</v>
+        <v>75000</v>
       </c>
       <c r="E276" t="s">
-        <v>188</v>
+        <v>17</v>
       </c>
       <c r="F276">
         <v>2021</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="B277" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C277" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D277">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E277" t="s">
-        <v>190</v>
+        <v>17</v>
       </c>
       <c r="F277">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B278" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C278" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D278">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E278" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="F278">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B279" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C279" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D279">
-        <v>5000</v>
+        <v>60000</v>
       </c>
       <c r="E279" t="s">
-        <v>20</v>
+        <v>185</v>
       </c>
       <c r="F279">
         <v>2017</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B280" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C280" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D280">
-        <v>5000</v>
+        <v>60000</v>
       </c>
       <c r="E280" t="s">
-        <v>20</v>
+        <v>185</v>
       </c>
       <c r="F280">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="B281" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C281" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D281">
-        <v>20000</v>
+        <v>200000</v>
       </c>
       <c r="E281" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="F281">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="B282" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C282" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D282">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E282" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="F282">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="B283" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C283" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D283">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E283" t="s">
-        <v>20</v>
+        <v>188</v>
       </c>
       <c r="F283">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="B284" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C284" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D284">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E284" t="s">
-        <v>20</v>
+        <v>189</v>
       </c>
       <c r="F284">
         <v>2020</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="B285" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C285" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D285">
-        <v>5000</v>
+        <v>125000</v>
       </c>
       <c r="E285" t="s">
-        <v>21</v>
+        <v>189</v>
       </c>
       <c r="F285">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="B286" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C286" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D286">
-        <v>5000</v>
+        <v>125000</v>
       </c>
       <c r="E286" t="s">
-        <v>22</v>
+        <v>190</v>
       </c>
       <c r="F286">
         <v>2022</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="B287" t="s">
         <v>7</v>
       </c>
       <c r="C287" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D287">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E287" t="s">
-        <v>198</v>
+        <v>17</v>
       </c>
       <c r="F287">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="B288" t="s">
         <v>7</v>
       </c>
       <c r="C288" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D288">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E288" t="s">
-        <v>198</v>
+        <v>17</v>
       </c>
       <c r="F288">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B289" t="s">
         <v>7</v>
       </c>
       <c r="C289" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D289">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E289" t="s">
-        <v>199</v>
+        <v>17</v>
       </c>
       <c r="F289">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B290" t="s">
         <v>7</v>
       </c>
       <c r="C290" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D290">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E290" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="F290">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B291" t="s">
         <v>7</v>
       </c>
       <c r="C291" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D291">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E291" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F291">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B292" t="s">
         <v>7</v>
       </c>
       <c r="C292" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D292">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E292" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="F292">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B293" t="s">
         <v>7</v>
       </c>
       <c r="C293" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D293">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E293" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="F293">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B294" t="s">
         <v>7</v>
       </c>
       <c r="C294" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D294">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E294" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="F294">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B295" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C295" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D295">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E295" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="F295">
         <v>2021</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B296" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C296" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="D296">
         <v>50000</v>
       </c>
       <c r="E296" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="F296">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B297" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C297" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D297">
-        <v>5000</v>
+        <v>30000</v>
       </c>
       <c r="E297" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F297">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B298" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C298" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D298">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E298" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F298">
         <v>2017</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B299" t="s">
         <v>7</v>
       </c>
       <c r="C299" t="s">
         <v>8</v>
       </c>
       <c r="D299">
-        <v>25000</v>
+        <v>30000</v>
       </c>
       <c r="E299" t="s">
-        <v>205</v>
+        <v>17</v>
       </c>
       <c r="F299">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B300" t="s">
         <v>7</v>
       </c>
       <c r="C300" t="s">
         <v>8</v>
       </c>
       <c r="D300">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E300" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F300">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B301" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C301" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D301">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E301" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
       <c r="F301">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B302" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C302" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D302">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E302" t="s">
-        <v>181</v>
+        <v>17</v>
       </c>
       <c r="F302">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B303" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C303" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D303">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E303" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="F303">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B304" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C304" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D304">
-        <v>25000</v>
+        <v>20000</v>
       </c>
       <c r="E304" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="F304">
         <v>2022</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B305" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C305" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D305">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E305" t="s">
-        <v>190</v>
+        <v>17</v>
       </c>
       <c r="F305">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B306" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C306" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D306">
-        <v>25000</v>
+        <v>20000</v>
       </c>
       <c r="E306" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="F306">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="B307" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C307" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="D307">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E307" t="s">
-        <v>67</v>
+        <v>200</v>
       </c>
       <c r="F307">
         <v>2022</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="B308" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C308" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D308">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E308" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="F308">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="B309" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C309" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D309">
-        <v>150000</v>
+        <v>15000</v>
       </c>
       <c r="E309" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="F309">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="B310" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C310" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="D310">
-        <v>7390</v>
+        <v>7500</v>
       </c>
       <c r="E310" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="F310">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B311" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C311" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="D311">
-        <v>7390</v>
+        <v>50000</v>
       </c>
       <c r="E311" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
       <c r="F311">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B312" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C312" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="D312">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E312" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="F312">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B313" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C313" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="D313">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E313" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="F313">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B314" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C314" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="D314">
-        <v>4470</v>
+        <v>75000</v>
       </c>
       <c r="E314" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="F314">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="B315" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C315" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D315">
-        <v>200000</v>
+        <v>75000</v>
       </c>
       <c r="E315" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="F315">
         <v>2019</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="B316" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C316" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D316">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E316" t="s">
-        <v>210</v>
+        <v>55</v>
       </c>
       <c r="F316">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="B317" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C317" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D317">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E317" t="s">
-        <v>210</v>
+        <v>55</v>
       </c>
       <c r="F317">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="B318" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C318" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D318">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="E318" t="s">
-        <v>216</v>
+        <v>17</v>
       </c>
       <c r="F318">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="B319" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C319" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D319">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E319" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F319">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="B320" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C320" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D320">
-        <v>10000</v>
+        <v>12500</v>
       </c>
       <c r="E320" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F320">
-        <v>2015</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="B321" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C321" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D321">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E321" t="s">
-        <v>218</v>
+        <v>17</v>
       </c>
       <c r="F321">
         <v>2016</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="B322" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C322" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D322">
         <v>25000</v>
       </c>
       <c r="E322" t="s">
-        <v>219</v>
+        <v>17</v>
       </c>
       <c r="F322">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="B323" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C323" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D323">
         <v>25000</v>
       </c>
       <c r="E323" t="s">
-        <v>220</v>
+        <v>17</v>
       </c>
       <c r="F323">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="B324" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C324" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D324">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E324" t="s">
-        <v>221</v>
+        <v>17</v>
       </c>
       <c r="F324">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="B325" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C325" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D325">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E325" t="s">
-        <v>223</v>
+        <v>175</v>
       </c>
       <c r="F325">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="B326" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C326" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D326">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E326" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="F326">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="B327" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C327" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D327">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E327" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="F327">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="B328" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C328" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D328">
-        <v>5000</v>
+        <v>40000</v>
       </c>
       <c r="E328" t="s">
-        <v>22</v>
+        <v>206</v>
       </c>
       <c r="F328">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="B329" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C329" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D329">
-        <v>5000</v>
+        <v>40000</v>
       </c>
       <c r="E329" t="s">
-        <v>21</v>
+        <v>207</v>
       </c>
       <c r="F329">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="B330" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C330" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D330">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E330" t="s">
-        <v>22</v>
+        <v>207</v>
       </c>
       <c r="F330">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="B331" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C331" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D331">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E331" t="s">
-        <v>210</v>
+        <v>17</v>
       </c>
       <c r="F331">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="B332" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C332" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D332">
-        <v>30000</v>
+        <v>10000</v>
       </c>
       <c r="E332" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F332">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="B333" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C333" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D333">
-        <v>250000</v>
+        <v>10000</v>
       </c>
       <c r="E333" t="s">
-        <v>228</v>
+        <v>17</v>
       </c>
       <c r="F333">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>229</v>
+        <v>209</v>
       </c>
       <c r="B334" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C334" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D334">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E334" t="s">
-        <v>188</v>
+        <v>17</v>
       </c>
       <c r="F334">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>230</v>
+        <v>209</v>
       </c>
       <c r="B335" t="s">
         <v>7</v>
       </c>
       <c r="C335" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="D335">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="E335" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F335">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
       <c r="B336" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C336" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D336">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E336" t="s">
-        <v>233</v>
+        <v>17</v>
       </c>
       <c r="F336">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>234</v>
+        <v>209</v>
       </c>
       <c r="B337" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C337" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D337">
-        <v>5000</v>
+        <v>25000</v>
       </c>
       <c r="E337" t="s">
-        <v>235</v>
+        <v>129</v>
       </c>
       <c r="F337">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="B338" t="s">
         <v>7</v>
       </c>
       <c r="C338" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D338">
-        <v>40000</v>
+        <v>25000</v>
       </c>
       <c r="E338" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="F338">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="B339" t="s">
         <v>7</v>
       </c>
       <c r="C339" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D339">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="E339" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="F339">
         <v>2016</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="B340" t="s">
         <v>7</v>
       </c>
       <c r="C340" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D340">
-        <v>40000</v>
+        <v>60000</v>
       </c>
       <c r="E340" t="s">
-        <v>20</v>
+        <v>211</v>
       </c>
       <c r="F340">
         <v>2017</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="B341" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C341" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D341">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E341" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F341">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="B342" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C342" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D342">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E342" t="s">
-        <v>21</v>
+        <v>213</v>
       </c>
       <c r="F342">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="B343" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C343" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D343">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E343" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F343">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="B344" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C344" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D344">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E344" t="s">
-        <v>237</v>
+        <v>55</v>
       </c>
       <c r="F344">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>232</v>
+        <v>212</v>
       </c>
       <c r="B345" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C345" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D345">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E345" t="s">
-        <v>201</v>
+        <v>55</v>
       </c>
       <c r="F345">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>232</v>
+        <v>212</v>
       </c>
       <c r="B346" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C346" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D346">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E346" t="s">
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="F346">
         <v>2020</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="B347" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C347" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D347">
-        <v>250000</v>
+        <v>75000</v>
       </c>
       <c r="E347" t="s">
-        <v>238</v>
+        <v>17</v>
       </c>
       <c r="F347">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="B348" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C348" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D348">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E348" t="s">
-        <v>239</v>
+        <v>17</v>
       </c>
       <c r="F348">
         <v>2017</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="B349" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C349" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D349">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E349" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="F349">
         <v>2018</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="B350" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C350" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D350">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E350" t="s">
-        <v>241</v>
+        <v>215</v>
       </c>
       <c r="F350">
         <v>2018</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="B351" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C351" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D351">
-        <v>250000</v>
+        <v>75000</v>
       </c>
       <c r="E351" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="F351">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>242</v>
+        <v>214</v>
       </c>
       <c r="B352" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C352" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D352">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E352" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="F352">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>242</v>
+        <v>214</v>
       </c>
       <c r="B353" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C353" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D353">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E353" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="F353">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>242</v>
+        <v>216</v>
       </c>
       <c r="B354" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C354" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D354">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E354" t="s">
-        <v>221</v>
+        <v>54</v>
       </c>
       <c r="F354">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>242</v>
+        <v>216</v>
       </c>
       <c r="B355" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C355" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D355">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E355" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="F355">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>242</v>
+        <v>216</v>
       </c>
       <c r="B356" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C356" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D356">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E356" t="s">
-        <v>219</v>
+        <v>17</v>
       </c>
       <c r="F356">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>242</v>
+        <v>216</v>
       </c>
       <c r="B357" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C357" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D357">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E357" t="s">
-        <v>220</v>
+        <v>17</v>
       </c>
       <c r="F357">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>242</v>
+        <v>216</v>
       </c>
       <c r="B358" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C358" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D358">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E358" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="F358">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>243</v>
+        <v>217</v>
       </c>
       <c r="B359" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C359" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D359">
-        <v>20000</v>
+        <v>75000</v>
       </c>
       <c r="E359" t="s">
-        <v>244</v>
+        <v>218</v>
       </c>
       <c r="F359">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>245</v>
+        <v>217</v>
       </c>
       <c r="B360" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C360" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D360">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E360" t="s">
-        <v>246</v>
+        <v>17</v>
       </c>
       <c r="F360">
         <v>2017</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>247</v>
+        <v>217</v>
       </c>
       <c r="B361" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C361" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D361">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E361" t="s">
-        <v>248</v>
+        <v>192</v>
       </c>
       <c r="F361">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>249</v>
+        <v>217</v>
       </c>
       <c r="B362" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C362" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D362">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E362" t="s">
-        <v>250</v>
+        <v>192</v>
       </c>
       <c r="F362">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="B363" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C363" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D363">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E363" t="s">
-        <v>252</v>
+        <v>55</v>
       </c>
       <c r="F363">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>253</v>
+        <v>217</v>
       </c>
       <c r="B364" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C364" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D364">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E364" t="s">
-        <v>210</v>
+        <v>55</v>
       </c>
       <c r="F364">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="B365" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C365" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D365">
-        <v>180000</v>
+        <v>100000</v>
       </c>
       <c r="E365" t="s">
-        <v>255</v>
+        <v>55</v>
       </c>
       <c r="F365">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>256</v>
+        <v>219</v>
       </c>
       <c r="B366" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C366" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D366">
-        <v>110000</v>
+        <v>65000</v>
       </c>
       <c r="E366" t="s">
-        <v>210</v>
+        <v>17</v>
       </c>
       <c r="F366">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>257</v>
+        <v>219</v>
       </c>
       <c r="B367" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C367" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D367">
-        <v>60000</v>
+        <v>75000</v>
       </c>
       <c r="E367" t="s">
-        <v>258</v>
+        <v>17</v>
       </c>
       <c r="F367">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>259</v>
+        <v>219</v>
       </c>
       <c r="B368" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C368" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D368">
-        <v>20000</v>
+        <v>75000</v>
       </c>
       <c r="E368" t="s">
-        <v>260</v>
+        <v>17</v>
       </c>
       <c r="F368">
         <v>2017</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>261</v>
+        <v>219</v>
       </c>
       <c r="B369" t="s">
         <v>7</v>
       </c>
       <c r="C369" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="D369">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E369" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="F369">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>262</v>
+        <v>219</v>
       </c>
       <c r="B370" t="s">
         <v>7</v>
       </c>
       <c r="C370" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D370">
-        <v>200000</v>
+        <v>75000</v>
       </c>
       <c r="E370" t="s">
-        <v>263</v>
+        <v>215</v>
       </c>
       <c r="F370">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>262</v>
+        <v>219</v>
       </c>
       <c r="B371" t="s">
         <v>7</v>
       </c>
       <c r="C371" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D371">
-        <v>200000</v>
+        <v>75000</v>
       </c>
       <c r="E371" t="s">
-        <v>264</v>
+        <v>215</v>
       </c>
       <c r="F371">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>262</v>
+        <v>219</v>
       </c>
       <c r="B372" t="s">
         <v>7</v>
       </c>
       <c r="C372" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D372">
-        <v>200000</v>
+        <v>75000</v>
       </c>
       <c r="E372" t="s">
-        <v>265</v>
+        <v>215</v>
       </c>
       <c r="F372">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>262</v>
+        <v>219</v>
       </c>
       <c r="B373" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C373" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D373">
-        <v>1000000</v>
+        <v>75000</v>
       </c>
       <c r="E373" t="s">
-        <v>266</v>
+        <v>215</v>
       </c>
       <c r="F373">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>267</v>
+        <v>220</v>
       </c>
       <c r="B374" t="s">
         <v>7</v>
       </c>
       <c r="C374" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="D374">
-        <v>15000</v>
+        <v>25000</v>
       </c>
       <c r="E374" t="s">
-        <v>20</v>
+        <v>221</v>
       </c>
       <c r="F374">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>268</v>
+        <v>222</v>
       </c>
       <c r="B375" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C375" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D375">
-        <v>175000</v>
+        <v>5000</v>
       </c>
       <c r="E375" t="s">
-        <v>269</v>
+        <v>17</v>
       </c>
       <c r="F375">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>270</v>
+        <v>222</v>
       </c>
       <c r="B376" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C376" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D376">
-        <v>25000</v>
+        <v>5000</v>
       </c>
       <c r="E376" t="s">
-        <v>271</v>
+        <v>17</v>
       </c>
       <c r="F376">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>272</v>
+        <v>222</v>
       </c>
       <c r="B377" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C377" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D377">
-        <v>1500000</v>
+        <v>5000</v>
       </c>
       <c r="E377" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F377">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="B378" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C378" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D378">
         <v>500000</v>
       </c>
       <c r="E378" t="s">
-        <v>273</v>
+        <v>224</v>
       </c>
       <c r="F378">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="B379" t="s">
         <v>7</v>
       </c>
       <c r="C379" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D379">
-        <v>750000</v>
+        <v>125000</v>
       </c>
       <c r="E379" t="s">
-        <v>274</v>
+        <v>190</v>
       </c>
       <c r="F379">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="B380" t="s">
         <v>7</v>
       </c>
       <c r="C380" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D380">
-        <v>750000</v>
+        <v>125000</v>
       </c>
       <c r="E380" t="s">
-        <v>275</v>
+        <v>190</v>
       </c>
       <c r="F380">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="B381" t="s">
         <v>7</v>
       </c>
       <c r="C381" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D381">
-        <v>750000</v>
+        <v>125000</v>
       </c>
       <c r="E381" t="s">
-        <v>276</v>
+        <v>190</v>
       </c>
       <c r="F381">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="B382" t="s">
         <v>7</v>
       </c>
       <c r="C382" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D382">
-        <v>1000000</v>
+        <v>75000</v>
       </c>
       <c r="E382" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F382">
         <v>2016</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="B383" t="s">
         <v>7</v>
       </c>
       <c r="C383" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D383">
-        <v>1000000</v>
+        <v>125000</v>
       </c>
       <c r="E383" t="s">
-        <v>277</v>
+        <v>17</v>
       </c>
       <c r="F383">
         <v>2017</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="B384" t="s">
         <v>7</v>
       </c>
       <c r="C384" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D384">
-        <v>1000000</v>
+        <v>125000</v>
       </c>
       <c r="E384" t="s">
-        <v>278</v>
+        <v>190</v>
       </c>
       <c r="F384">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>279</v>
+        <v>223</v>
       </c>
       <c r="B385" t="s">
         <v>7</v>
       </c>
       <c r="C385" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="D385">
-        <v>25000</v>
+        <v>125000</v>
       </c>
       <c r="E385" t="s">
-        <v>280</v>
+        <v>190</v>
       </c>
       <c r="F385">
         <v>2021</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>279</v>
+        <v>225</v>
       </c>
       <c r="B386" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C386" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D386">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E386" t="s">
-        <v>280</v>
+        <v>215</v>
       </c>
       <c r="F386">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>281</v>
+        <v>225</v>
       </c>
       <c r="B387" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C387" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D387">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E387" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="F387">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>281</v>
+        <v>225</v>
       </c>
       <c r="B388" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C388" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D388">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E388" t="s">
-        <v>283</v>
+        <v>215</v>
       </c>
       <c r="F388">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>281</v>
+        <v>225</v>
       </c>
       <c r="B389" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C389" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D389">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E389" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="F389">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>284</v>
+        <v>225</v>
       </c>
       <c r="B390" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C390" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D390">
         <v>25000</v>
       </c>
       <c r="E390" t="s">
-        <v>20</v>
+        <v>119</v>
       </c>
       <c r="F390">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>284</v>
+        <v>225</v>
       </c>
       <c r="B391" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C391" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D391">
         <v>25000</v>
       </c>
       <c r="E391" t="s">
-        <v>20</v>
+        <v>119</v>
       </c>
       <c r="F391">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>284</v>
+        <v>225</v>
       </c>
       <c r="B392" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C392" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D392">
-        <v>12500</v>
+        <v>10000</v>
       </c>
       <c r="E392" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="F392">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>285</v>
+        <v>226</v>
       </c>
       <c r="B393" t="s">
         <v>7</v>
       </c>
       <c r="C393" t="s">
         <v>8</v>
       </c>
       <c r="D393">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E393" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
       <c r="F393">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>285</v>
+        <v>226</v>
       </c>
       <c r="B394" t="s">
         <v>7</v>
       </c>
       <c r="C394" t="s">
         <v>8</v>
       </c>
       <c r="D394">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E394" t="s">
-        <v>181</v>
+        <v>17</v>
       </c>
       <c r="F394">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>285</v>
+        <v>226</v>
       </c>
       <c r="B395" t="s">
         <v>7</v>
       </c>
       <c r="C395" t="s">
         <v>8</v>
       </c>
       <c r="D395">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E395" t="s">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="F395">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>285</v>
+        <v>226</v>
       </c>
       <c r="B396" t="s">
         <v>7</v>
       </c>
       <c r="C396" t="s">
         <v>8</v>
       </c>
       <c r="D396">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E396" t="s">
-        <v>20</v>
+        <v>227</v>
       </c>
       <c r="F396">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>285</v>
+        <v>226</v>
       </c>
       <c r="B397" t="s">
         <v>7</v>
       </c>
       <c r="C397" t="s">
         <v>8</v>
       </c>
       <c r="D397">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E397" t="s">
-        <v>20</v>
+        <v>227</v>
       </c>
       <c r="F397">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>286</v>
+        <v>228</v>
       </c>
       <c r="B398" t="s">
         <v>7</v>
       </c>
       <c r="C398" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D398">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E398" t="s">
-        <v>287</v>
+        <v>17</v>
       </c>
       <c r="F398">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>286</v>
+        <v>228</v>
       </c>
       <c r="B399" t="s">
         <v>7</v>
       </c>
       <c r="C399" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D399">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E399" t="s">
-        <v>288</v>
+        <v>17</v>
       </c>
       <c r="F399">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>286</v>
+        <v>228</v>
       </c>
       <c r="B400" t="s">
         <v>7</v>
       </c>
       <c r="C400" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D400">
-        <v>50000</v>
+        <v>7500</v>
       </c>
       <c r="E400" t="s">
-        <v>286</v>
+        <v>17</v>
       </c>
       <c r="F400">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>286</v>
+        <v>229</v>
       </c>
       <c r="B401" t="s">
         <v>7</v>
       </c>
       <c r="C401" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D401">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E401" t="s">
-        <v>286</v>
+        <v>129</v>
       </c>
       <c r="F401">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>289</v>
+        <v>229</v>
       </c>
       <c r="B402" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C402" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D402">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E402" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="F402">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>289</v>
+        <v>229</v>
       </c>
       <c r="B403" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C403" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D403">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E403" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="F403">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>289</v>
+        <v>229</v>
       </c>
       <c r="B404" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C404" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D404">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E404" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F404">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>290</v>
+        <v>229</v>
       </c>
       <c r="B405" t="s">
         <v>7</v>
       </c>
       <c r="C405" t="s">
         <v>8</v>
       </c>
       <c r="D405">
-        <v>35000</v>
+        <v>25000</v>
       </c>
       <c r="E405" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F405">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>290</v>
+        <v>229</v>
       </c>
       <c r="B406" t="s">
         <v>7</v>
       </c>
       <c r="C406" t="s">
         <v>8</v>
       </c>
       <c r="D406">
-        <v>35000</v>
+        <v>10000</v>
       </c>
       <c r="E406" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F406">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>290</v>
+        <v>229</v>
       </c>
       <c r="B407" t="s">
         <v>7</v>
       </c>
       <c r="C407" t="s">
         <v>8</v>
       </c>
       <c r="D407">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E407" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="F407">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>290</v>
+        <v>230</v>
       </c>
       <c r="B408" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C408" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D408">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="E408" t="s">
-        <v>159</v>
+        <v>17</v>
       </c>
       <c r="F408">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>290</v>
+        <v>230</v>
       </c>
       <c r="B409" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C409" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D409">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="E409" t="s">
-        <v>160</v>
+        <v>17</v>
       </c>
       <c r="F409">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>291</v>
+        <v>230</v>
       </c>
       <c r="B410" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C410" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D410">
-        <v>100000</v>
+        <v>5000</v>
       </c>
       <c r="E410" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
       <c r="F410">
         <v>2018</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>291</v>
+        <v>231</v>
       </c>
       <c r="B411" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C411" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D411">
-        <v>100000</v>
+        <v>5000</v>
       </c>
       <c r="E411" t="s">
-        <v>181</v>
+        <v>17</v>
       </c>
       <c r="F411">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>291</v>
+        <v>231</v>
       </c>
       <c r="B412" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C412" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D412">
-        <v>100000</v>
+        <v>5000</v>
       </c>
       <c r="E412" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="F412">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>291</v>
+        <v>231</v>
       </c>
       <c r="B413" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C413" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D413">
-        <v>100000</v>
+        <v>5000</v>
       </c>
       <c r="E413" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F413">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>291</v>
+        <v>232</v>
       </c>
       <c r="B414" t="s">
         <v>7</v>
       </c>
       <c r="C414" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D414">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="E414" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F414">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>292</v>
+        <v>232</v>
       </c>
       <c r="B415" t="s">
         <v>7</v>
       </c>
       <c r="C415" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D415">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="E415" t="s">
-        <v>201</v>
+        <v>71</v>
       </c>
       <c r="F415">
         <v>2018</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>292</v>
+        <v>232</v>
       </c>
       <c r="B416" t="s">
         <v>7</v>
       </c>
       <c r="C416" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D416">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="E416" t="s">
-        <v>202</v>
+        <v>71</v>
       </c>
       <c r="F416">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>292</v>
+        <v>232</v>
       </c>
       <c r="B417" t="s">
         <v>7</v>
       </c>
       <c r="C417" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D417">
         <v>50000</v>
       </c>
       <c r="E417" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F417">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>292</v>
+        <v>232</v>
       </c>
       <c r="B418" t="s">
         <v>7</v>
       </c>
       <c r="C418" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D418">
         <v>50000</v>
       </c>
       <c r="E418" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="F418">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>292</v>
+        <v>233</v>
       </c>
       <c r="B419" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C419" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D419">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E419" t="s">
-        <v>159</v>
+        <v>234</v>
       </c>
       <c r="F419">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>292</v>
+        <v>233</v>
       </c>
       <c r="B420" t="s">
         <v>7</v>
       </c>
       <c r="C420" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D420">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E420" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F420">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>292</v>
+        <v>233</v>
       </c>
       <c r="B421" t="s">
         <v>7</v>
       </c>
       <c r="C421" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D421">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E421" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F421">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>292</v>
+        <v>233</v>
       </c>
       <c r="B422" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C422" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D422">
-        <v>500000</v>
+        <v>150000</v>
       </c>
       <c r="E422" t="s">
-        <v>293</v>
+        <v>235</v>
       </c>
       <c r="F422">
         <v>2021</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>294</v>
+        <v>233</v>
       </c>
       <c r="B423" t="s">
         <v>7</v>
       </c>
       <c r="C423" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D423">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E423" t="s">
-        <v>20</v>
+        <v>235</v>
       </c>
       <c r="F423">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>294</v>
+        <v>233</v>
       </c>
       <c r="B424" t="s">
         <v>7</v>
       </c>
       <c r="C424" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D424">
-        <v>65000</v>
+        <v>150000</v>
       </c>
       <c r="E424" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F424">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>294</v>
+        <v>233</v>
       </c>
       <c r="B425" t="s">
         <v>7</v>
       </c>
       <c r="C425" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D425">
-        <v>30000</v>
+        <v>150000</v>
       </c>
       <c r="E425" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F425">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>295</v>
+        <v>233</v>
       </c>
       <c r="B426" t="s">
         <v>7</v>
       </c>
       <c r="C426" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D426">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E426" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F426">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>295</v>
+        <v>236</v>
       </c>
       <c r="B427" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C427" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D427">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="E427" t="s">
-        <v>296</v>
+        <v>17</v>
       </c>
       <c r="F427">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>295</v>
+        <v>237</v>
       </c>
       <c r="B428" t="s">
         <v>7</v>
       </c>
       <c r="C428" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D428">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E428" t="s">
-        <v>296</v>
+        <v>55</v>
       </c>
       <c r="F428">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>295</v>
+        <v>237</v>
       </c>
       <c r="B429" t="s">
         <v>7</v>
       </c>
       <c r="C429" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D429">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E429" t="s">
-        <v>296</v>
+        <v>192</v>
       </c>
       <c r="F429">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>295</v>
+        <v>237</v>
       </c>
       <c r="B430" t="s">
         <v>7</v>
       </c>
       <c r="C430" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D430">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E430" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="F430">
         <v>2020</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>295</v>
+        <v>237</v>
       </c>
       <c r="B431" t="s">
         <v>7</v>
       </c>
       <c r="C431" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D431">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E431" t="s">
-        <v>201</v>
+        <v>17</v>
       </c>
       <c r="F431">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>295</v>
+        <v>237</v>
       </c>
       <c r="B432" t="s">
         <v>7</v>
       </c>
       <c r="C432" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D432">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E432" t="s">
-        <v>202</v>
+        <v>55</v>
       </c>
       <c r="F432">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>297</v>
+        <v>237</v>
       </c>
       <c r="B433" t="s">
         <v>7</v>
       </c>
       <c r="C433" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D433">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E433" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F433">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>297</v>
+        <v>237</v>
       </c>
       <c r="B434" t="s">
         <v>7</v>
       </c>
       <c r="C434" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D434">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E434" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F434">
         <v>2017</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>297</v>
+        <v>237</v>
       </c>
       <c r="B435" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C435" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D435">
-        <v>85000</v>
+        <v>500000</v>
       </c>
       <c r="E435" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="F435">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>297</v>
+        <v>238</v>
       </c>
       <c r="B436" t="s">
         <v>7</v>
       </c>
       <c r="C436" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D436">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="E436" t="s">
-        <v>299</v>
+        <v>239</v>
       </c>
       <c r="F436">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>297</v>
+        <v>238</v>
       </c>
       <c r="B437" t="s">
         <v>7</v>
       </c>
       <c r="C437" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D437">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="E437" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F437">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>297</v>
+        <v>238</v>
       </c>
       <c r="B438" t="s">
         <v>7</v>
       </c>
       <c r="C438" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D438">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E438" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F438">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>297</v>
+        <v>240</v>
       </c>
       <c r="B439" t="s">
         <v>7</v>
       </c>
       <c r="C439" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D439">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E439" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="F439">
         <v>2022</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>300</v>
+        <v>240</v>
       </c>
       <c r="B440" t="s">
         <v>7</v>
       </c>
       <c r="C440" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D440">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E440" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F440">
         <v>2016</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>300</v>
+        <v>240</v>
       </c>
       <c r="B441" t="s">
         <v>7</v>
       </c>
       <c r="C441" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D441">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="E441" t="s">
-        <v>301</v>
+        <v>17</v>
       </c>
       <c r="F441">
         <v>2017</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>300</v>
+        <v>240</v>
       </c>
       <c r="B442" t="s">
         <v>7</v>
       </c>
       <c r="C442" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D442">
-        <v>60000</v>
+        <v>75000</v>
       </c>
       <c r="E442" t="s">
-        <v>302</v>
+        <v>17</v>
       </c>
       <c r="F442">
         <v>2018</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>303</v>
+        <v>241</v>
       </c>
       <c r="B443" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C443" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D443">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E443" t="s">
-        <v>304</v>
+        <v>192</v>
       </c>
       <c r="F443">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>303</v>
+        <v>241</v>
       </c>
       <c r="B444" t="s">
         <v>7</v>
       </c>
       <c r="C444" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D444">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E444" t="s">
-        <v>305</v>
+        <v>192</v>
       </c>
       <c r="F444">
         <v>2018</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>303</v>
+        <v>241</v>
       </c>
       <c r="B445" t="s">
         <v>7</v>
       </c>
       <c r="C445" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D445">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E445" t="s">
-        <v>306</v>
+        <v>55</v>
       </c>
       <c r="F445">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>303</v>
+        <v>241</v>
       </c>
       <c r="B446" t="s">
         <v>7</v>
       </c>
       <c r="C446" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D446">
         <v>100000</v>
       </c>
       <c r="E446" t="s">
-        <v>307</v>
+        <v>55</v>
       </c>
       <c r="F446">
         <v>2020</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>303</v>
+        <v>241</v>
       </c>
       <c r="B447" t="s">
         <v>7</v>
       </c>
       <c r="C447" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D447">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E447" t="s">
-        <v>308</v>
+        <v>55</v>
       </c>
       <c r="F447">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>303</v>
+        <v>241</v>
       </c>
       <c r="B448" t="s">
         <v>7</v>
       </c>
       <c r="C448" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D448">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E448" t="s">
-        <v>309</v>
+        <v>17</v>
       </c>
       <c r="F448">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>303</v>
+        <v>241</v>
       </c>
       <c r="B449" t="s">
         <v>7</v>
       </c>
       <c r="C449" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D449">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E449" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F449">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>303</v>
+        <v>242</v>
       </c>
       <c r="B450" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C450" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D450">
-        <v>75000</v>
+        <v>5000</v>
       </c>
       <c r="E450" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F450">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>310</v>
+        <v>242</v>
       </c>
       <c r="B451" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C451" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D451">
-        <v>150000</v>
+        <v>5000</v>
       </c>
       <c r="E451" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F451">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>310</v>
+        <v>242</v>
       </c>
       <c r="B452" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C452" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D452">
-        <v>150000</v>
+        <v>5000</v>
       </c>
       <c r="E452" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F452">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>310</v>
+        <v>243</v>
       </c>
       <c r="B453" t="s">
         <v>7</v>
       </c>
       <c r="C453" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D453">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E453" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F453">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>310</v>
+        <v>244</v>
       </c>
       <c r="B454" t="s">
         <v>7</v>
       </c>
       <c r="C454" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D454">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E454" t="s">
-        <v>282</v>
+        <v>17</v>
       </c>
       <c r="F454">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>310</v>
+        <v>244</v>
       </c>
       <c r="B455" t="s">
         <v>7</v>
       </c>
       <c r="C455" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D455">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="E455" t="s">
-        <v>283</v>
+        <v>245</v>
       </c>
       <c r="F455">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>310</v>
+        <v>244</v>
       </c>
       <c r="B456" t="s">
         <v>7</v>
       </c>
       <c r="C456" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D456">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="E456" t="s">
-        <v>311</v>
+        <v>245</v>
       </c>
       <c r="F456">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>310</v>
+        <v>244</v>
       </c>
       <c r="B457" t="s">
         <v>7</v>
       </c>
       <c r="C457" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D457">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E457" t="s">
-        <v>312</v>
+        <v>246</v>
       </c>
       <c r="F457">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>313</v>
+        <v>244</v>
       </c>
       <c r="B458" t="s">
         <v>7</v>
       </c>
       <c r="C458" t="s">
-        <v>231</v>
+        <v>8</v>
       </c>
       <c r="D458">
-        <v>50000</v>
+        <v>30000</v>
       </c>
       <c r="E458" t="s">
-        <v>314</v>
+        <v>246</v>
       </c>
       <c r="F458">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>315</v>
+        <v>244</v>
       </c>
       <c r="B459" t="s">
         <v>7</v>
       </c>
       <c r="C459" t="s">
         <v>8</v>
       </c>
       <c r="D459">
         <v>30000</v>
       </c>
       <c r="E459" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F459">
         <v>2016</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>315</v>
+        <v>244</v>
       </c>
       <c r="B460" t="s">
         <v>7</v>
       </c>
       <c r="C460" t="s">
         <v>8</v>
       </c>
       <c r="D460">
-        <v>10000</v>
+        <v>30000</v>
       </c>
       <c r="E460" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F460">
         <v>2017</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>315</v>
+        <v>247</v>
       </c>
       <c r="B461" t="s">
         <v>7</v>
       </c>
       <c r="C461" t="s">
         <v>8</v>
       </c>
       <c r="D461">
-        <v>30000</v>
+        <v>75000</v>
       </c>
       <c r="E461" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="F461">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>315</v>
+        <v>247</v>
       </c>
       <c r="B462" t="s">
         <v>7</v>
       </c>
       <c r="C462" t="s">
         <v>8</v>
       </c>
       <c r="D462">
-        <v>15000</v>
+        <v>75000</v>
       </c>
       <c r="E462" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="F462">
         <v>2018</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>316</v>
+        <v>247</v>
       </c>
       <c r="B463" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C463" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D463">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E463" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="F463">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>316</v>
+        <v>247</v>
       </c>
       <c r="B464" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C464" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D464">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E464" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F464">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>316</v>
+        <v>247</v>
       </c>
       <c r="B465" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C465" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D465">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E465" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F465">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>316</v>
+        <v>248</v>
       </c>
       <c r="B466" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C466" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D466">
         <v>20000</v>
       </c>
       <c r="E466" t="s">
-        <v>317</v>
+        <v>17</v>
       </c>
       <c r="F466">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>316</v>
+        <v>248</v>
       </c>
       <c r="B467" t="s">
         <v>7</v>
       </c>
       <c r="C467" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D467">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="E467" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F467">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>316</v>
+        <v>248</v>
       </c>
       <c r="B468" t="s">
         <v>7</v>
       </c>
       <c r="C468" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D468">
         <v>20000</v>
       </c>
       <c r="E468" t="s">
-        <v>20</v>
+        <v>249</v>
       </c>
       <c r="F468">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>318</v>
+        <v>248</v>
       </c>
       <c r="B469" t="s">
         <v>7</v>
       </c>
       <c r="C469" t="s">
-        <v>231</v>
+        <v>8</v>
       </c>
       <c r="D469">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E469" t="s">
-        <v>319</v>
+        <v>249</v>
       </c>
       <c r="F469">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>318</v>
+        <v>248</v>
       </c>
       <c r="B470" t="s">
         <v>7</v>
       </c>
       <c r="C470" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D470">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="E470" t="s">
-        <v>320</v>
+        <v>17</v>
       </c>
       <c r="F470">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>318</v>
+        <v>250</v>
       </c>
       <c r="B471" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C471" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D471">
-        <v>15000</v>
+        <v>200000</v>
       </c>
       <c r="E471" t="s">
-        <v>320</v>
+        <v>251</v>
       </c>
       <c r="F471">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>318</v>
+        <v>250</v>
       </c>
       <c r="B472" t="s">
         <v>7</v>
       </c>
       <c r="C472" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D472">
-        <v>7500</v>
+        <v>100000</v>
       </c>
       <c r="E472" t="s">
-        <v>320</v>
+        <v>192</v>
       </c>
       <c r="F472">
         <v>2018</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>321</v>
+        <v>250</v>
       </c>
       <c r="B473" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C473" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D473">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E473" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="F473">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>321</v>
+        <v>250</v>
       </c>
       <c r="B474" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C474" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D474">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E474" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F474">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>321</v>
+        <v>250</v>
       </c>
       <c r="B475" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C475" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D475">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E475" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="F475">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>321</v>
+        <v>250</v>
       </c>
       <c r="B476" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C476" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D476">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E476" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F476">
         <v>2020</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>321</v>
+        <v>250</v>
       </c>
       <c r="B477" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C477" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D477">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E477" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F477">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>321</v>
+        <v>250</v>
       </c>
       <c r="B478" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C478" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D478">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E478" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F478">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>322</v>
+        <v>252</v>
       </c>
       <c r="B479" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C479" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D479">
-        <v>35000</v>
+        <v>150000</v>
       </c>
       <c r="E479" t="s">
-        <v>116</v>
+        <v>253</v>
       </c>
       <c r="F479">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>322</v>
+        <v>254</v>
       </c>
       <c r="B480" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C480" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D480">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E480" t="s">
-        <v>20</v>
+        <v>255</v>
       </c>
       <c r="F480">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>322</v>
+        <v>256</v>
       </c>
       <c r="B481" t="s">
         <v>7</v>
       </c>
       <c r="C481" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D481">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E481" t="s">
-        <v>77</v>
+        <v>115</v>
       </c>
       <c r="F481">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>322</v>
+        <v>256</v>
       </c>
       <c r="B482" t="s">
         <v>7</v>
       </c>
       <c r="C482" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D482">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E482" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="F482">
         <v>2018</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>322</v>
+        <v>256</v>
       </c>
       <c r="B483" t="s">
         <v>7</v>
       </c>
       <c r="C483" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D483">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E483" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="F483">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>322</v>
+        <v>256</v>
       </c>
       <c r="B484" t="s">
         <v>7</v>
       </c>
       <c r="C484" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D484">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E484" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="F484">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>322</v>
+        <v>256</v>
       </c>
       <c r="B485" t="s">
         <v>7</v>
       </c>
       <c r="C485" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D485">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E485" t="s">
-        <v>180</v>
+        <v>115</v>
       </c>
       <c r="F485">
         <v>2021</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>322</v>
+        <v>256</v>
       </c>
       <c r="B486" t="s">
         <v>7</v>
       </c>
       <c r="C486" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D486">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E486" t="s">
-        <v>181</v>
+        <v>17</v>
       </c>
       <c r="F486">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>323</v>
+        <v>256</v>
       </c>
       <c r="B487" t="s">
         <v>7</v>
       </c>
       <c r="C487" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D487">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E487" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F487">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>323</v>
+        <v>257</v>
       </c>
       <c r="B488" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C488" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D488">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E488" t="s">
-        <v>20</v>
+        <v>258</v>
       </c>
       <c r="F488">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>323</v>
+        <v>259</v>
       </c>
       <c r="B489" t="s">
         <v>7</v>
       </c>
       <c r="C489" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D489">
-        <v>12500</v>
+        <v>75000</v>
       </c>
       <c r="E489" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="F489">
         <v>2018</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>324</v>
+        <v>259</v>
       </c>
       <c r="B490" t="s">
         <v>7</v>
       </c>
       <c r="C490" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D490">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E490" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="F490">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>324</v>
+        <v>259</v>
       </c>
       <c r="B491" t="s">
         <v>7</v>
       </c>
       <c r="C491" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D491">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E491" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F491">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>324</v>
+        <v>259</v>
       </c>
       <c r="B492" t="s">
         <v>7</v>
       </c>
       <c r="C492" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D492">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E492" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F492">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>325</v>
+        <v>259</v>
       </c>
       <c r="B493" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C493" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D493">
-        <v>40000</v>
+        <v>75000</v>
       </c>
       <c r="E493" t="s">
-        <v>326</v>
+        <v>17</v>
       </c>
       <c r="F493">
         <v>2017</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>327</v>
+        <v>260</v>
       </c>
       <c r="B494" t="s">
         <v>7</v>
       </c>
       <c r="C494" t="s">
         <v>8</v>
       </c>
       <c r="D494">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E494" t="s">
-        <v>328</v>
+        <v>17</v>
       </c>
       <c r="F494">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>327</v>
+        <v>260</v>
       </c>
       <c r="B495" t="s">
         <v>7</v>
       </c>
       <c r="C495" t="s">
         <v>8</v>
       </c>
       <c r="D495">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E495" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="F495">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>327</v>
+        <v>260</v>
       </c>
       <c r="B496" t="s">
         <v>7</v>
       </c>
       <c r="C496" t="s">
         <v>8</v>
       </c>
       <c r="D496">
         <v>50000</v>
       </c>
       <c r="E496" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="F496">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>327</v>
+        <v>260</v>
       </c>
       <c r="B497" t="s">
         <v>7</v>
       </c>
       <c r="C497" t="s">
         <v>8</v>
       </c>
       <c r="D497">
         <v>50000</v>
       </c>
       <c r="E497" t="s">
-        <v>158</v>
+        <v>115</v>
       </c>
       <c r="F497">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>327</v>
+        <v>260</v>
       </c>
       <c r="B498" t="s">
         <v>7</v>
       </c>
       <c r="C498" t="s">
         <v>8</v>
       </c>
       <c r="D498">
         <v>50000</v>
       </c>
       <c r="E498" t="s">
-        <v>159</v>
+        <v>261</v>
       </c>
       <c r="F498">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>327</v>
+        <v>260</v>
       </c>
       <c r="B499" t="s">
         <v>7</v>
       </c>
       <c r="C499" t="s">
         <v>8</v>
       </c>
       <c r="D499">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E499" t="s">
-        <v>160</v>
+        <v>261</v>
       </c>
       <c r="F499">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>327</v>
+        <v>260</v>
       </c>
       <c r="B500" t="s">
         <v>7</v>
       </c>
       <c r="C500" t="s">
         <v>8</v>
       </c>
       <c r="D500">
-        <v>40000</v>
+        <v>75000</v>
       </c>
       <c r="E500" t="s">
-        <v>329</v>
+        <v>215</v>
       </c>
       <c r="F500">
         <v>2022</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>327</v>
+        <v>262</v>
       </c>
       <c r="B501" t="s">
         <v>7</v>
       </c>
       <c r="C501" t="s">
         <v>8</v>
       </c>
       <c r="D501">
-        <v>40000</v>
+        <v>100000</v>
       </c>
       <c r="E501" t="s">
-        <v>330</v>
+        <v>55</v>
       </c>
       <c r="F501">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>327</v>
+        <v>262</v>
       </c>
       <c r="B502" t="s">
         <v>7</v>
       </c>
       <c r="C502" t="s">
         <v>8</v>
       </c>
       <c r="D502">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E502" t="s">
-        <v>331</v>
+        <v>55</v>
       </c>
       <c r="F502">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>332</v>
+        <v>262</v>
       </c>
       <c r="B503" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C503" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D503">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E503" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F503">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>332</v>
+        <v>262</v>
       </c>
       <c r="B504" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C504" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D504">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E504" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F504">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>332</v>
+        <v>262</v>
       </c>
       <c r="B505" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C505" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D505">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E505" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F505">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>333</v>
+        <v>262</v>
       </c>
       <c r="B506" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C506" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D506">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E506" t="s">
-        <v>334</v>
+        <v>17</v>
       </c>
       <c r="F506">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>333</v>
+        <v>262</v>
       </c>
       <c r="B507" t="s">
         <v>7</v>
       </c>
       <c r="C507" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="D507">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E507" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F507">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>333</v>
+        <v>262</v>
       </c>
       <c r="B508" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C508" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D508">
-        <v>60000</v>
+        <v>500000</v>
       </c>
       <c r="E508" t="s">
-        <v>20</v>
+        <v>263</v>
       </c>
       <c r="F508">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>333</v>
+        <v>262</v>
       </c>
       <c r="B509" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C509" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D509">
-        <v>25000</v>
+        <v>200000</v>
       </c>
       <c r="E509" t="s">
-        <v>20</v>
+        <v>264</v>
       </c>
       <c r="F509">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>333</v>
+        <v>265</v>
       </c>
       <c r="B510" t="s">
         <v>7</v>
       </c>
       <c r="C510" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D510">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E510" t="s">
-        <v>219</v>
+        <v>192</v>
       </c>
       <c r="F510">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>333</v>
+        <v>265</v>
       </c>
       <c r="B511" t="s">
         <v>7</v>
       </c>
       <c r="C511" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D511">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E511" t="s">
-        <v>220</v>
+        <v>192</v>
       </c>
       <c r="F511">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>333</v>
+        <v>265</v>
       </c>
       <c r="B512" t="s">
         <v>7</v>
       </c>
       <c r="C512" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D512">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E512" t="s">
-        <v>335</v>
+        <v>55</v>
       </c>
       <c r="F512">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>333</v>
+        <v>265</v>
       </c>
       <c r="B513" t="s">
         <v>7</v>
       </c>
       <c r="C513" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D513">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="E513" t="s">
-        <v>336</v>
+        <v>55</v>
       </c>
       <c r="F513">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>337</v>
+        <v>265</v>
       </c>
       <c r="B514" t="s">
         <v>7</v>
       </c>
       <c r="C514" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D514">
         <v>100000</v>
       </c>
       <c r="E514" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F514">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>337</v>
+        <v>266</v>
       </c>
       <c r="B515" t="s">
         <v>7</v>
       </c>
       <c r="C515" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D515">
         <v>50000</v>
       </c>
       <c r="E515" t="s">
-        <v>338</v>
+        <v>17</v>
       </c>
       <c r="F515">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>337</v>
+        <v>266</v>
       </c>
       <c r="B516" t="s">
         <v>7</v>
       </c>
       <c r="C516" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D516">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E516" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
       <c r="F516">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>337</v>
+        <v>266</v>
       </c>
       <c r="B517" t="s">
         <v>7</v>
       </c>
       <c r="C517" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D517">
         <v>100000</v>
       </c>
       <c r="E517" t="s">
-        <v>181</v>
+        <v>17</v>
       </c>
       <c r="F517">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>337</v>
+        <v>266</v>
       </c>
       <c r="B518" t="s">
         <v>7</v>
       </c>
       <c r="C518" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D518">
         <v>100000</v>
       </c>
       <c r="E518" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="F518">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>337</v>
+        <v>266</v>
       </c>
       <c r="B519" t="s">
         <v>7</v>
       </c>
       <c r="C519" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D519">
         <v>100000</v>
       </c>
       <c r="E519" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="F519">
         <v>2020</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>339</v>
+        <v>267</v>
       </c>
       <c r="B520" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C520" t="s">
-        <v>26</v>
+        <v>136</v>
       </c>
       <c r="D520">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E520" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="F520">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>340</v>
+        <v>268</v>
       </c>
       <c r="B521" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C521" t="s">
-        <v>26</v>
+        <v>136</v>
       </c>
       <c r="D521">
-        <v>35000</v>
+        <v>50000</v>
       </c>
       <c r="E521" t="s">
-        <v>116</v>
+        <v>268</v>
       </c>
       <c r="F521">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>340</v>
+        <v>269</v>
       </c>
       <c r="B522" t="s">
         <v>7</v>
       </c>
       <c r="C522" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D522">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E522" t="s">
-        <v>20</v>
+        <v>269</v>
       </c>
       <c r="F522">
         <v>2016</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>340</v>
+        <v>269</v>
       </c>
       <c r="B523" t="s">
         <v>7</v>
       </c>
       <c r="C523" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D523">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E523" t="s">
-        <v>20</v>
+        <v>270</v>
       </c>
       <c r="F523">
         <v>2017</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>340</v>
+        <v>269</v>
       </c>
       <c r="B524" t="s">
         <v>7</v>
       </c>
       <c r="C524" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D524">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E524" t="s">
-        <v>341</v>
+        <v>270</v>
       </c>
       <c r="F524">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>340</v>
+        <v>269</v>
       </c>
       <c r="B525" t="s">
         <v>7</v>
       </c>
       <c r="C525" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D525">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E525" t="s">
-        <v>342</v>
+        <v>269</v>
       </c>
       <c r="F525">
         <v>2019</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>340</v>
+        <v>269</v>
       </c>
       <c r="B526" t="s">
         <v>7</v>
       </c>
       <c r="C526" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D526">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E526" t="s">
-        <v>343</v>
+        <v>269</v>
       </c>
       <c r="F526">
         <v>2020</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>340</v>
+        <v>269</v>
       </c>
       <c r="B527" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C527" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D527">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E527" t="s">
-        <v>341</v>
+        <v>271</v>
       </c>
       <c r="F527">
         <v>2021</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>340</v>
+        <v>269</v>
       </c>
       <c r="B528" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C528" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D528">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E528" t="s">
-        <v>342</v>
+        <v>271</v>
       </c>
       <c r="F528">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>344</v>
+        <v>272</v>
       </c>
       <c r="B529" t="s">
         <v>7</v>
       </c>
       <c r="C529" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D529">
-        <v>75000</v>
+        <v>500000</v>
       </c>
       <c r="E529" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="F529">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>344</v>
+        <v>272</v>
       </c>
       <c r="B530" t="s">
         <v>7</v>
       </c>
       <c r="C530" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D530">
-        <v>75000</v>
+        <v>500000</v>
       </c>
       <c r="E530" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="F530">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>344</v>
+        <v>273</v>
       </c>
       <c r="B531" t="s">
         <v>7</v>
       </c>
       <c r="C531" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D531">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E531" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="F531">
         <v>2020</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>344</v>
+        <v>273</v>
       </c>
       <c r="B532" t="s">
         <v>7</v>
       </c>
       <c r="C532" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D532">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E532" t="s">
-        <v>20</v>
+        <v>274</v>
       </c>
       <c r="F532">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>344</v>
+        <v>273</v>
       </c>
       <c r="B533" t="s">
         <v>7</v>
       </c>
       <c r="C533" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D533">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E533" t="s">
-        <v>20</v>
+        <v>274</v>
       </c>
       <c r="F533">
         <v>2017</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>345</v>
+        <v>275</v>
       </c>
       <c r="B534" t="s">
         <v>7</v>
       </c>
       <c r="C534" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D534">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E534" t="s">
-        <v>346</v>
+        <v>17</v>
       </c>
       <c r="F534">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>345</v>
+        <v>275</v>
       </c>
       <c r="B535" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C535" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D535">
         <v>75000</v>
       </c>
       <c r="E535" t="s">
-        <v>347</v>
+        <v>215</v>
       </c>
       <c r="F535">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>345</v>
+        <v>275</v>
       </c>
       <c r="B536" t="s">
         <v>7</v>
       </c>
       <c r="C536" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D536">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E536" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="F536">
         <v>2017</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>345</v>
+        <v>275</v>
       </c>
       <c r="B537" t="s">
         <v>7</v>
       </c>
       <c r="C537" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D537">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E537" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="F537">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>345</v>
+        <v>275</v>
       </c>
       <c r="B538" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C538" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D538">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E538" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F538">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>345</v>
+        <v>275</v>
       </c>
       <c r="B539" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C539" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D539">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E539" t="s">
-        <v>180</v>
+        <v>276</v>
       </c>
       <c r="F539">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>345</v>
+        <v>277</v>
       </c>
       <c r="B540" t="s">
         <v>7</v>
       </c>
       <c r="C540" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D540">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E540" t="s">
-        <v>181</v>
+        <v>278</v>
       </c>
       <c r="F540">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>345</v>
+        <v>277</v>
       </c>
       <c r="B541" t="s">
         <v>7</v>
       </c>
       <c r="C541" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D541">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E541" t="s">
-        <v>182</v>
+        <v>278</v>
       </c>
       <c r="F541">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>348</v>
+        <v>277</v>
       </c>
       <c r="B542" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C542" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D542">
-        <v>65000</v>
+        <v>75000</v>
       </c>
       <c r="E542" t="s">
-        <v>20</v>
+        <v>279</v>
       </c>
       <c r="F542">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>348</v>
+        <v>277</v>
       </c>
       <c r="B543" t="s">
         <v>7</v>
       </c>
       <c r="C543" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D543">
         <v>75000</v>
       </c>
       <c r="E543" t="s">
-        <v>20</v>
+        <v>279</v>
       </c>
       <c r="F543">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>348</v>
+        <v>277</v>
       </c>
       <c r="B544" t="s">
         <v>7</v>
       </c>
       <c r="C544" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D544">
-        <v>75000</v>
+        <v>12500</v>
       </c>
       <c r="E544" t="s">
-        <v>20</v>
+        <v>280</v>
       </c>
       <c r="F544">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>348</v>
+        <v>277</v>
       </c>
       <c r="B545" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C545" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D545">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E545" t="s">
-        <v>341</v>
+        <v>281</v>
       </c>
       <c r="F545">
         <v>2021</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>348</v>
+        <v>282</v>
       </c>
       <c r="B546" t="s">
         <v>7</v>
       </c>
       <c r="C546" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D546">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E546" t="s">
-        <v>342</v>
+        <v>115</v>
       </c>
       <c r="F546">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>348</v>
+        <v>282</v>
       </c>
       <c r="B547" t="s">
         <v>7</v>
       </c>
       <c r="C547" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D547">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E547" t="s">
-        <v>341</v>
+        <v>115</v>
       </c>
       <c r="F547">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>348</v>
+        <v>283</v>
       </c>
       <c r="B548" t="s">
         <v>7</v>
       </c>
       <c r="C548" t="s">
-        <v>76</v>
+        <v>136</v>
       </c>
       <c r="D548">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E548" t="s">
-        <v>342</v>
+        <v>284</v>
       </c>
       <c r="F548">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>348</v>
+        <v>285</v>
       </c>
       <c r="B549" t="s">
         <v>7</v>
       </c>
       <c r="C549" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D549">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E549" t="s">
-        <v>343</v>
+        <v>285</v>
       </c>
       <c r="F549">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>349</v>
+        <v>286</v>
       </c>
       <c r="B550" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C550" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D550">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="E550" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="F550">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>350</v>
+        <v>286</v>
       </c>
       <c r="B551" t="s">
         <v>7</v>
       </c>
       <c r="C551" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D551">
-        <v>25000</v>
+        <v>5000</v>
       </c>
       <c r="E551" t="s">
-        <v>351</v>
+        <v>17</v>
       </c>
       <c r="F551">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>352</v>
+        <v>286</v>
       </c>
       <c r="B552" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C552" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D552">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="E552" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F552">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>352</v>
+        <v>287</v>
       </c>
       <c r="B553" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C553" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D553">
         <v>5000</v>
       </c>
       <c r="E553" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F553">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>352</v>
+        <v>287</v>
       </c>
       <c r="B554" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C554" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D554">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E554" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F554">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>353</v>
+        <v>288</v>
       </c>
       <c r="B555" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C555" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D555">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="E555" t="s">
-        <v>354</v>
+        <v>17</v>
       </c>
       <c r="F555">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>353</v>
+        <v>288</v>
       </c>
       <c r="B556" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C556" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D556">
-        <v>500000</v>
+        <v>45000</v>
       </c>
       <c r="E556" t="s">
-        <v>355</v>
+        <v>289</v>
       </c>
       <c r="F556">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>353</v>
+        <v>288</v>
       </c>
       <c r="B557" t="s">
         <v>7</v>
       </c>
       <c r="C557" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D557">
-        <v>125000</v>
+        <v>50000</v>
       </c>
       <c r="E557" t="s">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="F557">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>353</v>
+        <v>288</v>
       </c>
       <c r="B558" t="s">
         <v>7</v>
       </c>
       <c r="C558" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D558">
-        <v>125000</v>
+        <v>45000</v>
       </c>
       <c r="E558" t="s">
-        <v>356</v>
+        <v>290</v>
       </c>
       <c r="F558">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>353</v>
+        <v>288</v>
       </c>
       <c r="B559" t="s">
         <v>7</v>
       </c>
       <c r="C559" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D559">
-        <v>125000</v>
+        <v>45000</v>
       </c>
       <c r="E559" t="s">
-        <v>357</v>
+        <v>290</v>
       </c>
       <c r="F559">
         <v>2020</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>353</v>
+        <v>288</v>
       </c>
       <c r="B560" t="s">
         <v>7</v>
       </c>
       <c r="C560" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D560">
-        <v>75000</v>
+        <v>5000</v>
       </c>
       <c r="E560" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F560">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>353</v>
+        <v>291</v>
       </c>
       <c r="B561" t="s">
         <v>7</v>
       </c>
       <c r="C561" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D561">
-        <v>125000</v>
+        <v>75000</v>
       </c>
       <c r="E561" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F561">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>353</v>
+        <v>291</v>
       </c>
       <c r="B562" t="s">
         <v>7</v>
       </c>
       <c r="C562" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D562">
-        <v>125000</v>
+        <v>150000</v>
       </c>
       <c r="E562" t="s">
-        <v>309</v>
+        <v>17</v>
       </c>
       <c r="F562">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>353</v>
+        <v>291</v>
       </c>
       <c r="B563" t="s">
         <v>7</v>
       </c>
       <c r="C563" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D563">
-        <v>125000</v>
+        <v>150000</v>
       </c>
       <c r="E563" t="s">
-        <v>356</v>
+        <v>292</v>
       </c>
       <c r="F563">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>358</v>
+        <v>291</v>
       </c>
       <c r="B564" t="s">
         <v>7</v>
       </c>
       <c r="C564" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D564">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E564" t="s">
-        <v>341</v>
+        <v>292</v>
       </c>
       <c r="F564">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>358</v>
+        <v>291</v>
       </c>
       <c r="B565" t="s">
         <v>7</v>
       </c>
       <c r="C565" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D565">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E565" t="s">
-        <v>342</v>
+        <v>293</v>
       </c>
       <c r="F565">
         <v>2018</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>358</v>
+        <v>291</v>
       </c>
       <c r="B566" t="s">
         <v>7</v>
       </c>
       <c r="C566" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D566">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E566" t="s">
-        <v>343</v>
+        <v>293</v>
       </c>
       <c r="F566">
         <v>2019</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>358</v>
+        <v>291</v>
       </c>
       <c r="B567" t="s">
         <v>7</v>
       </c>
       <c r="C567" t="s">
-        <v>8</v>
+        <v>136</v>
       </c>
       <c r="D567">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E567" t="s">
-        <v>20</v>
+        <v>294</v>
       </c>
       <c r="F567">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="B568" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C568" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D568">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E568" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="F568">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="B569" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C569" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D569">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E569" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="F569">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="B570" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C570" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D570">
         <v>10000</v>
       </c>
       <c r="E570" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="F570">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>359</v>
+        <v>295</v>
       </c>
       <c r="B571" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C571" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D571">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E571" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="F571">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>360</v>
+        <v>296</v>
       </c>
       <c r="B572" t="s">
         <v>7</v>
       </c>
       <c r="C572" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D572">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="E572" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F572">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>360</v>
+        <v>296</v>
       </c>
       <c r="B573" t="s">
         <v>7</v>
       </c>
       <c r="C573" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D573">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="E573" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F573">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>360</v>
+        <v>296</v>
       </c>
       <c r="B574" t="s">
         <v>7</v>
       </c>
       <c r="C574" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D574">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E574" t="s">
-        <v>361</v>
+        <v>115</v>
       </c>
       <c r="F574">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>360</v>
+        <v>296</v>
       </c>
       <c r="B575" t="s">
         <v>7</v>
       </c>
       <c r="C575" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D575">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E575" t="s">
-        <v>362</v>
+        <v>115</v>
       </c>
       <c r="F575">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>360</v>
+        <v>296</v>
       </c>
       <c r="B576" t="s">
         <v>7</v>
       </c>
       <c r="C576" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D576">
         <v>10000</v>
       </c>
       <c r="E576" t="s">
-        <v>363</v>
+        <v>297</v>
       </c>
       <c r="F576">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>364</v>
+        <v>298</v>
       </c>
       <c r="B577" t="s">
         <v>7</v>
       </c>
       <c r="C577" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D577">
-        <v>15000</v>
+        <v>25000</v>
       </c>
       <c r="E577" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F577">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>364</v>
+        <v>298</v>
       </c>
       <c r="B578" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C578" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D578">
-        <v>15000</v>
+        <v>500000</v>
       </c>
       <c r="E578" t="s">
-        <v>20</v>
+        <v>299</v>
       </c>
       <c r="F578">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>364</v>
+        <v>298</v>
       </c>
       <c r="B579" t="s">
         <v>7</v>
       </c>
       <c r="C579" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D579">
-        <v>7500</v>
+        <v>50000</v>
       </c>
       <c r="E579" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="F579">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>365</v>
+        <v>298</v>
       </c>
       <c r="B580" t="s">
         <v>7</v>
       </c>
       <c r="C580" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D580">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E580" t="s">
-        <v>219</v>
+        <v>175</v>
       </c>
       <c r="F580">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>365</v>
+        <v>298</v>
       </c>
       <c r="B581" t="s">
         <v>7</v>
       </c>
       <c r="C581" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D581">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E581" t="s">
-        <v>220</v>
+        <v>175</v>
       </c>
       <c r="F581">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>365</v>
+        <v>298</v>
       </c>
       <c r="B582" t="s">
         <v>7</v>
       </c>
       <c r="C582" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D582">
-        <v>25000</v>
+        <v>15000</v>
       </c>
       <c r="E582" t="s">
-        <v>221</v>
+        <v>17</v>
       </c>
       <c r="F582">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>365</v>
+        <v>300</v>
       </c>
       <c r="B583" t="s">
         <v>7</v>
       </c>
       <c r="C583" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D583">
-        <v>25000</v>
+        <v>5000</v>
       </c>
       <c r="E583" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F583">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>365</v>
+        <v>301</v>
       </c>
       <c r="B584" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C584" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D584">
-        <v>25000</v>
+        <v>5000</v>
       </c>
       <c r="E584" t="s">
-        <v>20</v>
+        <v>302</v>
       </c>
       <c r="F584">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>365</v>
+        <v>303</v>
       </c>
       <c r="B585" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C585" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D585">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E585" t="s">
-        <v>20</v>
+        <v>304</v>
       </c>
       <c r="F585">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>365</v>
+        <v>305</v>
       </c>
       <c r="B586" t="s">
         <v>7</v>
       </c>
       <c r="C586" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D586">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="E586" t="s">
-        <v>20</v>
+        <v>305</v>
       </c>
       <c r="F586">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>366</v>
+        <v>305</v>
       </c>
       <c r="B587" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C587" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D587">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E587" t="s">
-        <v>367</v>
+        <v>306</v>
       </c>
       <c r="F587">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>368</v>
+        <v>305</v>
       </c>
       <c r="B588" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C588" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D588">
-        <v>5000</v>
+        <v>25000</v>
       </c>
       <c r="E588" t="s">
-        <v>20</v>
+        <v>306</v>
       </c>
       <c r="F588">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>368</v>
+        <v>305</v>
       </c>
       <c r="B589" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C589" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D589">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="E589" t="s">
-        <v>20</v>
+        <v>305</v>
       </c>
       <c r="F589">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>368</v>
+        <v>305</v>
       </c>
       <c r="B590" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C590" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D590">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E590" t="s">
-        <v>20</v>
+        <v>305</v>
       </c>
       <c r="F590">
         <v>2018</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>369</v>
+        <v>307</v>
       </c>
       <c r="B591" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C591" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D591">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E591" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="F591">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>370</v>
+        <v>308</v>
       </c>
       <c r="B592" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="C592" t="s">
-        <v>26</v>
+        <v>309</v>
       </c>
       <c r="D592">
-        <v>20000</v>
+        <v>5000000</v>
       </c>
       <c r="E592" t="s">
-        <v>62</v>
+        <v>308</v>
       </c>
       <c r="F592">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>371</v>
+        <v>308</v>
       </c>
       <c r="B593" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="C593" t="s">
-        <v>19</v>
+        <v>309</v>
       </c>
       <c r="D593">
-        <v>5000</v>
+        <v>5000000</v>
       </c>
       <c r="E593" t="s">
-        <v>20</v>
+        <v>308</v>
       </c>
       <c r="F593">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>371</v>
+        <v>308</v>
       </c>
       <c r="B594" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="C594" t="s">
-        <v>19</v>
+        <v>309</v>
       </c>
       <c r="D594">
-        <v>5000</v>
+        <v>5000000</v>
       </c>
       <c r="E594" t="s">
-        <v>20</v>
+        <v>308</v>
       </c>
       <c r="F594">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>371</v>
+        <v>308</v>
       </c>
       <c r="B595" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="C595" t="s">
-        <v>19</v>
+        <v>309</v>
       </c>
       <c r="D595">
-        <v>5000</v>
+        <v>5000000</v>
       </c>
       <c r="E595" t="s">
-        <v>20</v>
+        <v>308</v>
       </c>
       <c r="F595">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>372</v>
+        <v>310</v>
       </c>
       <c r="B596" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C596" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D596">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E596" t="s">
-        <v>99</v>
+        <v>311</v>
       </c>
       <c r="F596">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>372</v>
+        <v>312</v>
       </c>
       <c r="B597" t="s">
         <v>7</v>
       </c>
       <c r="C597" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D597">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E597" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="F597">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>372</v>
+        <v>312</v>
       </c>
       <c r="B598" t="s">
         <v>7</v>
       </c>
       <c r="C598" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D598">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E598" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="F598">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>372</v>
+        <v>313</v>
       </c>
       <c r="B599" t="s">
         <v>7</v>
       </c>
       <c r="C599" t="s">
-        <v>76</v>
+        <v>136</v>
       </c>
       <c r="D599">
         <v>50000</v>
       </c>
       <c r="E599" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F599">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>372</v>
+        <v>314</v>
       </c>
       <c r="B600" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C600" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D600">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E600" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F600">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>373</v>
+        <v>314</v>
       </c>
       <c r="B601" t="s">
         <v>7</v>
       </c>
       <c r="C601" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D601">
-        <v>70000</v>
+        <v>500000</v>
       </c>
       <c r="E601" t="s">
-        <v>374</v>
+        <v>104</v>
       </c>
       <c r="F601">
         <v>2019</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>373</v>
+        <v>314</v>
       </c>
       <c r="B602" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C602" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D602">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E602" t="s">
-        <v>375</v>
+        <v>104</v>
       </c>
       <c r="F602">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>373</v>
+        <v>314</v>
       </c>
       <c r="B603" t="s">
         <v>7</v>
       </c>
       <c r="C603" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D603">
-        <v>150000</v>
+        <v>500000</v>
       </c>
       <c r="E603" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="F603">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>373</v>
+        <v>314</v>
       </c>
       <c r="B604" t="s">
         <v>7</v>
       </c>
       <c r="C604" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D604">
-        <v>150000</v>
+        <v>500000</v>
       </c>
       <c r="E604" t="s">
-        <v>140</v>
+        <v>105</v>
       </c>
       <c r="F604">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>373</v>
+        <v>314</v>
       </c>
       <c r="B605" t="s">
         <v>7</v>
       </c>
       <c r="C605" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D605">
-        <v>150000</v>
+        <v>250000</v>
       </c>
       <c r="E605" t="s">
-        <v>376</v>
+        <v>17</v>
       </c>
       <c r="F605">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>373</v>
+        <v>314</v>
       </c>
       <c r="B606" t="s">
         <v>7</v>
       </c>
       <c r="C606" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D606">
-        <v>150000</v>
+        <v>500000</v>
       </c>
       <c r="E606" t="s">
-        <v>377</v>
+        <v>104</v>
       </c>
       <c r="F606">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>373</v>
+        <v>314</v>
       </c>
       <c r="B607" t="s">
         <v>7</v>
       </c>
       <c r="C607" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D607">
-        <v>150000</v>
+        <v>500000</v>
       </c>
       <c r="E607" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="F607">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>373</v>
+        <v>315</v>
       </c>
       <c r="B608" t="s">
         <v>7</v>
       </c>
       <c r="C608" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D608">
-        <v>150000</v>
+        <v>10000</v>
       </c>
       <c r="E608" t="s">
-        <v>139</v>
+        <v>315</v>
       </c>
       <c r="F608">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>373</v>
+        <v>316</v>
       </c>
       <c r="B609" t="s">
         <v>7</v>
       </c>
       <c r="C609" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D609">
-        <v>150000</v>
+        <v>15000</v>
       </c>
       <c r="E609" t="s">
-        <v>140</v>
+        <v>17</v>
       </c>
       <c r="F609">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>378</v>
+        <v>316</v>
       </c>
       <c r="B610" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C610" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D610">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E610" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="F610">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>379</v>
+        <v>316</v>
       </c>
       <c r="B611" t="s">
         <v>7</v>
       </c>
       <c r="C611" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D611">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E611" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="F611">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>379</v>
+        <v>316</v>
       </c>
       <c r="B612" t="s">
         <v>7</v>
       </c>
       <c r="C612" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D612">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E612" t="s">
-        <v>282</v>
+        <v>175</v>
       </c>
       <c r="F612">
         <v>2020</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>379</v>
+        <v>316</v>
       </c>
       <c r="B613" t="s">
         <v>7</v>
       </c>
       <c r="C613" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D613">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E613" t="s">
-        <v>283</v>
+        <v>17</v>
       </c>
       <c r="F613">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>379</v>
+        <v>317</v>
       </c>
       <c r="B614" t="s">
         <v>7</v>
       </c>
       <c r="C614" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D614">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E614" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F614">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>379</v>
+        <v>317</v>
       </c>
       <c r="B615" t="s">
         <v>7</v>
       </c>
       <c r="C615" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D615">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E615" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="F615">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>379</v>
+        <v>317</v>
       </c>
       <c r="B616" t="s">
         <v>7</v>
       </c>
       <c r="C616" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D616">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E616" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="F616">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
-        <v>379</v>
+        <v>317</v>
       </c>
       <c r="B617" t="s">
         <v>7</v>
       </c>
       <c r="C617" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D617">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E617" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="F617">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>379</v>
+        <v>317</v>
       </c>
       <c r="B618" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C618" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D618">
-        <v>500000</v>
+        <v>10000</v>
       </c>
       <c r="E618" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F618">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>380</v>
+        <v>318</v>
       </c>
       <c r="B619" t="s">
         <v>7</v>
       </c>
       <c r="C619" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D619">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E619" t="s">
-        <v>381</v>
+        <v>17</v>
       </c>
       <c r="F619">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
-        <v>380</v>
+        <v>319</v>
       </c>
       <c r="B620" t="s">
         <v>7</v>
       </c>
       <c r="C620" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D620">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E620" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F620">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>380</v>
+        <v>320</v>
       </c>
       <c r="B621" t="s">
         <v>7</v>
       </c>
       <c r="C621" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D621">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E621" t="s">
-        <v>20</v>
+        <v>321</v>
       </c>
       <c r="F621">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>382</v>
+        <v>320</v>
       </c>
       <c r="B622" t="s">
         <v>7</v>
       </c>
       <c r="C622" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D622">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E622" t="s">
-        <v>201</v>
+        <v>322</v>
       </c>
       <c r="F622">
         <v>2022</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>382</v>
+        <v>320</v>
       </c>
       <c r="B623" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C623" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D623">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E623" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F623">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>382</v>
+        <v>323</v>
       </c>
       <c r="B624" t="s">
         <v>7</v>
       </c>
       <c r="C624" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D624">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="E624" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F624">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>382</v>
+        <v>324</v>
       </c>
       <c r="B625" t="s">
         <v>7</v>
       </c>
       <c r="C625" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D625">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E625" t="s">
-        <v>20</v>
+        <v>325</v>
       </c>
       <c r="F625">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>383</v>
+        <v>324</v>
       </c>
       <c r="B626" t="s">
         <v>7</v>
       </c>
       <c r="C626" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D626">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E626" t="s">
-        <v>282</v>
+        <v>326</v>
       </c>
       <c r="F626">
         <v>2018</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>383</v>
+        <v>324</v>
       </c>
       <c r="B627" t="s">
         <v>7</v>
       </c>
       <c r="C627" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D627">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E627" t="s">
-        <v>283</v>
+        <v>327</v>
       </c>
       <c r="F627">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>383</v>
+        <v>324</v>
       </c>
       <c r="B628" t="s">
         <v>7</v>
       </c>
       <c r="C628" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D628">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E628" t="s">
-        <v>180</v>
+        <v>328</v>
       </c>
       <c r="F628">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>383</v>
+        <v>324</v>
       </c>
       <c r="B629" t="s">
         <v>7</v>
       </c>
       <c r="C629" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D629">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E629" t="s">
-        <v>181</v>
+        <v>329</v>
       </c>
       <c r="F629">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>383</v>
+        <v>324</v>
       </c>
       <c r="B630" t="s">
         <v>7</v>
       </c>
       <c r="C630" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D630">
         <v>100000</v>
       </c>
       <c r="E630" t="s">
-        <v>182</v>
+        <v>327</v>
       </c>
       <c r="F630">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
-        <v>383</v>
+        <v>324</v>
       </c>
       <c r="B631" t="s">
         <v>7</v>
       </c>
       <c r="C631" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D631">
         <v>100000</v>
       </c>
       <c r="E631" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F631">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
-        <v>383</v>
+        <v>324</v>
       </c>
       <c r="B632" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C632" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D632">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E632" t="s">
-        <v>20</v>
+        <v>326</v>
       </c>
       <c r="F632">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="B633" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C633" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D633">
-        <v>5000</v>
+        <v>5000000</v>
       </c>
       <c r="E633" t="s">
-        <v>20</v>
+        <v>331</v>
       </c>
       <c r="F633">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
-        <v>384</v>
+        <v>324</v>
       </c>
       <c r="B634" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C634" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D634">
-        <v>5000</v>
+        <v>500000</v>
       </c>
       <c r="E634" t="s">
-        <v>20</v>
+        <v>332</v>
       </c>
       <c r="F634">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>384</v>
+        <v>333</v>
       </c>
       <c r="B635" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C635" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D635">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E635" t="s">
-        <v>20</v>
+        <v>334</v>
       </c>
       <c r="F635">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
-        <v>385</v>
+        <v>333</v>
       </c>
       <c r="B636" t="s">
         <v>7</v>
       </c>
       <c r="C636" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D636">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E636" t="s">
-        <v>20</v>
+        <v>335</v>
       </c>
       <c r="F636">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>386</v>
+        <v>333</v>
       </c>
       <c r="B637" t="s">
         <v>7</v>
       </c>
       <c r="C637" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D637">
         <v>25000</v>
       </c>
       <c r="E637" t="s">
-        <v>20</v>
+        <v>335</v>
       </c>
       <c r="F637">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>386</v>
+        <v>336</v>
       </c>
       <c r="B638" t="s">
         <v>7</v>
       </c>
       <c r="C638" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D638">
-        <v>30000</v>
+        <v>75000</v>
       </c>
       <c r="E638" t="s">
-        <v>387</v>
+        <v>17</v>
       </c>
       <c r="F638">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
-        <v>386</v>
+        <v>336</v>
       </c>
       <c r="B639" t="s">
         <v>7</v>
       </c>
       <c r="C639" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D639">
-        <v>30000</v>
+        <v>75000</v>
       </c>
       <c r="E639" t="s">
-        <v>388</v>
+        <v>54</v>
       </c>
       <c r="F639">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>386</v>
+        <v>336</v>
       </c>
       <c r="B640" t="s">
         <v>7</v>
       </c>
       <c r="C640" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D640">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E640" t="s">
-        <v>389</v>
+        <v>54</v>
       </c>
       <c r="F640">
         <v>2021</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>386</v>
+        <v>337</v>
       </c>
       <c r="B641" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C641" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D641">
-        <v>30000</v>
+        <v>100000</v>
       </c>
       <c r="E641" t="s">
-        <v>390</v>
+        <v>338</v>
       </c>
       <c r="F641">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>386</v>
+        <v>339</v>
       </c>
       <c r="B642" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C642" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="D642">
-        <v>30000</v>
+        <v>250000</v>
       </c>
       <c r="E642" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F642">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>386</v>
+        <v>340</v>
       </c>
       <c r="B643" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C643" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D643">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="E643" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F643">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>391</v>
+        <v>341</v>
       </c>
       <c r="B644" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C644" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D644">
-        <v>50000</v>
+        <v>300000</v>
       </c>
       <c r="E644" t="s">
-        <v>392</v>
+        <v>341</v>
       </c>
       <c r="F644">
         <v>2020</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
-        <v>391</v>
+        <v>342</v>
       </c>
       <c r="B645" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C645" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D645">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E645" t="s">
-        <v>341</v>
+        <v>17</v>
       </c>
       <c r="F645">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
-        <v>391</v>
+        <v>343</v>
       </c>
       <c r="B646" t="s">
         <v>7</v>
       </c>
       <c r="C646" t="s">
-        <v>8</v>
+        <v>136</v>
       </c>
       <c r="D646">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E646" t="s">
-        <v>342</v>
+        <v>17</v>
       </c>
       <c r="F646">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>391</v>
+        <v>344</v>
       </c>
       <c r="B647" t="s">
-        <v>7</v>
+        <v>344</v>
       </c>
       <c r="C647" t="s">
-        <v>8</v>
+        <v>344</v>
       </c>
       <c r="D647">
-        <v>75000</v>
+        <v>1000000</v>
       </c>
       <c r="E647" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F647">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>391</v>
+        <v>344</v>
       </c>
       <c r="B648" t="s">
-        <v>7</v>
+        <v>344</v>
       </c>
       <c r="C648" t="s">
-        <v>8</v>
+        <v>344</v>
       </c>
       <c r="D648">
-        <v>75000</v>
+        <v>1000000</v>
       </c>
       <c r="E648" t="s">
-        <v>20</v>
+        <v>345</v>
       </c>
       <c r="F648">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>391</v>
+        <v>346</v>
       </c>
       <c r="B649" t="s">
         <v>7</v>
       </c>
       <c r="C649" t="s">
-        <v>8</v>
+        <v>136</v>
       </c>
       <c r="D649">
-        <v>75000</v>
+        <v>300000</v>
       </c>
       <c r="E649" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
       <c r="F649">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>393</v>
+        <v>346</v>
       </c>
       <c r="B650" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C650" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D650">
-        <v>20000</v>
+        <v>1200000</v>
       </c>
       <c r="E650" t="s">
-        <v>20</v>
+        <v>348</v>
       </c>
       <c r="F650">
         <v>2016</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>393</v>
+        <v>349</v>
       </c>
       <c r="B651" t="s">
         <v>7</v>
       </c>
       <c r="C651" t="s">
-        <v>8</v>
+        <v>136</v>
       </c>
       <c r="D651">
-        <v>20000</v>
+        <v>50000</v>
       </c>
       <c r="E651" t="s">
-        <v>20</v>
+        <v>350</v>
       </c>
       <c r="F651">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>393</v>
+        <v>351</v>
       </c>
       <c r="B652" t="s">
         <v>7</v>
       </c>
       <c r="C652" t="s">
         <v>8</v>
       </c>
       <c r="D652">
-        <v>20000</v>
+        <v>45000</v>
       </c>
       <c r="E652" t="s">
-        <v>394</v>
+        <v>290</v>
       </c>
       <c r="F652">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>393</v>
+        <v>351</v>
       </c>
       <c r="B653" t="s">
         <v>7</v>
       </c>
       <c r="C653" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D653">
-        <v>20000</v>
+        <v>45000</v>
       </c>
       <c r="E653" t="s">
-        <v>395</v>
+        <v>17</v>
       </c>
       <c r="F653">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>393</v>
+        <v>352</v>
       </c>
       <c r="B654" t="s">
         <v>7</v>
       </c>
       <c r="C654" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D654">
-        <v>20000</v>
+        <v>50000</v>
       </c>
       <c r="E654" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F654">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>396</v>
+        <v>352</v>
       </c>
       <c r="B655" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C655" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D655">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E655" t="s">
-        <v>397</v>
+        <v>175</v>
       </c>
       <c r="F655">
         <v>2022</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
-        <v>396</v>
+        <v>353</v>
       </c>
       <c r="B656" t="s">
         <v>7</v>
       </c>
       <c r="C656" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D656">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E656" t="s">
-        <v>282</v>
+        <v>354</v>
       </c>
       <c r="F656">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s">
-        <v>396</v>
+        <v>353</v>
       </c>
       <c r="B657" t="s">
         <v>7</v>
       </c>
       <c r="C657" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D657">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E657" t="s">
-        <v>283</v>
+        <v>355</v>
       </c>
       <c r="F657">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="s">
-        <v>396</v>
+        <v>356</v>
       </c>
       <c r="B658" t="s">
         <v>7</v>
       </c>
       <c r="C658" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D658">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E658" t="s">
-        <v>180</v>
+        <v>356</v>
       </c>
       <c r="F658">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="s">
-        <v>396</v>
+        <v>356</v>
       </c>
       <c r="B659" t="s">
         <v>7</v>
       </c>
       <c r="C659" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D659">
-        <v>100000</v>
+        <v>35000</v>
       </c>
       <c r="E659" t="s">
-        <v>181</v>
+        <v>357</v>
       </c>
       <c r="F659">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="s">
-        <v>396</v>
+        <v>358</v>
       </c>
       <c r="B660" t="s">
         <v>7</v>
       </c>
       <c r="C660" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D660">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E660" t="s">
-        <v>182</v>
+        <v>359</v>
       </c>
       <c r="F660">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="s">
-        <v>396</v>
+        <v>358</v>
       </c>
       <c r="B661" t="s">
         <v>7</v>
       </c>
       <c r="C661" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D661">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E661" t="s">
-        <v>20</v>
+        <v>360</v>
       </c>
       <c r="F661">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="s">
-        <v>396</v>
+        <v>361</v>
       </c>
       <c r="B662" t="s">
         <v>7</v>
       </c>
       <c r="C662" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D662">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E662" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
       <c r="F662">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="s">
-        <v>398</v>
+        <v>361</v>
       </c>
       <c r="B663" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C663" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D663">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E663" t="s">
-        <v>399</v>
+        <v>361</v>
       </c>
       <c r="F663">
         <v>2021</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="s">
-        <v>400</v>
+        <v>363</v>
       </c>
       <c r="B664" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C664" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D664">
-        <v>200000</v>
+        <v>25000</v>
       </c>
       <c r="E664" t="s">
-        <v>401</v>
+        <v>17</v>
       </c>
       <c r="F664">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="s">
-        <v>402</v>
+        <v>363</v>
       </c>
       <c r="B665" t="s">
         <v>7</v>
       </c>
       <c r="C665" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D665">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E665" t="s">
-        <v>201</v>
+        <v>119</v>
       </c>
       <c r="F665">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="s">
-        <v>402</v>
+        <v>364</v>
       </c>
       <c r="B666" t="s">
         <v>7</v>
       </c>
       <c r="C666" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D666">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E666" t="s">
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="F666">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="s">
-        <v>402</v>
+        <v>364</v>
       </c>
       <c r="B667" t="s">
         <v>7</v>
       </c>
       <c r="C667" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D667">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E667" t="s">
-        <v>20</v>
+        <v>119</v>
       </c>
       <c r="F667">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="s">
-        <v>402</v>
+        <v>365</v>
       </c>
       <c r="B668" t="s">
         <v>7</v>
       </c>
       <c r="C668" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D668">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E668" t="s">
-        <v>201</v>
+        <v>17</v>
       </c>
       <c r="F668">
         <v>2021</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s">
-        <v>402</v>
+        <v>365</v>
       </c>
       <c r="B669" t="s">
         <v>7</v>
       </c>
       <c r="C669" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D669">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E669" t="s">
-        <v>202</v>
+        <v>119</v>
       </c>
       <c r="F669">
         <v>2022</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="s">
-        <v>402</v>
+        <v>366</v>
       </c>
       <c r="B670" t="s">
         <v>7</v>
       </c>
       <c r="C670" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D670">
         <v>50000</v>
       </c>
       <c r="E670" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F670">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="s">
-        <v>402</v>
+        <v>367</v>
       </c>
       <c r="B671" t="s">
         <v>7</v>
       </c>
       <c r="C671" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D671">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E671" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F671">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="s">
-        <v>403</v>
+        <v>368</v>
       </c>
       <c r="B672" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C672" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="D672">
         <v>50000</v>
       </c>
       <c r="E672" t="s">
-        <v>404</v>
+        <v>369</v>
       </c>
       <c r="F672">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="s">
-        <v>405</v>
+        <v>370</v>
       </c>
       <c r="B673" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C673" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D673">
-        <v>75000</v>
+        <v>150000</v>
       </c>
       <c r="E673" t="s">
-        <v>77</v>
+        <v>371</v>
       </c>
       <c r="F673">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="B674" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C674" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="D674">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E674" t="s">
-        <v>78</v>
+        <v>373</v>
       </c>
       <c r="F674">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="s">
-        <v>405</v>
+        <v>374</v>
       </c>
       <c r="B675" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C675" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D675">
-        <v>75000</v>
+        <v>5000</v>
       </c>
       <c r="E675" t="s">
-        <v>20</v>
+        <v>375</v>
       </c>
       <c r="F675">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="s">
-        <v>405</v>
+        <v>308</v>
       </c>
       <c r="B676" t="s">
-        <v>7</v>
+        <v>308</v>
       </c>
       <c r="C676" t="s">
-        <v>8</v>
+        <v>309</v>
       </c>
       <c r="D676">
-        <v>75000</v>
+        <v>5000000</v>
       </c>
       <c r="E676" t="s">
-        <v>20</v>
+        <v>308</v>
       </c>
       <c r="F676">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="s">
-        <v>405</v>
+        <v>114</v>
       </c>
       <c r="B677" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C677" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D677">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E677" t="s">
-        <v>20</v>
+        <v>119</v>
       </c>
       <c r="F677">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="s">
-        <v>406</v>
+        <v>269</v>
       </c>
       <c r="B678" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C678" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D678">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E678" t="s">
-        <v>20</v>
+        <v>271</v>
       </c>
       <c r="F678">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="s">
-        <v>406</v>
+        <v>46</v>
       </c>
       <c r="B679" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C679" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D679">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E679" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="F679">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="s">
-        <v>406</v>
+        <v>77</v>
       </c>
       <c r="B680" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C680" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="D680">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E680" t="s">
-        <v>201</v>
+        <v>376</v>
       </c>
       <c r="F680">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="s">
-        <v>406</v>
+        <v>26</v>
       </c>
       <c r="B681" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C681" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="D681">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E681" t="s">
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="F681">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="s">
-        <v>406</v>
+        <v>377</v>
       </c>
       <c r="B682" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C682" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D682">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="E682" t="s">
-        <v>407</v>
+        <v>17</v>
       </c>
       <c r="F682">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="s">
-        <v>406</v>
+        <v>124</v>
       </c>
       <c r="B683" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C683" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="D683">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E683" t="s">
-        <v>408</v>
+        <v>17</v>
       </c>
       <c r="F683">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="s">
-        <v>406</v>
+        <v>99</v>
       </c>
       <c r="B684" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C684" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D684">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E684" t="s">
-        <v>341</v>
+        <v>100</v>
       </c>
       <c r="F684">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="s">
-        <v>409</v>
+        <v>117</v>
       </c>
       <c r="B685" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C685" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D685">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E685" t="s">
-        <v>180</v>
+        <v>47</v>
       </c>
       <c r="F685">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="s">
-        <v>409</v>
+        <v>89</v>
       </c>
       <c r="B686" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C686" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D686">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E686" t="s">
-        <v>181</v>
+        <v>47</v>
       </c>
       <c r="F686">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="s">
-        <v>409</v>
+        <v>225</v>
       </c>
       <c r="B687" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C687" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D687">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E687" t="s">
-        <v>182</v>
+        <v>47</v>
       </c>
       <c r="F687">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="s">
-        <v>409</v>
+        <v>378</v>
       </c>
       <c r="B688" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C688"/>
       <c r="D688">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>285714</v>
+      </c>
+      <c r="E688" t="inlineStr">
+        <is>
+          <t>Innovative Genomics Institute within the Biological Sciences Division for the research project, Engineering the Microbiome with CRISPR to Improve our Climate and Health (total grant amount $2,000,000)</t>
+        </is>
       </c>
       <c r="F688">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="s">
-        <v>409</v>
+        <v>379</v>
       </c>
       <c r="B689" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C689"/>
       <c r="D689">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E689" t="s">
-        <v>181</v>
+        <v>380</v>
       </c>
       <c r="F689">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="s">
-        <v>409</v>
+        <v>381</v>
       </c>
       <c r="B690" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C690"/>
       <c r="D690">
-        <v>100000</v>
+        <v>400000</v>
       </c>
       <c r="E690" t="s">
-        <v>20</v>
+        <v>382</v>
       </c>
       <c r="F690">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="s">
-        <v>409</v>
+        <v>383</v>
       </c>
       <c r="B691" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C691"/>
       <c r="D691">
-        <v>100000</v>
+        <v>625000</v>
       </c>
       <c r="E691" t="s">
-        <v>20</v>
+        <v>384</v>
       </c>
       <c r="F691">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="s">
-        <v>409</v>
+        <v>385</v>
       </c>
       <c r="B692" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C692"/>
       <c r="D692">
-        <v>500000</v>
+        <v>600000</v>
       </c>
       <c r="E692" t="s">
-        <v>410</v>
+        <v>380</v>
       </c>
       <c r="F692">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="s">
-        <v>409</v>
+        <v>386</v>
       </c>
       <c r="B693" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C693" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="D693">
-        <v>200000</v>
+        <v>45001</v>
       </c>
       <c r="E693" t="s">
-        <v>411</v>
+        <v>387</v>
       </c>
       <c r="F693">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="s">
-        <v>412</v>
+        <v>364</v>
       </c>
       <c r="B694" t="s">
         <v>7</v>
       </c>
       <c r="C694" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D694">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E694" t="s">
-        <v>282</v>
+        <v>119</v>
       </c>
       <c r="F694">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="s">
-        <v>412</v>
+        <v>388</v>
       </c>
       <c r="B695" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C695" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D695">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E695" t="s">
-        <v>283</v>
+        <v>389</v>
       </c>
       <c r="F695">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="s">
-        <v>412</v>
+        <v>85</v>
       </c>
       <c r="B696" t="s">
         <v>7</v>
       </c>
       <c r="C696" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D696">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E696" t="s">
-        <v>180</v>
+        <v>86</v>
       </c>
       <c r="F696">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="s">
-        <v>412</v>
+        <v>277</v>
       </c>
       <c r="B697" t="s">
         <v>7</v>
       </c>
       <c r="C697" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D697">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E697" t="s">
-        <v>181</v>
+        <v>279</v>
       </c>
       <c r="F697">
         <v>2021</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="s">
-        <v>412</v>
+        <v>390</v>
       </c>
       <c r="B698" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C698" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D698">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E698" t="s">
-        <v>182</v>
+        <v>391</v>
       </c>
       <c r="F698">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="s">
-        <v>413</v>
+        <v>392</v>
       </c>
       <c r="B699" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C699" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D699">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E699" t="s">
-        <v>20</v>
+        <v>393</v>
       </c>
       <c r="F699">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="s">
-        <v>413</v>
+        <v>117</v>
       </c>
       <c r="B700" t="s">
         <v>7</v>
       </c>
       <c r="C700" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D700">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E700" t="s">
-        <v>20</v>
+        <v>394</v>
       </c>
       <c r="F700">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="s">
-        <v>413</v>
+        <v>180</v>
       </c>
       <c r="B701" t="s">
         <v>7</v>
       </c>
       <c r="C701" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D701">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E701" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="F701">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="s">
-        <v>413</v>
+        <v>305</v>
       </c>
       <c r="B702" t="s">
         <v>7</v>
       </c>
       <c r="C702" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D702">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E702" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="F702">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="s">
-        <v>413</v>
+        <v>37</v>
       </c>
       <c r="B703" t="s">
         <v>7</v>
       </c>
       <c r="C703" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D703">
         <v>100000</v>
       </c>
       <c r="E703" t="s">
-        <v>283</v>
+        <v>395</v>
       </c>
       <c r="F703">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="s">
-        <v>414</v>
+        <v>366</v>
       </c>
       <c r="B704" t="s">
         <v>7</v>
       </c>
       <c r="C704" t="s">
-        <v>231</v>
+        <v>35</v>
       </c>
       <c r="D704">
         <v>50000</v>
       </c>
       <c r="E704" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="F704">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="s">
-        <v>415</v>
+        <v>291</v>
       </c>
       <c r="B705" t="s">
         <v>7</v>
       </c>
       <c r="C705" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="D705">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E705" t="s">
-        <v>416</v>
+        <v>28</v>
       </c>
       <c r="F705">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="s">
-        <v>417</v>
+        <v>262</v>
       </c>
       <c r="B706" t="s">
         <v>7</v>
       </c>
       <c r="C706" t="s">
         <v>8</v>
       </c>
       <c r="D706">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E706" t="s">
-        <v>417</v>
+        <v>55</v>
       </c>
       <c r="F706">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="s">
-        <v>417</v>
+        <v>52</v>
       </c>
       <c r="B707" t="s">
         <v>7</v>
       </c>
       <c r="C707" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D707">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E707" t="s">
-        <v>418</v>
+        <v>55</v>
       </c>
       <c r="F707">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="s">
-        <v>417</v>
+        <v>312</v>
       </c>
       <c r="B708" t="s">
         <v>7</v>
       </c>
       <c r="C708" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D708">
         <v>50000</v>
       </c>
       <c r="E708" t="s">
-        <v>419</v>
+        <v>115</v>
       </c>
       <c r="F708">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="s">
-        <v>417</v>
+        <v>240</v>
       </c>
       <c r="B709" t="s">
         <v>7</v>
       </c>
       <c r="C709" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D709">
         <v>50000</v>
       </c>
       <c r="E709" t="s">
-        <v>417</v>
+        <v>115</v>
       </c>
       <c r="F709">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="B710" t="s">
         <v>7</v>
       </c>
       <c r="C710" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D710">
         <v>50000</v>
       </c>
       <c r="E710" t="s">
-        <v>417</v>
+        <v>36</v>
       </c>
       <c r="F710">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="s">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="B711" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C711" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D711">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E711" t="s">
-        <v>420</v>
+        <v>55</v>
       </c>
       <c r="F711">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="s">
-        <v>417</v>
+        <v>75</v>
       </c>
       <c r="B712" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C712" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="D712">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E712" t="s">
-        <v>421</v>
+        <v>17</v>
       </c>
       <c r="F712">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="s">
-        <v>422</v>
+        <v>396</v>
       </c>
       <c r="B713" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C713" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D713">
-        <v>250000</v>
+        <v>200000</v>
       </c>
       <c r="E713" t="s">
-        <v>422</v>
+        <v>397</v>
       </c>
       <c r="F713">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="s">
-        <v>422</v>
+        <v>344</v>
       </c>
       <c r="B714" t="s">
-        <v>7</v>
+        <v>344</v>
       </c>
       <c r="C714" t="s">
-        <v>8</v>
+        <v>344</v>
       </c>
       <c r="D714">
-        <v>250000</v>
+        <v>1000000</v>
       </c>
       <c r="E714" t="s">
-        <v>422</v>
+        <v>344</v>
       </c>
       <c r="F714">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="s">
-        <v>422</v>
+        <v>70</v>
       </c>
       <c r="B715" t="s">
         <v>7</v>
       </c>
       <c r="C715" t="s">
         <v>8</v>
       </c>
       <c r="D715">
-        <v>500000</v>
+        <v>25000</v>
       </c>
       <c r="E715" t="s">
-        <v>174</v>
+        <v>17</v>
       </c>
       <c r="F715">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="s">
-        <v>422</v>
+        <v>295</v>
       </c>
       <c r="B716" t="s">
         <v>7</v>
       </c>
       <c r="C716" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D716">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E716" t="s">
         <v>175</v>
       </c>
       <c r="F716">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="s">
-        <v>423</v>
+        <v>361</v>
       </c>
       <c r="B717" t="s">
         <v>7</v>
       </c>
       <c r="C717" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D717">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E717" t="s">
-        <v>423</v>
+        <v>362</v>
       </c>
       <c r="F717">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="s">
-        <v>423</v>
+        <v>260</v>
       </c>
       <c r="B718" t="s">
         <v>7</v>
       </c>
       <c r="C718" t="s">
         <v>8</v>
       </c>
       <c r="D718">
-        <v>200000</v>
+        <v>75000</v>
       </c>
       <c r="E718" t="s">
-        <v>423</v>
+        <v>215</v>
       </c>
       <c r="F718">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="s">
-        <v>423</v>
+        <v>61</v>
       </c>
       <c r="B719" t="s">
         <v>7</v>
       </c>
       <c r="C719" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="D719">
-        <v>200000</v>
+        <v>125000</v>
       </c>
       <c r="E719" t="s">
-        <v>424</v>
+        <v>63</v>
       </c>
       <c r="F719">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="s">
-        <v>423</v>
+        <v>398</v>
       </c>
       <c r="B720" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C720" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D720">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="E720" t="s">
-        <v>425</v>
+        <v>399</v>
       </c>
       <c r="F720">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="s">
-        <v>426</v>
+        <v>308</v>
       </c>
       <c r="B721" t="s">
-        <v>7</v>
+        <v>308</v>
       </c>
       <c r="C721" t="s">
-        <v>8</v>
+        <v>309</v>
       </c>
       <c r="D721">
-        <v>50000</v>
+        <v>803280</v>
       </c>
       <c r="E721" t="s">
-        <v>427</v>
+        <v>400</v>
       </c>
       <c r="F721">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="s">
-        <v>426</v>
+        <v>256</v>
       </c>
       <c r="B722" t="s">
         <v>7</v>
       </c>
       <c r="C722" t="s">
         <v>8</v>
       </c>
       <c r="D722">
         <v>50000</v>
       </c>
       <c r="E722" t="s">
-        <v>428</v>
+        <v>115</v>
       </c>
       <c r="F722">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="s">
-        <v>426</v>
+        <v>353</v>
       </c>
       <c r="B723" t="s">
         <v>7</v>
       </c>
       <c r="C723" t="s">
         <v>8</v>
       </c>
       <c r="D723">
         <v>50000</v>
       </c>
       <c r="E723" t="s">
-        <v>429</v>
+        <v>401</v>
       </c>
       <c r="F723">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="s">
-        <v>426</v>
+        <v>26</v>
       </c>
       <c r="B724" t="s">
         <v>7</v>
       </c>
       <c r="C724" t="s">
         <v>8</v>
       </c>
       <c r="D724">
-        <v>50000</v>
+        <v>250000</v>
       </c>
       <c r="E724" t="s">
-        <v>430</v>
+        <v>27</v>
       </c>
       <c r="F724">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="s">
-        <v>426</v>
+        <v>106</v>
       </c>
       <c r="B725" t="s">
         <v>7</v>
       </c>
       <c r="C725" t="s">
         <v>8</v>
       </c>
       <c r="D725">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E725" t="s">
-        <v>431</v>
+        <v>55</v>
       </c>
       <c r="F725">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="s">
-        <v>426</v>
+        <v>177</v>
       </c>
       <c r="B726" t="s">
         <v>7</v>
       </c>
       <c r="C726" t="s">
         <v>8</v>
       </c>
       <c r="D726">
         <v>50000</v>
       </c>
       <c r="E726" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="F726">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="s">
-        <v>426</v>
+        <v>205</v>
       </c>
       <c r="B727" t="s">
         <v>7</v>
       </c>
       <c r="C727" t="s">
         <v>8</v>
       </c>
       <c r="D727">
-        <v>75000</v>
+        <v>40000</v>
       </c>
       <c r="E727" t="s">
-        <v>341</v>
+        <v>206</v>
       </c>
       <c r="F727">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="s">
-        <v>426</v>
+        <v>237</v>
       </c>
       <c r="B728" t="s">
         <v>7</v>
       </c>
       <c r="C728" t="s">
         <v>8</v>
       </c>
       <c r="D728">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E728" t="s">
-        <v>342</v>
+        <v>55</v>
       </c>
       <c r="F728">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="s">
-        <v>426</v>
+        <v>351</v>
       </c>
       <c r="B729" t="s">
         <v>7</v>
       </c>
       <c r="C729" t="s">
         <v>8</v>
       </c>
       <c r="D729">
-        <v>75000</v>
+        <v>45000</v>
       </c>
       <c r="E729" t="s">
-        <v>343</v>
+        <v>290</v>
       </c>
       <c r="F729">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="s">
-        <v>426</v>
+        <v>191</v>
       </c>
       <c r="B730" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C730" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D730">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E730" t="s">
-        <v>432</v>
+        <v>54</v>
       </c>
       <c r="F730">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="s">
-        <v>426</v>
+        <v>320</v>
       </c>
       <c r="B731" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C731" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D731">
-        <v>25000</v>
+        <v>200000</v>
       </c>
       <c r="E731" t="s">
-        <v>433</v>
+        <v>322</v>
       </c>
       <c r="F731">
         <v>2022</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="s">
-        <v>434</v>
+        <v>358</v>
       </c>
       <c r="B732" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C732" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D732">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E732" t="s">
-        <v>435</v>
+        <v>360</v>
       </c>
       <c r="F732">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="s">
-        <v>434</v>
+        <v>46</v>
       </c>
       <c r="B733" t="s">
         <v>7</v>
       </c>
       <c r="C733" t="s">
-        <v>49</v>
+        <v>136</v>
       </c>
       <c r="D733">
         <v>50000</v>
       </c>
       <c r="E733" t="s">
-        <v>436</v>
+        <v>402</v>
       </c>
       <c r="F733">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="s">
-        <v>434</v>
+        <v>296</v>
       </c>
       <c r="B734" t="s">
         <v>7</v>
       </c>
       <c r="C734" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D734">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E734" t="s">
-        <v>437</v>
+        <v>55</v>
       </c>
       <c r="F734">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="s">
-        <v>434</v>
+        <v>282</v>
       </c>
       <c r="B735" t="s">
         <v>7</v>
       </c>
       <c r="C735" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D735">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E735" t="s">
-        <v>438</v>
+        <v>115</v>
       </c>
       <c r="F735">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="s">
-        <v>434</v>
+        <v>336</v>
       </c>
       <c r="B736" t="s">
         <v>7</v>
       </c>
       <c r="C736" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D736">
         <v>75000</v>
       </c>
       <c r="E736" t="s">
-        <v>439</v>
+        <v>54</v>
       </c>
       <c r="F736">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="s">
-        <v>434</v>
+        <v>266</v>
       </c>
       <c r="B737" t="s">
         <v>7</v>
       </c>
       <c r="C737" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D737">
-        <v>12500</v>
+        <v>100000</v>
       </c>
       <c r="E737" t="s">
-        <v>440</v>
+        <v>55</v>
       </c>
       <c r="F737">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="s">
-        <v>434</v>
+        <v>265</v>
       </c>
       <c r="B738" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C738" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D738">
         <v>100000</v>
       </c>
       <c r="E738" t="s">
-        <v>441</v>
+        <v>55</v>
       </c>
       <c r="F738">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="s">
-        <v>442</v>
+        <v>316</v>
       </c>
       <c r="B739" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C739" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D739">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E739" t="s">
-        <v>443</v>
+        <v>55</v>
       </c>
       <c r="F739">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="s">
-        <v>444</v>
+        <v>241</v>
       </c>
       <c r="B740" t="s">
         <v>7</v>
       </c>
       <c r="C740" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D740">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E740" t="s">
-        <v>201</v>
+        <v>55</v>
       </c>
       <c r="F740">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="s">
-        <v>444</v>
+        <v>317</v>
       </c>
       <c r="B741" t="s">
         <v>7</v>
       </c>
       <c r="C741" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D741">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E741" t="s">
-        <v>202</v>
+        <v>55</v>
       </c>
       <c r="F741">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="s">
-        <v>445</v>
+        <v>250</v>
       </c>
       <c r="B742" t="s">
         <v>7</v>
       </c>
       <c r="C742" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="D742">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E742" t="s">
-        <v>446</v>
+        <v>55</v>
       </c>
       <c r="F742">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="s">
-        <v>447</v>
+        <v>217</v>
       </c>
       <c r="B743" t="s">
         <v>7</v>
       </c>
       <c r="C743" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D743">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E743" t="s">
-        <v>447</v>
+        <v>55</v>
       </c>
       <c r="F743">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="s">
-        <v>448</v>
+        <v>356</v>
       </c>
       <c r="B744" t="s">
         <v>7</v>
       </c>
       <c r="C744" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D744">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E744" t="s">
-        <v>20</v>
+        <v>357</v>
       </c>
       <c r="F744">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="s">
-        <v>448</v>
+        <v>163</v>
       </c>
       <c r="B745" t="s">
         <v>7</v>
       </c>
       <c r="C745" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D745">
-        <v>5000</v>
+        <v>500000</v>
       </c>
       <c r="E745" t="s">
-        <v>20</v>
+        <v>164</v>
       </c>
       <c r="F745">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="s">
-        <v>448</v>
+        <v>365</v>
       </c>
       <c r="B746" t="s">
         <v>7</v>
       </c>
       <c r="C746" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D746">
-        <v>15000</v>
+        <v>25000</v>
       </c>
       <c r="E746" t="s">
-        <v>20</v>
+        <v>119</v>
       </c>
       <c r="F746">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="s">
-        <v>449</v>
+        <v>352</v>
       </c>
       <c r="B747" t="s">
         <v>7</v>
       </c>
       <c r="C747" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D747">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E747" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="F747">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="s">
-        <v>449</v>
+        <v>219</v>
       </c>
       <c r="B748" t="s">
         <v>7</v>
       </c>
       <c r="C748" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D748">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E748" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="F748">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="s">
-        <v>450</v>
+        <v>314</v>
       </c>
       <c r="B749" t="s">
         <v>7</v>
       </c>
       <c r="C749" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D749">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E749" t="s">
-        <v>451</v>
+        <v>105</v>
       </c>
       <c r="F749">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="s">
-        <v>450</v>
+        <v>363</v>
       </c>
       <c r="B750" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C750" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D750">
-        <v>5000</v>
+        <v>25000</v>
       </c>
       <c r="E750" t="s">
-        <v>452</v>
+        <v>119</v>
       </c>
       <c r="F750">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="s">
-        <v>450</v>
+        <v>186</v>
       </c>
       <c r="B751" t="s">
         <v>7</v>
       </c>
       <c r="C751" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D751">
-        <v>15000</v>
+        <v>125000</v>
       </c>
       <c r="E751" t="s">
-        <v>20</v>
+        <v>190</v>
       </c>
       <c r="F751">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="s">
-        <v>450</v>
+        <v>223</v>
       </c>
       <c r="B752" t="s">
         <v>7</v>
       </c>
       <c r="C752" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D752">
-        <v>45000</v>
+        <v>125000</v>
       </c>
       <c r="E752" t="s">
-        <v>453</v>
+        <v>190</v>
       </c>
       <c r="F752">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="s">
-        <v>450</v>
+        <v>214</v>
       </c>
       <c r="B753" t="s">
         <v>7</v>
       </c>
       <c r="C753" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D753">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E753" t="s">
-        <v>454</v>
+        <v>215</v>
       </c>
       <c r="F753">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="s">
-        <v>450</v>
+        <v>202</v>
       </c>
       <c r="B754" t="s">
         <v>7</v>
       </c>
       <c r="C754" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D754">
-        <v>45000</v>
+        <v>100000</v>
       </c>
       <c r="E754" t="s">
-        <v>455</v>
+        <v>55</v>
       </c>
       <c r="F754">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="s">
-        <v>450</v>
+        <v>233</v>
       </c>
       <c r="B755" t="s">
         <v>7</v>
       </c>
       <c r="C755" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D755">
-        <v>45000</v>
+        <v>150000</v>
       </c>
       <c r="E755" t="s">
-        <v>456</v>
+        <v>235</v>
       </c>
       <c r="F755">
         <v>2021</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="s">
-        <v>450</v>
+        <v>209</v>
       </c>
       <c r="B756" t="s">
         <v>7</v>
       </c>
       <c r="C756" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D756">
-        <v>5000</v>
+        <v>25000</v>
       </c>
       <c r="E756" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="F756">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="s">
-        <v>457</v>
+        <v>102</v>
       </c>
       <c r="B757" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C757" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D757">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="E757" t="s">
-        <v>458</v>
+        <v>105</v>
       </c>
       <c r="F757">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="s">
-        <v>457</v>
+        <v>403</v>
       </c>
       <c r="B758" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C758" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D758">
-        <v>2000000</v>
+        <v>53000</v>
       </c>
       <c r="E758" t="s">
-        <v>458</v>
+        <v>404</v>
       </c>
       <c r="F758">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="s">
-        <v>457</v>
+        <v>403</v>
       </c>
       <c r="B759" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C759" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D759">
-        <v>75000</v>
+        <v>200000</v>
       </c>
       <c r="E759" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F759">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="s">
-        <v>457</v>
+        <v>26</v>
       </c>
       <c r="B760" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C760" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D760">
-        <v>150000</v>
+        <v>22800</v>
       </c>
       <c r="E760" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F760">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="s">
-        <v>457</v>
+        <v>406</v>
       </c>
       <c r="B761" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C761" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D761">
-        <v>150000</v>
+        <v>150001</v>
       </c>
       <c r="E761" t="s">
-        <v>459</v>
+        <v>17</v>
       </c>
       <c r="F761">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="s">
-        <v>457</v>
+        <v>407</v>
       </c>
       <c r="B762" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C762" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D762">
-        <v>200000</v>
+        <v>1000</v>
       </c>
       <c r="E762" t="s">
-        <v>460</v>
+        <v>17</v>
       </c>
       <c r="F762">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="s">
-        <v>457</v>
+        <v>408</v>
       </c>
       <c r="B763" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C763" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D763">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E763" t="s">
-        <v>461</v>
+        <v>408</v>
       </c>
       <c r="F763">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="s">
-        <v>457</v>
+        <v>409</v>
       </c>
       <c r="B764" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C764" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D764">
-        <v>50000</v>
+        <v>250000</v>
       </c>
       <c r="E764" t="s">
-        <v>461</v>
+        <v>410</v>
       </c>
       <c r="F764">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="s">
-        <v>457</v>
+        <v>411</v>
       </c>
       <c r="B765" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C765" t="s">
-        <v>231</v>
+        <v>14</v>
       </c>
       <c r="D765">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E765" t="s">
-        <v>462</v>
+        <v>412</v>
       </c>
       <c r="F765">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="s">
-        <v>463</v>
+        <v>413</v>
       </c>
       <c r="B766" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C766" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D766">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E766" t="s">
-        <v>158</v>
+        <v>414</v>
       </c>
       <c r="F766">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="s">
-        <v>463</v>
+        <v>256</v>
       </c>
       <c r="B767" t="s">
         <v>7</v>
       </c>
       <c r="C767" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D767">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E767" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="F767">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="s">
-        <v>463</v>
+        <v>353</v>
       </c>
       <c r="B768" t="s">
         <v>7</v>
       </c>
       <c r="C768" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D768">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E768" t="s">
-        <v>20</v>
+        <v>401</v>
       </c>
       <c r="F768">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="s">
-        <v>463</v>
+        <v>237</v>
       </c>
       <c r="B769" t="s">
         <v>7</v>
       </c>
       <c r="C769" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D769">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E769" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F769">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="s">
-        <v>464</v>
+        <v>205</v>
       </c>
       <c r="B770" t="s">
         <v>7</v>
       </c>
       <c r="C770" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="D770">
-        <v>15000</v>
+        <v>40000</v>
       </c>
       <c r="E770" t="s">
-        <v>20</v>
+        <v>206</v>
       </c>
       <c r="F770">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="s">
-        <v>464</v>
+        <v>26</v>
       </c>
       <c r="B771" t="s">
         <v>7</v>
       </c>
       <c r="C771" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D771">
-        <v>15000</v>
+        <v>250000</v>
       </c>
       <c r="E771" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F771">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="s">
-        <v>464</v>
+        <v>351</v>
       </c>
       <c r="B772" t="s">
         <v>7</v>
       </c>
       <c r="C772" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D772">
         <v>50000</v>
       </c>
       <c r="E772" t="s">
-        <v>201</v>
+        <v>115</v>
       </c>
       <c r="F772">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="s">
-        <v>464</v>
+        <v>106</v>
       </c>
       <c r="B773" t="s">
         <v>7</v>
       </c>
       <c r="C773" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D773">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E773" t="s">
-        <v>202</v>
+        <v>55</v>
       </c>
       <c r="F773">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="s">
-        <v>464</v>
+        <v>177</v>
       </c>
       <c r="B774" t="s">
         <v>7</v>
       </c>
       <c r="C774" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D774">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E774" t="s">
-        <v>465</v>
+        <v>175</v>
       </c>
       <c r="F774">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="s">
-        <v>466</v>
+        <v>117</v>
       </c>
       <c r="B775" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C775" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D775">
-        <v>150000</v>
+        <v>25000</v>
       </c>
       <c r="E775" t="s">
-        <v>116</v>
+        <v>394</v>
       </c>
       <c r="F775">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="s">
-        <v>466</v>
+        <v>262</v>
       </c>
       <c r="B776" t="s">
         <v>7</v>
       </c>
       <c r="C776" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D776">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E776" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F776">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="s">
-        <v>466</v>
+        <v>260</v>
       </c>
       <c r="B777" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C777" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D777">
-        <v>500000</v>
+        <v>75000</v>
       </c>
       <c r="E777" t="s">
-        <v>467</v>
+        <v>215</v>
       </c>
       <c r="F777">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="s">
-        <v>466</v>
+        <v>191</v>
       </c>
       <c r="B778" t="s">
         <v>7</v>
       </c>
       <c r="C778" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D778">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E778" t="s">
-        <v>158</v>
+        <v>54</v>
       </c>
       <c r="F778">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="s">
-        <v>466</v>
+        <v>320</v>
       </c>
       <c r="B779" t="s">
         <v>7</v>
       </c>
       <c r="C779" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D779">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E779" t="s">
-        <v>159</v>
+        <v>322</v>
       </c>
       <c r="F779">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="s">
-        <v>466</v>
+        <v>358</v>
       </c>
       <c r="B780" t="s">
         <v>7</v>
       </c>
       <c r="C780" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D780">
         <v>50000</v>
       </c>
       <c r="E780" t="s">
-        <v>160</v>
+        <v>360</v>
       </c>
       <c r="F780">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="s">
-        <v>466</v>
+        <v>415</v>
       </c>
       <c r="B781" t="s">
         <v>7</v>
       </c>
       <c r="C781" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D781">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E781" t="s">
-        <v>20</v>
+        <v>416</v>
       </c>
       <c r="F781">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="s">
-        <v>468</v>
+        <v>277</v>
       </c>
       <c r="B782" t="s">
         <v>7</v>
       </c>
       <c r="C782" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D782">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E782" t="s">
-        <v>20</v>
+        <v>417</v>
       </c>
       <c r="F782">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="s">
-        <v>469</v>
+        <v>336</v>
       </c>
       <c r="B783" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C783" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D783">
-        <v>250000</v>
+        <v>30000</v>
       </c>
       <c r="E783" t="s">
-        <v>20</v>
+        <v>418</v>
       </c>
       <c r="F783">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="s">
-        <v>469</v>
+        <v>85</v>
       </c>
       <c r="B784" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C784" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D784">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E784" t="s">
-        <v>180</v>
+        <v>419</v>
       </c>
       <c r="F784">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="s">
-        <v>469</v>
+        <v>37</v>
       </c>
       <c r="B785" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C785" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D785">
         <v>100000</v>
       </c>
       <c r="E785" t="s">
-        <v>181</v>
+        <v>395</v>
       </c>
       <c r="F785">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="s">
-        <v>469</v>
+        <v>366</v>
       </c>
       <c r="B786" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C786" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D786">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E786" t="s">
-        <v>182</v>
+        <v>115</v>
       </c>
       <c r="F786">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="s">
-        <v>469</v>
+        <v>291</v>
       </c>
       <c r="B787" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C787" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D787">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="E787" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F787">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="s">
-        <v>469</v>
+        <v>34</v>
       </c>
       <c r="B788" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C788" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D788">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E788" t="s">
-        <v>20</v>
+        <v>420</v>
       </c>
       <c r="F788">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="s">
-        <v>470</v>
+        <v>240</v>
       </c>
       <c r="B789" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C789" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D789">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E789" t="s">
-        <v>471</v>
+        <v>115</v>
       </c>
       <c r="F789">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="s">
-        <v>472</v>
+        <v>361</v>
       </c>
       <c r="B790" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C790" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D790">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E790" t="s">
-        <v>473</v>
+        <v>362</v>
       </c>
       <c r="F790">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="s">
-        <v>474</v>
+        <v>277</v>
       </c>
       <c r="B791" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C791" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D791">
-        <v>15000</v>
+        <v>75000</v>
       </c>
       <c r="E791" t="s">
-        <v>475</v>
+        <v>279</v>
       </c>
       <c r="F791">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="s">
-        <v>474</v>
+        <v>217</v>
       </c>
       <c r="B792" t="s">
         <v>7</v>
       </c>
       <c r="C792" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D792">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="E792" t="s">
-        <v>474</v>
+        <v>421</v>
       </c>
       <c r="F792">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="s">
-        <v>474</v>
+        <v>379</v>
       </c>
       <c r="B793" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C793"/>
       <c r="D793">
-        <v>25000</v>
+        <v>500000</v>
       </c>
       <c r="E793" t="s">
-        <v>476</v>
+        <v>380</v>
       </c>
       <c r="F793">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="s">
-        <v>474</v>
+        <v>383</v>
       </c>
       <c r="B794" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C794"/>
       <c r="D794">
-        <v>25000</v>
+        <v>625000</v>
       </c>
       <c r="E794" t="s">
-        <v>477</v>
+        <v>384</v>
       </c>
       <c r="F794">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="s">
-        <v>474</v>
+        <v>385</v>
       </c>
       <c r="B795" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C795"/>
       <c r="D795">
-        <v>15000</v>
+        <v>600000</v>
       </c>
       <c r="E795" t="s">
-        <v>474</v>
+        <v>380</v>
       </c>
       <c r="F795">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="s">
-        <v>474</v>
+        <v>381</v>
       </c>
       <c r="B796" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C796"/>
       <c r="D796">
-        <v>10000</v>
+        <v>400000</v>
       </c>
       <c r="E796" t="s">
-        <v>474</v>
+        <v>382</v>
       </c>
       <c r="F796">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="s">
-        <v>478</v>
+        <v>378</v>
       </c>
       <c r="B797" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C797"/>
       <c r="D797">
-        <v>10000</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>285714</v>
+      </c>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>Innovative Genomics Institute within the Biological Sciences Division for the research project, Engineering the Microbiome with CRISPR to Improve our Climate and Health (total grant amount $2,000,000)</t>
+        </is>
       </c>
       <c r="F797">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="s">
-        <v>479</v>
+        <v>377</v>
       </c>
       <c r="B798" t="s">
-        <v>480</v>
+        <v>13</v>
       </c>
       <c r="C798" t="s">
-        <v>481</v>
+        <v>29</v>
       </c>
       <c r="D798">
-        <v>5000000</v>
+        <v>100000</v>
       </c>
       <c r="E798" t="s">
-        <v>480</v>
+        <v>422</v>
       </c>
       <c r="F798">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="s">
-        <v>479</v>
+        <v>26</v>
       </c>
       <c r="B799" t="s">
-        <v>480</v>
+        <v>13</v>
       </c>
       <c r="C799" t="s">
-        <v>481</v>
+        <v>29</v>
       </c>
       <c r="D799">
-        <v>5000000</v>
+        <v>100000</v>
       </c>
       <c r="E799" t="s">
-        <v>480</v>
+        <v>17</v>
       </c>
       <c r="F799">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="s">
-        <v>479</v>
+        <v>308</v>
       </c>
       <c r="B800" t="s">
-        <v>480</v>
+        <v>308</v>
       </c>
       <c r="C800" t="s">
-        <v>481</v>
+        <v>309</v>
       </c>
       <c r="D800">
         <v>5000000</v>
       </c>
       <c r="E800" t="s">
-        <v>482</v>
+        <v>308</v>
       </c>
       <c r="F800">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="s">
-        <v>479</v>
+        <v>407</v>
       </c>
       <c r="B801" t="s">
-        <v>480</v>
+        <v>13</v>
       </c>
       <c r="C801" t="s">
-        <v>481</v>
+        <v>20</v>
       </c>
       <c r="D801">
-        <v>5000000</v>
+        <v>1000</v>
       </c>
       <c r="E801" t="s">
-        <v>480</v>
+        <v>17</v>
       </c>
       <c r="F801">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="s">
-        <v>483</v>
+        <v>46</v>
       </c>
       <c r="B802" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C802" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D802">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E802" t="s">
-        <v>484</v>
+        <v>47</v>
       </c>
       <c r="F802">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="s">
-        <v>483</v>
+        <v>269</v>
       </c>
       <c r="B803" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C803" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D803">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E803" t="s">
-        <v>485</v>
+        <v>271</v>
       </c>
       <c r="F803">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="s">
-        <v>483</v>
+        <v>114</v>
       </c>
       <c r="B804" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C804" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D804">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E804" t="s">
-        <v>486</v>
+        <v>119</v>
       </c>
       <c r="F804">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="s">
-        <v>483</v>
+        <v>89</v>
       </c>
       <c r="B805" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C805" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D805">
-        <v>200000</v>
+        <v>10000</v>
       </c>
       <c r="E805" t="s">
-        <v>487</v>
+        <v>47</v>
       </c>
       <c r="F805">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="s">
-        <v>488</v>
+        <v>377</v>
       </c>
       <c r="B806" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C806" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D806">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="E806" t="s">
-        <v>489</v>
+        <v>17</v>
       </c>
       <c r="F806">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="s">
-        <v>490</v>
+        <v>316</v>
       </c>
       <c r="B807" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C807" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D807">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E807" t="s">
-        <v>20</v>
+        <v>423</v>
       </c>
       <c r="F807">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="s">
-        <v>490</v>
+        <v>424</v>
       </c>
       <c r="B808" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C808" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D808">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E808" t="s">
-        <v>201</v>
+        <v>425</v>
       </c>
       <c r="F808">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="s">
-        <v>491</v>
+        <v>377</v>
       </c>
       <c r="B809" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C809" t="s">
-        <v>231</v>
+        <v>14</v>
       </c>
       <c r="D809">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E809" t="s">
-        <v>20</v>
+        <v>426</v>
       </c>
       <c r="F809">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="s">
-        <v>492</v>
+        <v>262</v>
       </c>
       <c r="B810" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C810" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D810">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="E810" t="s">
-        <v>20</v>
+        <v>427</v>
       </c>
       <c r="F810">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="s">
-        <v>492</v>
+        <v>291</v>
       </c>
       <c r="B811" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C811" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D811">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="E811" t="s">
-        <v>174</v>
+        <v>428</v>
       </c>
       <c r="F811">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="s">
-        <v>492</v>
+        <v>298</v>
       </c>
       <c r="B812" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C812" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D812">
         <v>500000</v>
       </c>
       <c r="E812" t="s">
-        <v>175</v>
+        <v>429</v>
       </c>
       <c r="F812">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="s">
-        <v>492</v>
+        <v>430</v>
       </c>
       <c r="B813" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C813" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D813">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E813" t="s">
-        <v>176</v>
+        <v>431</v>
       </c>
       <c r="F813">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="s">
-        <v>492</v>
+        <v>432</v>
       </c>
       <c r="B814" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C814" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D814">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E814" t="s">
-        <v>177</v>
+        <v>17</v>
       </c>
       <c r="F814">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="s">
-        <v>492</v>
+        <v>433</v>
       </c>
       <c r="B815" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C815" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D815">
-        <v>250000</v>
+        <v>75000</v>
       </c>
       <c r="E815" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F815">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="s">
-        <v>492</v>
+        <v>433</v>
       </c>
       <c r="B816" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C816" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D816">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="E816" t="s">
-        <v>174</v>
+        <v>434</v>
       </c>
       <c r="F816">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="s">
-        <v>492</v>
+        <v>435</v>
       </c>
       <c r="B817" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C817" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D817">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E817" t="s">
-        <v>175</v>
+        <v>17</v>
       </c>
       <c r="F817">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="s">
-        <v>493</v>
+        <v>436</v>
       </c>
       <c r="B818" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C818" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D818">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E818" t="s">
-        <v>493</v>
+        <v>437</v>
       </c>
       <c r="F818">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="s">
-        <v>494</v>
+        <v>438</v>
       </c>
       <c r="B819" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C819" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D819">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="E819" t="s">
-        <v>20</v>
+        <v>438</v>
       </c>
       <c r="F819">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="s">
-        <v>494</v>
+        <v>439</v>
       </c>
       <c r="B820" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C820" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D820">
         <v>50000</v>
       </c>
       <c r="E820" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="F820">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="s">
-        <v>494</v>
+        <v>440</v>
       </c>
       <c r="B821" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C821" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D821">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E821" t="s">
-        <v>159</v>
+        <v>17</v>
       </c>
       <c r="F821">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="s">
-        <v>494</v>
+        <v>441</v>
       </c>
       <c r="B822" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C822" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D822">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E822" t="s">
-        <v>160</v>
+        <v>17</v>
       </c>
       <c r="F822">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="s">
-        <v>494</v>
+        <v>442</v>
       </c>
       <c r="B823" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C823" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="D823">
-        <v>10000</v>
+        <v>48000</v>
       </c>
       <c r="E823" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F823">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="s">
-        <v>495</v>
+        <v>444</v>
       </c>
       <c r="B824" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C824" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D824">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E824" t="s">
-        <v>496</v>
+        <v>445</v>
       </c>
       <c r="F824">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="s">
-        <v>495</v>
+        <v>446</v>
       </c>
       <c r="B825" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C825" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D825">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E825" t="s">
-        <v>497</v>
+        <v>447</v>
       </c>
       <c r="F825">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="s">
-        <v>495</v>
+        <v>448</v>
       </c>
       <c r="B826" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C826" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D826">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E826" t="s">
-        <v>497</v>
+        <v>449</v>
       </c>
       <c r="F826">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="s">
-        <v>495</v>
+        <v>241</v>
       </c>
       <c r="B827" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C827" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D827">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E827" t="s">
-        <v>498</v>
+        <v>55</v>
       </c>
       <c r="F827">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="s">
-        <v>495</v>
+        <v>266</v>
       </c>
       <c r="B828" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C828" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D828">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E828" t="s">
-        <v>496</v>
+        <v>55</v>
       </c>
       <c r="F828">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="s">
-        <v>499</v>
+        <v>282</v>
       </c>
       <c r="B829" t="s">
         <v>7</v>
       </c>
       <c r="C829" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D829">
         <v>50000</v>
       </c>
       <c r="E829" t="s">
-        <v>500</v>
+        <v>115</v>
       </c>
       <c r="F829">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="s">
-        <v>499</v>
+        <v>217</v>
       </c>
       <c r="B830" t="s">
         <v>7</v>
       </c>
       <c r="C830" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D830">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E830" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F830">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="s">
-        <v>499</v>
+        <v>317</v>
       </c>
       <c r="B831" t="s">
         <v>7</v>
       </c>
       <c r="C831" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D831">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E831" t="s">
-        <v>158</v>
+        <v>55</v>
       </c>
       <c r="F831">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="s">
-        <v>499</v>
+        <v>250</v>
       </c>
       <c r="B832" t="s">
         <v>7</v>
       </c>
       <c r="C832" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D832">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E832" t="s">
-        <v>159</v>
+        <v>55</v>
       </c>
       <c r="F832">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="s">
-        <v>499</v>
+        <v>265</v>
       </c>
       <c r="B833" t="s">
         <v>7</v>
       </c>
       <c r="C833" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D833">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E833" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="F833">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="s">
-        <v>499</v>
+        <v>336</v>
       </c>
       <c r="B834" t="s">
         <v>7</v>
       </c>
       <c r="C834" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D834">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E834" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="F834">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="s">
-        <v>501</v>
+        <v>316</v>
       </c>
       <c r="B835" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C835" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D835">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E835" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F835">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="s">
-        <v>501</v>
+        <v>296</v>
       </c>
       <c r="B836" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C836" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D836">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E836" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="F836">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="s">
-        <v>501</v>
+        <v>186</v>
       </c>
       <c r="B837" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C837" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D837">
-        <v>5000</v>
+        <v>125000</v>
       </c>
       <c r="E837" t="s">
-        <v>22</v>
+        <v>190</v>
       </c>
       <c r="F837">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="s">
-        <v>501</v>
+        <v>352</v>
       </c>
       <c r="B838" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C838" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D838">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E838" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="F838">
         <v>2022</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="s">
-        <v>502</v>
+        <v>209</v>
       </c>
       <c r="B839" t="s">
         <v>7</v>
       </c>
       <c r="C839" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D839">
-        <v>20000</v>
+        <v>50000</v>
       </c>
       <c r="E839" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F839">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="s">
-        <v>503</v>
+        <v>163</v>
       </c>
       <c r="B840" t="s">
         <v>7</v>
       </c>
       <c r="C840" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D840">
-        <v>15000</v>
+        <v>500000</v>
       </c>
       <c r="E840" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="F840">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="s">
-        <v>504</v>
+        <v>365</v>
       </c>
       <c r="B841" t="s">
         <v>7</v>
       </c>
       <c r="C841" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D841">
-        <v>200000</v>
+        <v>25000</v>
       </c>
       <c r="E841" t="s">
-        <v>505</v>
+        <v>119</v>
       </c>
       <c r="F841">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="s">
-        <v>504</v>
+        <v>233</v>
       </c>
       <c r="B842" t="s">
         <v>7</v>
       </c>
       <c r="C842" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D842">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="E842" t="s">
-        <v>506</v>
+        <v>235</v>
       </c>
       <c r="F842">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="s">
-        <v>504</v>
+        <v>223</v>
       </c>
       <c r="B843" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C843" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D843">
-        <v>500000</v>
+        <v>125000</v>
       </c>
       <c r="E843" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F843">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="s">
-        <v>507</v>
+        <v>219</v>
       </c>
       <c r="B844" t="s">
         <v>7</v>
       </c>
       <c r="C844" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D844">
-        <v>30000</v>
+        <v>75000</v>
       </c>
       <c r="E844" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="F844">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="s">
-        <v>508</v>
+        <v>314</v>
       </c>
       <c r="B845" t="s">
         <v>7</v>
       </c>
       <c r="C845" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D845">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="E845" t="s">
-        <v>509</v>
+        <v>105</v>
       </c>
       <c r="F845">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="s">
-        <v>508</v>
+        <v>202</v>
       </c>
       <c r="B846" t="s">
         <v>7</v>
       </c>
       <c r="C846" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D846">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E846" t="s">
-        <v>510</v>
+        <v>55</v>
       </c>
       <c r="F846">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="s">
-        <v>508</v>
+        <v>363</v>
       </c>
       <c r="B847" t="s">
         <v>7</v>
       </c>
       <c r="C847" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D847">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E847" t="s">
-        <v>511</v>
+        <v>119</v>
       </c>
       <c r="F847">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="s">
-        <v>508</v>
+        <v>102</v>
       </c>
       <c r="B848" t="s">
         <v>7</v>
       </c>
       <c r="C848" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D848">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="E848" t="s">
-        <v>512</v>
+        <v>105</v>
       </c>
       <c r="F848">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="s">
-        <v>508</v>
+        <v>356</v>
       </c>
       <c r="B849" t="s">
         <v>7</v>
       </c>
       <c r="C849" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D849">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E849" t="s">
-        <v>513</v>
+        <v>115</v>
       </c>
       <c r="F849">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="s">
-        <v>508</v>
+        <v>214</v>
       </c>
       <c r="B850" t="s">
         <v>7</v>
       </c>
       <c r="C850" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D850">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E850" t="s">
-        <v>511</v>
+        <v>17</v>
       </c>
       <c r="F850">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="s">
-        <v>508</v>
+        <v>298</v>
       </c>
       <c r="B851" t="s">
         <v>7</v>
       </c>
       <c r="C851" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D851">
         <v>100000</v>
       </c>
       <c r="E851" t="s">
-        <v>514</v>
+        <v>55</v>
       </c>
       <c r="F851">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="s">
-        <v>508</v>
+        <v>180</v>
       </c>
       <c r="B852" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C852" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D852">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E852" t="s">
-        <v>510</v>
+        <v>115</v>
       </c>
       <c r="F852">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="s">
-        <v>508</v>
+        <v>46</v>
       </c>
       <c r="B853" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C853" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D853">
-        <v>5000000</v>
+        <v>100000</v>
       </c>
       <c r="E853" t="s">
-        <v>515</v>
+        <v>450</v>
       </c>
       <c r="F853">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="s">
-        <v>508</v>
+        <v>61</v>
       </c>
       <c r="B854" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C854" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D854">
-        <v>500000</v>
+        <v>125000</v>
       </c>
       <c r="E854" t="s">
-        <v>516</v>
+        <v>63</v>
       </c>
       <c r="F854">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="s">
-        <v>517</v>
+        <v>85</v>
       </c>
       <c r="B855" t="s">
         <v>7</v>
       </c>
       <c r="C855" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D855">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E855" t="s">
-        <v>518</v>
+        <v>54</v>
       </c>
       <c r="F855">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="s">
-        <v>517</v>
+        <v>288</v>
       </c>
       <c r="B856" t="s">
         <v>7</v>
       </c>
       <c r="C856" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D856">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E856" t="s">
-        <v>519</v>
+        <v>115</v>
       </c>
       <c r="F856">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="s">
-        <v>517</v>
+        <v>312</v>
       </c>
       <c r="B857" t="s">
         <v>7</v>
       </c>
       <c r="C857" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D857">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E857" t="s">
-        <v>520</v>
+        <v>115</v>
       </c>
       <c r="F857">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="s">
-        <v>521</v>
+        <v>295</v>
       </c>
       <c r="B858" t="s">
         <v>7</v>
       </c>
       <c r="C858" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D858">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E858" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="F858">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="s">
-        <v>521</v>
+        <v>52</v>
       </c>
       <c r="B859" t="s">
         <v>7</v>
       </c>
       <c r="C859" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D859">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E859" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="F859">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="s">
-        <v>521</v>
+        <v>364</v>
       </c>
       <c r="B860" t="s">
         <v>7</v>
       </c>
       <c r="C860" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D860">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E860" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="F860">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="s">
-        <v>522</v>
+        <v>296</v>
       </c>
       <c r="B861" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C861" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D861">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E861" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F861">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="s">
-        <v>522</v>
+        <v>266</v>
       </c>
       <c r="B862" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C862" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D862">
-        <v>2000000</v>
+        <v>100000</v>
       </c>
       <c r="E862" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F862">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="s">
-        <v>522</v>
+        <v>265</v>
       </c>
       <c r="B863" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C863" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D863">
-        <v>2500000</v>
+        <v>100000</v>
       </c>
       <c r="E863" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F863">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="s">
-        <v>523</v>
+        <v>316</v>
       </c>
       <c r="B864" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C864" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D864">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E864" t="s">
-        <v>524</v>
+        <v>55</v>
       </c>
       <c r="F864">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="s">
-        <v>523</v>
+        <v>298</v>
       </c>
       <c r="B865" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C865" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D865">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E865" t="s">
-        <v>524</v>
+        <v>55</v>
       </c>
       <c r="F865">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="s">
-        <v>525</v>
+        <v>241</v>
       </c>
       <c r="B866" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C866" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D866">
         <v>100000</v>
       </c>
       <c r="E866" t="s">
-        <v>526</v>
+        <v>55</v>
       </c>
       <c r="F866">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="s">
-        <v>527</v>
+        <v>317</v>
       </c>
       <c r="B867" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C867" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D867">
-        <v>2000</v>
+        <v>100000</v>
       </c>
       <c r="E867" t="s">
-        <v>528</v>
+        <v>55</v>
       </c>
       <c r="F867">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="s">
-        <v>527</v>
+        <v>250</v>
       </c>
       <c r="B868" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C868" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D868">
-        <v>2000</v>
+        <v>100000</v>
       </c>
       <c r="E868" t="s">
-        <v>529</v>
+        <v>55</v>
       </c>
       <c r="F868">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="s">
-        <v>527</v>
+        <v>217</v>
       </c>
       <c r="B869" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C869" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D869">
-        <v>2000</v>
+        <v>100000</v>
       </c>
       <c r="E869" t="s">
-        <v>530</v>
+        <v>55</v>
       </c>
       <c r="F869">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="s">
-        <v>531</v>
+        <v>291</v>
       </c>
       <c r="B870" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C870" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D870">
-        <v>5000</v>
+        <v>200000</v>
       </c>
       <c r="E870" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F870">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="s">
-        <v>532</v>
+        <v>351</v>
       </c>
       <c r="B871" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C871" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D871">
         <v>50000</v>
       </c>
       <c r="E871" t="s">
-        <v>158</v>
+        <v>115</v>
       </c>
       <c r="F871">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="s">
-        <v>532</v>
+        <v>356</v>
       </c>
       <c r="B872" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C872" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D872">
         <v>50000</v>
       </c>
       <c r="E872" t="s">
-        <v>159</v>
+        <v>115</v>
       </c>
       <c r="F872">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="s">
-        <v>532</v>
+        <v>163</v>
       </c>
       <c r="B873" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C873" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D873">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E873" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
       <c r="F873">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="s">
-        <v>533</v>
+        <v>177</v>
       </c>
       <c r="B874" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C874" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D874">
-        <v>250000</v>
+        <v>50000</v>
       </c>
       <c r="E874" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="F874">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="s">
-        <v>534</v>
+        <v>314</v>
       </c>
       <c r="B875" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C875" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D875">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="E875" t="s">
-        <v>534</v>
+        <v>105</v>
       </c>
       <c r="F875">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="s">
-        <v>534</v>
+        <v>202</v>
       </c>
       <c r="B876" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C876" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D876">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E876" t="s">
-        <v>535</v>
+        <v>55</v>
       </c>
       <c r="F876">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="s">
-        <v>536</v>
+        <v>26</v>
       </c>
       <c r="B877" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C877" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D877">
         <v>250000</v>
       </c>
       <c r="E877" t="s">
-        <v>536</v>
+        <v>27</v>
       </c>
       <c r="F877">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="s">
-        <v>537</v>
+        <v>106</v>
       </c>
       <c r="B878" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C878" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D878">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E878" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F878">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="s">
-        <v>538</v>
+        <v>223</v>
       </c>
       <c r="B879" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C879" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D879">
-        <v>300000</v>
+        <v>125000</v>
       </c>
       <c r="E879" t="s">
-        <v>539</v>
+        <v>63</v>
       </c>
       <c r="F879">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="s">
-        <v>540</v>
+        <v>102</v>
       </c>
       <c r="B880" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C880" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D880">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E880" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="F880">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="s">
-        <v>541</v>
+        <v>102</v>
       </c>
       <c r="B881" t="s">
         <v>7</v>
       </c>
       <c r="C881" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D881">
-        <v>25000</v>
+        <v>500000</v>
       </c>
       <c r="E881" t="s">
-        <v>542</v>
+        <v>105</v>
       </c>
       <c r="F881">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="s">
-        <v>541</v>
+        <v>219</v>
       </c>
       <c r="B882" t="s">
         <v>7</v>
       </c>
       <c r="C882" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D882">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E882" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="F882">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="s">
-        <v>541</v>
+        <v>233</v>
       </c>
       <c r="B883" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C883" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D883">
-        <v>25000</v>
+        <v>150000</v>
       </c>
       <c r="E883" t="s">
-        <v>543</v>
+        <v>235</v>
       </c>
       <c r="F883">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="s">
-        <v>541</v>
+        <v>358</v>
       </c>
       <c r="B884" t="s">
         <v>7</v>
       </c>
       <c r="C884" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D884">
         <v>50000</v>
       </c>
       <c r="E884" t="s">
-        <v>201</v>
+        <v>360</v>
       </c>
       <c r="F884">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="s">
-        <v>544</v>
+        <v>364</v>
       </c>
       <c r="B885" t="s">
         <v>7</v>
       </c>
       <c r="C885" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="D885">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E885" t="s">
-        <v>20</v>
+        <v>119</v>
       </c>
       <c r="F885">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="s">
-        <v>545</v>
+        <v>240</v>
       </c>
       <c r="B886" t="s">
-        <v>545</v>
+        <v>7</v>
       </c>
       <c r="C886" t="s">
-        <v>545</v>
+        <v>53</v>
       </c>
       <c r="D886">
-        <v>1000000</v>
+        <v>50000</v>
       </c>
       <c r="E886" t="s">
-        <v>546</v>
+        <v>115</v>
       </c>
       <c r="F886">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="s">
-        <v>545</v>
+        <v>61</v>
       </c>
       <c r="B887" t="s">
-        <v>545</v>
+        <v>7</v>
       </c>
       <c r="C887" t="s">
-        <v>545</v>
+        <v>53</v>
       </c>
       <c r="D887">
-        <v>1000000</v>
+        <v>125000</v>
       </c>
       <c r="E887" t="s">
-        <v>547</v>
+        <v>63</v>
       </c>
       <c r="F887">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="s">
-        <v>548</v>
+        <v>262</v>
       </c>
       <c r="B888" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C888" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D888">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E888" t="s">
-        <v>549</v>
+        <v>55</v>
       </c>
       <c r="F888">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="s">
-        <v>550</v>
+        <v>361</v>
       </c>
       <c r="B889" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C889" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D889">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E889" t="s">
-        <v>116</v>
+        <v>362</v>
       </c>
       <c r="F889">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="s">
-        <v>550</v>
+        <v>288</v>
       </c>
       <c r="B890" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C890" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D890">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E890" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="F890">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="s">
-        <v>550</v>
+        <v>85</v>
       </c>
       <c r="B891" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C891" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D891">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E891" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F891">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="s">
-        <v>550</v>
+        <v>277</v>
       </c>
       <c r="B892" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C892" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D892">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E892" t="s">
-        <v>22</v>
+        <v>279</v>
       </c>
       <c r="F892">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="s">
-        <v>550</v>
+        <v>312</v>
       </c>
       <c r="B893" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C893" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D893">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E893" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="F893">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="s">
-        <v>551</v>
+        <v>365</v>
       </c>
       <c r="B894" t="s">
         <v>7</v>
       </c>
       <c r="C894" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="D894">
-        <v>300000</v>
+        <v>25000</v>
       </c>
       <c r="E894" t="s">
-        <v>552</v>
+        <v>119</v>
       </c>
       <c r="F894">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="s">
-        <v>551</v>
+        <v>363</v>
       </c>
       <c r="B895" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C895" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D895">
-        <v>1200000</v>
+        <v>25000</v>
       </c>
       <c r="E895" t="s">
-        <v>553</v>
+        <v>119</v>
       </c>
       <c r="F895">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="s">
-        <v>554</v>
+        <v>385</v>
       </c>
       <c r="B896" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C896"/>
       <c r="D896">
-        <v>500000</v>
+        <v>600000</v>
       </c>
       <c r="E896" t="s">
-        <v>555</v>
+        <v>380</v>
       </c>
       <c r="F896">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="s">
-        <v>556</v>
+        <v>385</v>
       </c>
       <c r="B897" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C897"/>
       <c r="D897">
-        <v>50000</v>
+        <v>1200000</v>
       </c>
       <c r="E897" t="s">
-        <v>557</v>
+        <v>380</v>
       </c>
       <c r="F897">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="s">
-        <v>558</v>
+        <v>378</v>
       </c>
       <c r="B898" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C898"/>
       <c r="D898">
-        <v>45000</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>285714</v>
+      </c>
+      <c r="E898" t="inlineStr">
+        <is>
+          <t>Innovative Genomics Institute within the Biological Sciences Division for the research project, Engineering the Microbiome with CRISPR to Improve our Climate and Health (total grant amount $2,000,000)</t>
+        </is>
       </c>
       <c r="F898">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="s">
-        <v>558</v>
+        <v>378</v>
       </c>
       <c r="B899" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C899"/>
       <c r="D899">
-        <v>45000</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1142858</v>
+      </c>
+      <c r="E899" t="inlineStr">
+        <is>
+          <t>Innovative Genomics Institute within the Biological Sciences Division for the research project, Engineering the Microbiome with CRISPR to Improve our Climate and Health (total grant amount $2,000,000)</t>
+        </is>
       </c>
       <c r="F899">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="s">
-        <v>559</v>
+        <v>383</v>
       </c>
       <c r="B900" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C900"/>
       <c r="D900">
-        <v>50000</v>
+        <v>625000</v>
       </c>
       <c r="E900" t="s">
-        <v>20</v>
+        <v>384</v>
       </c>
       <c r="F900">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="s">
-        <v>559</v>
+        <v>383</v>
       </c>
       <c r="B901" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C901"/>
       <c r="D901">
-        <v>50000</v>
+        <v>3125000</v>
       </c>
       <c r="E901" t="s">
-        <v>158</v>
+        <v>384</v>
       </c>
       <c r="F901">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="s">
-        <v>560</v>
+        <v>381</v>
       </c>
       <c r="B902" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C902"/>
       <c r="D902">
-        <v>50000</v>
+        <v>400000</v>
       </c>
       <c r="E902" t="s">
-        <v>561</v>
+        <v>382</v>
       </c>
       <c r="F902">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="s">
-        <v>560</v>
+        <v>381</v>
       </c>
       <c r="B903" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C903"/>
       <c r="D903">
-        <v>75000</v>
+        <v>800000</v>
       </c>
       <c r="E903" t="s">
-        <v>562</v>
+        <v>382</v>
       </c>
       <c r="F903">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="s">
-        <v>563</v>
+        <v>379</v>
       </c>
       <c r="B904" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C904"/>
       <c r="D904">
-        <v>25000</v>
+        <v>500000</v>
       </c>
       <c r="E904" t="s">
-        <v>563</v>
+        <v>380</v>
       </c>
       <c r="F904">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="s">
-        <v>563</v>
+        <v>379</v>
       </c>
       <c r="B905" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C905"/>
       <c r="D905">
-        <v>35000</v>
+        <v>1500000</v>
       </c>
       <c r="E905" t="s">
-        <v>564</v>
+        <v>380</v>
       </c>
       <c r="F905">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="s">
-        <v>565</v>
+        <v>117</v>
       </c>
       <c r="B906" t="s">
         <v>7</v>
       </c>
       <c r="C906" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D906">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E906" t="s">
-        <v>566</v>
+        <v>394</v>
       </c>
       <c r="F906">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="s">
-        <v>565</v>
+        <v>366</v>
       </c>
       <c r="B907" t="s">
         <v>7</v>
       </c>
       <c r="C907" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D907">
         <v>50000</v>
       </c>
       <c r="E907" t="s">
-        <v>567</v>
+        <v>115</v>
       </c>
       <c r="F907">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="s">
-        <v>568</v>
+        <v>269</v>
       </c>
       <c r="B908" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C908" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D908">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E908" t="s">
-        <v>569</v>
+        <v>271</v>
       </c>
       <c r="F908">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="s">
-        <v>568</v>
+        <v>114</v>
       </c>
       <c r="B909" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C909" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D909">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E909" t="s">
-        <v>568</v>
+        <v>119</v>
       </c>
       <c r="F909">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="s">
-        <v>570</v>
+        <v>46</v>
       </c>
       <c r="B910" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C910" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D910">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E910" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="F910">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="s">
-        <v>570</v>
+        <v>52</v>
       </c>
       <c r="B911" t="s">
         <v>7</v>
       </c>
       <c r="C911" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D911">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E911" t="s">
-        <v>571</v>
+        <v>55</v>
       </c>
       <c r="F911">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="s">
-        <v>572</v>
+        <v>295</v>
       </c>
       <c r="B912" t="s">
         <v>7</v>
       </c>
       <c r="C912" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D912">
         <v>50000</v>
       </c>
       <c r="E912" t="s">
-        <v>134</v>
+        <v>175</v>
       </c>
       <c r="F912">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="s">
-        <v>572</v>
+        <v>186</v>
       </c>
       <c r="B913" t="s">
         <v>7</v>
       </c>
       <c r="C913" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D913">
-        <v>25000</v>
+        <v>125000</v>
       </c>
       <c r="E913" t="s">
-        <v>20</v>
+        <v>190</v>
       </c>
       <c r="F913">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="s">
-        <v>572</v>
+        <v>205</v>
       </c>
       <c r="B914" t="s">
         <v>7</v>
       </c>
       <c r="C914" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D914">
-        <v>25000</v>
+        <v>80000</v>
       </c>
       <c r="E914" t="s">
-        <v>190</v>
+        <v>17</v>
       </c>
       <c r="F914">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="s">
-        <v>573</v>
+        <v>352</v>
       </c>
       <c r="B915" t="s">
         <v>7</v>
       </c>
       <c r="C915" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D915">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E915" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="F915">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="s">
-        <v>573</v>
+        <v>260</v>
       </c>
       <c r="B916" t="s">
         <v>7</v>
       </c>
       <c r="C916" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D916">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E916" t="s">
-        <v>190</v>
+        <v>451</v>
       </c>
       <c r="F916">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="s">
-        <v>574</v>
+        <v>320</v>
       </c>
       <c r="B917" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C917" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D917">
-        <v>10000</v>
+        <v>200000</v>
       </c>
       <c r="E917" t="s">
-        <v>574</v>
+        <v>322</v>
       </c>
       <c r="F917">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="s">
-        <v>574</v>
+        <v>237</v>
       </c>
       <c r="B918" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C918" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D918">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="E918" t="s">
-        <v>575</v>
+        <v>55</v>
       </c>
       <c r="F918">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="s">
-        <v>576</v>
+        <v>308</v>
       </c>
       <c r="B919" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="C919" t="s">
-        <v>42</v>
+        <v>309</v>
       </c>
       <c r="D919">
-        <v>5000</v>
+        <v>5000000</v>
       </c>
       <c r="E919" t="s">
-        <v>577</v>
+        <v>308</v>
       </c>
       <c r="F919">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="s">
-        <v>576</v>
+        <v>353</v>
       </c>
       <c r="B920" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C920" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D920">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E920" t="s">
-        <v>578</v>
+        <v>354</v>
       </c>
       <c r="F920">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="s">
-        <v>579</v>
+        <v>336</v>
       </c>
       <c r="B921" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C921" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D921">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E921" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="F921">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="s">
-        <v>579</v>
+        <v>282</v>
       </c>
       <c r="B922" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C922" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D922">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E922" t="s">
-        <v>577</v>
+        <v>55</v>
       </c>
       <c r="F922">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="s">
-        <v>580</v>
+        <v>256</v>
       </c>
       <c r="B923" t="s">
         <v>7</v>
       </c>
       <c r="C923" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="D923">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E923" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F923">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="s">
-        <v>581</v>
+        <v>191</v>
       </c>
       <c r="B924" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C924" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D924">
-        <v>250000</v>
+        <v>75000</v>
       </c>
       <c r="E924" t="s">
-        <v>581</v>
+        <v>54</v>
       </c>
       <c r="F924">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="s">
-        <v>582</v>
+        <v>89</v>
       </c>
       <c r="B925" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C925" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D925">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E925" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="F925">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="s">
-        <v>583</v>
+        <v>46</v>
       </c>
       <c r="B926" t="s">
         <v>7</v>
       </c>
       <c r="C926" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="D926">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E926" t="s">
-        <v>584</v>
+        <v>450</v>
       </c>
       <c r="F926">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="s">
-        <v>585</v>
+        <v>85</v>
       </c>
       <c r="B927" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C927" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D927">
-        <v>150000</v>
+        <v>75000</v>
       </c>
       <c r="E927" t="s">
-        <v>586</v>
+        <v>17</v>
       </c>
       <c r="F927">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="s">
-        <v>587</v>
+        <v>26</v>
       </c>
       <c r="B928" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C928" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D928">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E928" t="s">
-        <v>588</v>
+        <v>17</v>
       </c>
       <c r="F928">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="s">
-        <v>479</v>
+        <v>377</v>
       </c>
       <c r="B929" t="s">
-        <v>480</v>
+        <v>13</v>
       </c>
       <c r="C929" t="s">
-        <v>481</v>
+        <v>20</v>
       </c>
       <c r="D929">
-        <v>5000000</v>
+        <v>5000</v>
       </c>
       <c r="E929" t="s">
-        <v>480</v>
+        <v>17</v>
       </c>
       <c r="F929">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="s">
-        <v>197</v>
+        <v>407</v>
       </c>
       <c r="B930" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C930" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D930">
-        <v>25000</v>
+        <v>1000</v>
       </c>
       <c r="E930" t="s">
-        <v>190</v>
+        <v>452</v>
       </c>
       <c r="F930">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="s">
-        <v>47</v>
+        <v>435</v>
       </c>
       <c r="B931" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C931"/>
       <c r="D931">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E931" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F931">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="s">
-        <v>161</v>
+        <v>433</v>
       </c>
       <c r="B932" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C932"/>
       <c r="D932">
-        <v>5000</v>
+        <v>150000</v>
       </c>
       <c r="E932" t="s">
-        <v>21</v>
+        <v>434</v>
       </c>
       <c r="F932">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="s">
-        <v>527</v>
+        <v>439</v>
       </c>
       <c r="B933" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C933"/>
       <c r="D933">
-        <v>2000</v>
+        <v>50000</v>
       </c>
       <c r="E933" t="s">
-        <v>529</v>
+        <v>17</v>
       </c>
       <c r="F933">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="s">
-        <v>81</v>
+        <v>440</v>
       </c>
       <c r="B934" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C934"/>
       <c r="D934">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E934" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F934">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="s">
-        <v>224</v>
+        <v>441</v>
       </c>
       <c r="B935" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C935"/>
       <c r="D935">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E935" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F935">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="s">
-        <v>84</v>
+        <v>453</v>
       </c>
       <c r="B936" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C936" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D936">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E936" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F936">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="s">
-        <v>417</v>
+        <v>454</v>
       </c>
       <c r="B937" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C937" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D937">
-        <v>25000</v>
+        <v>500000</v>
       </c>
       <c r="E937" t="s">
-        <v>420</v>
+        <v>455</v>
       </c>
       <c r="F937">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="s">
-        <v>178</v>
+        <v>34</v>
       </c>
       <c r="B938" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C938" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D938">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E938" t="s">
-        <v>21</v>
+        <v>456</v>
       </c>
       <c r="F938">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="s">
-        <v>321</v>
+        <v>457</v>
       </c>
       <c r="B939" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C939"/>
       <c r="D939">
-        <v>5000</v>
+        <v>175000</v>
       </c>
       <c r="E939" t="s">
-        <v>21</v>
+        <v>458</v>
       </c>
       <c r="F939">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="s">
-        <v>18</v>
+        <v>102</v>
       </c>
       <c r="B940" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C940"/>
       <c r="D940">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E940" t="s">
-        <v>21</v>
+        <v>459</v>
       </c>
       <c r="F940">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="s">
-        <v>196</v>
+        <v>460</v>
       </c>
       <c r="B941" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C941"/>
       <c r="D941">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E941" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F941">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="s">
-        <v>73</v>
+        <v>461</v>
       </c>
       <c r="B942" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C942"/>
       <c r="D942">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E942" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F942">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="s">
-        <v>66</v>
+        <v>462</v>
       </c>
       <c r="B943" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C943" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D943">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E943" t="s">
-        <v>67</v>
+        <v>463</v>
       </c>
       <c r="F943">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="s">
-        <v>110</v>
+        <v>464</v>
       </c>
       <c r="B944" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C944" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D944">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E944" t="s">
-        <v>589</v>
+        <v>465</v>
       </c>
       <c r="F944">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="s">
-        <v>35</v>
+        <v>466</v>
       </c>
       <c r="B945" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C945"/>
       <c r="D945">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E945" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F945">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="s">
-        <v>590</v>
+        <v>467</v>
       </c>
       <c r="B946" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C946"/>
       <c r="D946">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E946" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F946">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="s">
-        <v>211</v>
+        <v>468</v>
       </c>
       <c r="B947" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C947"/>
       <c r="D947">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E947" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F947">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="s">
-        <v>501</v>
+        <v>469</v>
       </c>
       <c r="B948" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C948"/>
       <c r="D948">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E948" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="F948">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="s">
-        <v>112</v>
+        <v>470</v>
       </c>
       <c r="B949" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C949"/>
       <c r="D949">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E949" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="F949">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="s">
-        <v>152</v>
+        <v>471</v>
       </c>
       <c r="B950" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C950"/>
       <c r="D950">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E950" t="s">
-        <v>591</v>
+        <v>17</v>
       </c>
       <c r="F950">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="s">
-        <v>204</v>
+        <v>307</v>
       </c>
       <c r="B951" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C951" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D951">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E951" t="s">
-        <v>68</v>
+        <v>307</v>
       </c>
       <c r="F951">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="s">
-        <v>141</v>
+        <v>472</v>
       </c>
       <c r="B952" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C952"/>
       <c r="D952">
-        <v>10000</v>
+        <v>3000000</v>
       </c>
       <c r="E952" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="F952">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="s">
-        <v>550</v>
+        <v>473</v>
       </c>
       <c r="B953" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C953"/>
       <c r="D953">
-        <v>5000</v>
+        <v>5000000</v>
       </c>
       <c r="E953" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F953">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="s">
-        <v>95</v>
+        <v>474</v>
       </c>
       <c r="B954" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C954"/>
       <c r="D954">
-        <v>5000</v>
+        <v>150000</v>
       </c>
       <c r="E954" t="s">
-        <v>22</v>
+        <v>475</v>
       </c>
       <c r="F954">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="s">
-        <v>358</v>
+        <v>476</v>
       </c>
       <c r="B955" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C955"/>
       <c r="D955">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E955" t="s">
-        <v>68</v>
+        <v>477</v>
       </c>
       <c r="F955">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="B956" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C956"/>
       <c r="D956">
-        <v>5000</v>
+        <v>714290</v>
       </c>
       <c r="E956" t="s">
-        <v>498</v>
+        <v>479</v>
       </c>
       <c r="F956">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="s">
-        <v>120</v>
+        <v>291</v>
       </c>
       <c r="B957" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C957" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="D957">
-        <v>2500</v>
+        <v>200000</v>
       </c>
       <c r="E957" t="s">
-        <v>592</v>
+        <v>28</v>
       </c>
       <c r="F957">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="s">
-        <v>120</v>
+        <v>298</v>
       </c>
       <c r="B958" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C958" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="D958">
-        <v>2500</v>
+        <v>150000</v>
       </c>
       <c r="E958" t="s">
-        <v>593</v>
+        <v>235</v>
       </c>
       <c r="F958">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="s">
-        <v>594</v>
+        <v>46</v>
       </c>
       <c r="B959" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C959"/>
+        <v>7</v>
+      </c>
+      <c r="C959" t="s">
+        <v>53</v>
+      </c>
       <c r="D959">
-        <v>285714</v>
-[...4 lines deleted...]
-        </is>
+        <v>100000</v>
+      </c>
+      <c r="E959" t="s">
+        <v>480</v>
       </c>
       <c r="F959">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="s">
-        <v>595</v>
+        <v>312</v>
       </c>
       <c r="B960" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C960"/>
+        <v>7</v>
+      </c>
+      <c r="C960" t="s">
+        <v>53</v>
+      </c>
       <c r="D960">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E960" t="s">
-        <v>596</v>
+        <v>17</v>
       </c>
       <c r="F960">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="s">
-        <v>597</v>
+        <v>288</v>
       </c>
       <c r="B961" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C961"/>
+        <v>7</v>
+      </c>
+      <c r="C961" t="s">
+        <v>53</v>
+      </c>
       <c r="D961">
-        <v>400000</v>
+        <v>50000</v>
       </c>
       <c r="E961" t="s">
-        <v>598</v>
+        <v>115</v>
       </c>
       <c r="F961">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="s">
-        <v>599</v>
+        <v>240</v>
       </c>
       <c r="B962" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C962"/>
+        <v>7</v>
+      </c>
+      <c r="C962" t="s">
+        <v>53</v>
+      </c>
       <c r="D962">
-        <v>625000</v>
+        <v>50000</v>
       </c>
       <c r="E962" t="s">
-        <v>600</v>
+        <v>115</v>
       </c>
       <c r="F962">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="s">
-        <v>601</v>
+        <v>34</v>
       </c>
       <c r="B963" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C963"/>
+        <v>7</v>
+      </c>
+      <c r="C963" t="s">
+        <v>35</v>
+      </c>
       <c r="D963">
-        <v>600000</v>
+        <v>50000</v>
       </c>
       <c r="E963" t="s">
-        <v>602</v>
+        <v>481</v>
       </c>
       <c r="F963">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="s">
-        <v>120</v>
+        <v>482</v>
       </c>
       <c r="B964" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C964"/>
       <c r="D964">
-        <v>5000</v>
+        <v>400000</v>
       </c>
       <c r="E964" t="s">
-        <v>125</v>
+        <v>483</v>
       </c>
       <c r="F964">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="s">
-        <v>120</v>
+        <v>484</v>
       </c>
       <c r="B965" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C965" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="D965">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E965" t="s">
-        <v>127</v>
+        <v>484</v>
       </c>
       <c r="F965">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="s">
-        <v>120</v>
+        <v>262</v>
       </c>
       <c r="B966" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C966" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="D966">
-        <v>2500</v>
+        <v>100000</v>
       </c>
       <c r="E966" t="s">
-        <v>603</v>
+        <v>55</v>
       </c>
       <c r="F966">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="s">
-        <v>604</v>
+        <v>277</v>
       </c>
       <c r="B967" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C967" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D967">
-        <v>45001</v>
+        <v>75000</v>
       </c>
       <c r="E967" t="s">
-        <v>605</v>
+        <v>279</v>
       </c>
       <c r="F967">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="s">
-        <v>572</v>
+        <v>117</v>
       </c>
       <c r="B968" t="s">
         <v>7</v>
       </c>
       <c r="C968" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D968">
         <v>25000</v>
       </c>
       <c r="E968" t="s">
-        <v>191</v>
+        <v>394</v>
       </c>
       <c r="F968">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="s">
-        <v>606</v>
+        <v>52</v>
       </c>
       <c r="B969" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C969" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D969">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E969" t="s">
-        <v>607</v>
+        <v>55</v>
       </c>
       <c r="F969">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="B970" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C970" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D970">
         <v>50000</v>
       </c>
       <c r="E970" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="F970">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="s">
-        <v>483</v>
+        <v>260</v>
       </c>
       <c r="B971" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C971" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D971">
-        <v>200000</v>
+        <v>75000</v>
       </c>
       <c r="E971" t="s">
-        <v>608</v>
+        <v>451</v>
       </c>
       <c r="F971">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="s">
-        <v>579</v>
+        <v>336</v>
       </c>
       <c r="B972" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C972" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D972">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E972" t="s">
-        <v>578</v>
+        <v>54</v>
       </c>
       <c r="F972">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="s">
-        <v>120</v>
+        <v>485</v>
       </c>
       <c r="B973" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C973" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="D973">
-        <v>2500</v>
+        <v>150000</v>
       </c>
       <c r="E973" t="s">
-        <v>130</v>
+        <v>486</v>
       </c>
       <c r="F973">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="s">
-        <v>120</v>
+        <v>366</v>
       </c>
       <c r="B974" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C974" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="D974">
-        <v>2500</v>
+        <v>50000</v>
       </c>
       <c r="E974" t="s">
-        <v>609</v>
+        <v>115</v>
       </c>
       <c r="F974">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="s">
-        <v>133</v>
+        <v>61</v>
       </c>
       <c r="B975" t="s">
         <v>7</v>
       </c>
       <c r="C975" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D975">
-        <v>75000</v>
+        <v>125000</v>
       </c>
       <c r="E975" t="s">
-        <v>610</v>
+        <v>63</v>
       </c>
       <c r="F975">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="s">
-        <v>434</v>
+        <v>364</v>
       </c>
       <c r="B976" t="s">
         <v>7</v>
       </c>
       <c r="C976" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D976">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E976" t="s">
-        <v>611</v>
+        <v>17</v>
       </c>
       <c r="F976">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="s">
-        <v>612</v>
+        <v>307</v>
       </c>
       <c r="B977" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C977" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D977">
-        <v>200000</v>
+        <v>125000</v>
       </c>
       <c r="E977" t="s">
-        <v>613</v>
+        <v>487</v>
       </c>
       <c r="F977">
-        <v>2023</v>
-[...4677 lines deleted...]
-        <v>2024</v>
+        <v>2026</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>