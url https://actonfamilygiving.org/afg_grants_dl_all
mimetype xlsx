--- v1 (2026-06-28)
+++ v2 (2026-07-19)
@@ -215,51 +215,51 @@
   <si>
     <t>Ashoka</t>
   </si>
   <si>
     <t>Youth Speaks</t>
   </si>
   <si>
     <t>capital campaign to purchase building</t>
   </si>
   <si>
     <t>general support, $125,000 per year for two years (total grant amount $250,000)</t>
   </si>
   <si>
     <t>826 Valencia</t>
   </si>
   <si>
     <t>National Public Radio</t>
   </si>
   <si>
     <t>Embedded</t>
   </si>
   <si>
     <t>general Support</t>
   </si>
   <si>
-    <t>Ruby's Place</t>
+    <t>Restorative Pathways</t>
   </si>
   <si>
     <t>Tiny homes for the family shelter, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>Wildmind Science Learning</t>
   </si>
   <si>
     <t>general support, $60,000 per year for three years (total grant amount $180,000)</t>
   </si>
   <si>
     <t>general support, $45,000 in 2021 and $25,000 in 2022 (total grant amount $70,000)</t>
   </si>
   <si>
     <t>Community Partnership for Families of San Joaquin</t>
   </si>
   <si>
     <t>launch of new family resource center, in honor of Sunlight Giving</t>
   </si>
   <si>
     <t>National Center for Family Philanthropy</t>
   </si>
   <si>
     <t>Gratitude Giving</t>
   </si>
@@ -1531,51 +1531,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F977"/>
+  <dimension ref="A1:F978"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="47" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -21005,50 +21005,68 @@
       <c r="E976" t="s">
         <v>17</v>
       </c>
       <c r="F976">
         <v>2026</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="s">
         <v>307</v>
       </c>
       <c r="B977" t="s">
         <v>7</v>
       </c>
       <c r="C977" t="s">
         <v>53</v>
       </c>
       <c r="D977">
         <v>125000</v>
       </c>
       <c r="E977" t="s">
         <v>487</v>
       </c>
       <c r="F977">
         <v>2026</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="s">
+        <v>457</v>
+      </c>
+      <c r="B978" t="s">
+        <v>13</v>
+      </c>
+      <c r="C978"/>
+      <c r="D978">
+        <v>175000</v>
+      </c>
+      <c r="E978" t="s">
+        <v>458</v>
+      </c>
+      <c r="F978">
+        <v>2025</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>