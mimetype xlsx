--- v2 (2026-07-19)
+++ v3 (2026-08-28)
@@ -9,1514 +9,1169 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Acton Family Giving Grants" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="373">
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Initiative</t>
   </si>
   <si>
     <t>Program Area</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
+    <t>1947 Partition Archive</t>
+  </si>
+  <si>
+    <t>Empathy Building</t>
+  </si>
+  <si>
+    <t>Stories</t>
+  </si>
+  <si>
+    <t>general support</t>
+  </si>
+  <si>
+    <t>826 National</t>
+  </si>
+  <si>
+    <t>general support, $75,000 per year for two years (payment one of two; total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>general support, $75,000 per year for two years (payment two of two; total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 per year for three years (payment one of three; total grant amount $300,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 per year for three years (payment two of three; total grant amount $300,000)</t>
+  </si>
+  <si>
+    <t>the hiring of a new chief development officer</t>
+  </si>
+  <si>
+    <t>general support, $100,000 per year for three years (payment three of three; total grant amount $300,000)</t>
+  </si>
+  <si>
+    <t>826 Valencia</t>
+  </si>
+  <si>
+    <t>African Wildlife Foundation</t>
+  </si>
+  <si>
+    <t>Animal Connection</t>
+  </si>
+  <si>
+    <t>Ameelio</t>
+  </si>
+  <si>
+    <t>Good Fight Grants</t>
+  </si>
+  <si>
+    <t>American Documentary</t>
+  </si>
+  <si>
+    <t>Areas of Exploration</t>
+  </si>
+  <si>
+    <t>POV digital campaign</t>
+  </si>
+  <si>
+    <t>capacity building</t>
+  </si>
+  <si>
+    <t>American Library Association</t>
+  </si>
+  <si>
+    <t>general support, $150,000 in 2021 and $200,000 in 2022 (payment one of two; total grant amount $350,000)</t>
+  </si>
+  <si>
+    <t>general support, $150,000 in 2021 and $200,000 in 2022 (payment two of two; total grant amount $350,000)</t>
+  </si>
+  <si>
+    <t>Great Stories Club (GSC)</t>
+  </si>
+  <si>
+    <t>Unite Against Book Bans Campaign, hosted by Office for Intellectual Freedom General Donations</t>
+  </si>
+  <si>
+    <t>general support, $200,000 per year for three years (payment one of three; total grant amount $600,000)</t>
+  </si>
+  <si>
+    <t>general support, $200,000 per year for three years (payment two of three; total grant amount $600,000)</t>
+  </si>
+  <si>
+    <t>general support, $200,000 per year for three years (payment three of three; total grant amount $600,000)</t>
+  </si>
+  <si>
+    <t>Animal Welfare Institute</t>
+  </si>
+  <si>
+    <t>general support, $50,000 per year for three years (payment one of three; total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>general support, $50,000 per year for three years (payment two of three; total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>general support, $50,000 per year for three years (payment three of three; total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>Anne Frank Center for Mutual Respect</t>
+  </si>
+  <si>
+    <t>Anne Frank House</t>
+  </si>
+  <si>
+    <t>Anne Frank The Exhibition, hosted by Anne Frank House</t>
+  </si>
+  <si>
+    <t>Ashoka</t>
+  </si>
+  <si>
+    <t>Best Friends Animal Society</t>
+  </si>
+  <si>
+    <t>Big Life</t>
+  </si>
+  <si>
+    <t>general support, $50,000 per year for two years (payment one of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>general support, $50,000 per year for two years (payment two of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Black Public Media</t>
+  </si>
+  <si>
+    <t>general support, $100,000 per year for two years (payment one of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 per year for two years (payment two of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>NMCA strategic planning (All phases)</t>
+  </si>
+  <si>
+    <t>Book Trust</t>
+  </si>
+  <si>
+    <t>expanding access and choice initiative</t>
+  </si>
+  <si>
+    <t>Born Free USA</t>
+  </si>
+  <si>
+    <t>CapRadio</t>
+  </si>
+  <si>
+    <t>View From Here</t>
+  </si>
+  <si>
+    <t>Center for Asian American Media</t>
+  </si>
+  <si>
+    <t>Center for Cultural Power</t>
+  </si>
+  <si>
+    <t>CultureStrike, $75,000 per year for two years (payment one of two; total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>CultureStrike, $75,000 per year for two years (payment two of two; total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 in 2020 and $125,000 in 2021 (payment one of two; total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 in 2020 and $125,000 in 2021 (payment two of two; total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>general support, $125,000 per year for three years (payment one of three; total grant amount $375,000)</t>
+  </si>
+  <si>
+    <t>general support, $125,000 per year for three years (payment two of three; total grant amount $375,000)</t>
+  </si>
+  <si>
+    <t>general support, $125,000 per year for three years (payment three of three; total grant amount $375,000)</t>
+  </si>
+  <si>
+    <t>Chimp Haven</t>
+  </si>
+  <si>
+    <t>capital needs</t>
+  </si>
+  <si>
+    <t>City Lore</t>
+  </si>
+  <si>
+    <t>general support, $85,000 per year for two years (payment one of two; total grant amount $170,000)</t>
+  </si>
+  <si>
+    <t>general support, $85,000 per year for two years (payment two of two; total grant amount $170,000)</t>
+  </si>
+  <si>
+    <t>Collaborative for Gender &amp; Reproductive Equity</t>
+  </si>
+  <si>
+    <t>CGRE</t>
+  </si>
+  <si>
+    <t>Collaborative for Gender + Reproductive Equity</t>
+  </si>
+  <si>
+    <t>Contra Tiempo</t>
+  </si>
+  <si>
+    <t>general support, $60,000 per year for two years (payment one of two; total grant amount $120,000)</t>
+  </si>
+  <si>
+    <t>general support, $60,000 per year for two years (payment two of two; total grant amount $120,000)</t>
+  </si>
+  <si>
+    <t>Court 13 Arts</t>
+  </si>
+  <si>
+    <t>Creative Capital</t>
+  </si>
+  <si>
+    <t>Define American</t>
+  </si>
+  <si>
+    <t>general support, $100,000 in 2021 and $75,000 in 2022 (payment two of two; total grant amount $175,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 in 2021 and $75,000 in 2022 (payment one of two; total grant amount $175,000)</t>
+  </si>
+  <si>
+    <t>leadership transition</t>
+  </si>
+  <si>
+    <t>Detroit Narrative Agency</t>
+  </si>
+  <si>
+    <t>Detroit Narrative Agency, $50,000 per year for two years (payment one of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Detroit Narrative Agency, $50,000 per year for two years (payment two of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Dolly Parton's Imagination Library</t>
+  </si>
+  <si>
+    <t>Imagination Library, $125,000 per year for two years (payment one of two; total grant amount $250,000)</t>
+  </si>
+  <si>
+    <t>DonorsChoose</t>
+  </si>
+  <si>
+    <t>Life Essentials Initiative</t>
+  </si>
+  <si>
+    <t>Double Shift Podcast</t>
+  </si>
+  <si>
+    <t>Double Shift Productions</t>
+  </si>
+  <si>
+    <t>AMENDED: Double Shift Productions, $25,000 per year for two years (payment one of three; total grant amount $50,000)</t>
+  </si>
+  <si>
+    <t>AMENDED: Double Shift Productions, $25,000 per year for two years (payment two of three; total grant amount $50,000)</t>
+  </si>
+  <si>
+    <t>Economic Hardship Project</t>
+  </si>
+  <si>
+    <t>general support, $25,000 per year for two years (payment one of two; total grant amount $50,000)</t>
+  </si>
+  <si>
+    <t>general support, $25,000 per year for two years (payment two of two; total grant amount $50,000)</t>
+  </si>
+  <si>
+    <t>development capacity</t>
+  </si>
+  <si>
+    <t>Elephant Crisis Fund</t>
+  </si>
+  <si>
+    <t>general support, $200,000 per year for two years (payment one of two; total grant amount $400,000)</t>
+  </si>
+  <si>
+    <t>general support, $200,000 per year for two years (payment two of two; total grant amount $400,000)</t>
+  </si>
+  <si>
+    <t>Elizabeth Cady Stanton and Susan B. Anthony Statue Fund</t>
+  </si>
+  <si>
+    <t>Monumental Women Campaign</t>
+  </si>
+  <si>
+    <t>Equal Justice Initiative</t>
+  </si>
+  <si>
+    <t>National Memorial and Legacy Museum</t>
+  </si>
+  <si>
+    <t>Equine Rescue Center &amp; Sanctuary</t>
+  </si>
+  <si>
+    <t>Facing History</t>
+  </si>
+  <si>
+    <t>Farm Sanctuary</t>
+  </si>
+  <si>
+    <t>general support, $45,000 per year for two years (payment one of two; total grant amount $90,000)</t>
+  </si>
+  <si>
+    <t>general support, $45,000 per year for two years (payment two of two; total grant amount $90,000)</t>
+  </si>
+  <si>
+    <t>FilmNorth</t>
+  </si>
+  <si>
+    <t>First Peoples Fund</t>
+  </si>
+  <si>
+    <t>Education and Impact Project for We The Peoples Before</t>
+  </si>
+  <si>
+    <t>Dances With Words</t>
+  </si>
+  <si>
+    <t>Fred Rogers Productions</t>
+  </si>
+  <si>
+    <t>Alma's Way</t>
+  </si>
+  <si>
+    <t>Alma's Way, $200,000 per year for two years (payment one of two; total grant amount $400,000)</t>
+  </si>
+  <si>
+    <t>Alma's Way, $200,000 per year for two years (payment two of two; total grant amount $400,000)</t>
+  </si>
+  <si>
+    <t>experience initiatives</t>
+  </si>
+  <si>
+    <t>Games For Change</t>
+  </si>
+  <si>
+    <t>Ghetto Film School</t>
+  </si>
+  <si>
+    <t>Global Action Project</t>
+  </si>
+  <si>
+    <t>Global Federation of Animal Sanctuaries</t>
+  </si>
+  <si>
+    <t>general support, $20,000 per year for two years (payment one of two; total grant amount $40,000)</t>
+  </si>
+  <si>
+    <t>general support, $20,000 per year for two years (payment two of two; total grant amount $40,000)</t>
+  </si>
+  <si>
+    <t>GlobalGirl Media</t>
+  </si>
+  <si>
+    <t>Greater Good Science Center</t>
+  </si>
+  <si>
+    <t>Greater Good Science Center, $50,000 per year for two years (payment one of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Greater Good Science Center, $50,000 per year for two years (payment two of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Greater Good Science Center, $75,000 per year for three years (payment one of three; total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>Greater Good Science Center, $75,000 per year for three years (payment two of three; total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>Greater Good Science Center's empathy research</t>
+  </si>
+  <si>
+    <t>Greater Good Science Center, $75,000 per year for three years (payment three of three; total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>Love Initiative RFP (focus on BIPOC/younger audiences and digital creators)</t>
+  </si>
+  <si>
+    <t>HEART</t>
+  </si>
+  <si>
+    <t>capacity building of HEARTs programs</t>
+  </si>
+  <si>
+    <t>general support, $40,000 per year for three years (payment one of three; total grant amount $120,000)</t>
+  </si>
+  <si>
+    <t>general support, $50,000 in 2020 and $40,000 in 2021 (payment two of two; total grant amount $90,000)</t>
+  </si>
+  <si>
+    <t>general support, $50,000 in 2020 and $40,000 in 2021 (payment one of two; total grant amount $90,000)</t>
+  </si>
+  <si>
+    <t>rebranding efforts</t>
+  </si>
+  <si>
+    <t>general support, $40,000 per year for three years (payment two of three; total grant amount $120,000)</t>
+  </si>
+  <si>
+    <t>general support, $40,000 per year for three years (payment three of three; total grant amount $120,000)</t>
+  </si>
+  <si>
+    <t>Here We Are</t>
+  </si>
+  <si>
+    <t>Here We Are campaign</t>
+  </si>
+  <si>
+    <t>History UnErased</t>
+  </si>
+  <si>
+    <t xml:space="preserve">development opportunity at the Opal Group Conference </t>
+  </si>
+  <si>
+    <t>Houses on the Moon</t>
+  </si>
+  <si>
+    <t>general support, $25,000 per year for three years (payment one of three; total grant amount $75,000)</t>
+  </si>
+  <si>
+    <t>general support, $25,000 per year for three years (payment two of three; total grant amount $75,000)</t>
+  </si>
+  <si>
+    <t>gUN COUNTRY</t>
+  </si>
+  <si>
+    <t>De Novo</t>
+  </si>
+  <si>
+    <t>general support, $25,000 per year for three years (payment three of three; total grant amount $75,000)</t>
+  </si>
+  <si>
+    <t>Humane Society International</t>
+  </si>
+  <si>
+    <t>International Disaster Relief Fund</t>
+  </si>
+  <si>
     <t>Humane Society of the United States</t>
   </si>
   <si>
-    <t>Empathy Building</t>
-[...5 lines deleted...]
-    <t>Pets for Life, $250,000 per year for three years (total grant amount $750,000)</t>
+    <t>Pets for Life, $250,000 per year for three years (payment one of three; total grant amount $750,000)</t>
+  </si>
+  <si>
+    <t>Pets for Life, $250,000 per year for three years (payment two of three; total grant amount $750,000)</t>
+  </si>
+  <si>
+    <t>Pets for Life, $250,000 per year for three years (payment three of three; total grant amount $750,000)</t>
   </si>
   <si>
     <t>Pets for Life</t>
   </si>
   <si>
     <t>Disaster Relief Fund</t>
   </si>
   <si>
-    <t>Silicon Valley Community Foundation</t>
-[...8 lines deleted...]
-    <t>Recoverable Grant Pilot</t>
+    <t>Humane Society Silicon Valley</t>
+  </si>
+  <si>
+    <t>Mutual Rescue capacity support</t>
+  </si>
+  <si>
+    <t>Mutual Rescue</t>
+  </si>
+  <si>
+    <t>Mutual Rescue, $25,000 per year for two years (payment one of two; total grant amount $50,000)</t>
+  </si>
+  <si>
+    <t>Mutual Rescue, $25,000 per year for two years (payment two of two; total grant amount $50,000)</t>
+  </si>
+  <si>
+    <t>Illinois Holocaust Museum &amp; Education Center</t>
+  </si>
+  <si>
+    <t>The Journey Back—A VR Experience</t>
+  </si>
+  <si>
+    <t>Illuminate</t>
+  </si>
+  <si>
+    <t>Monumental Reckoning</t>
+  </si>
+  <si>
+    <t>Inevitable Foundation</t>
+  </si>
+  <si>
+    <t>general support, $35,000 in 2022 and $50,000 in 2023 (payment one of two; total grant amount $85,000)</t>
+  </si>
+  <si>
+    <t>general support, $35,000 in 2022 and $50,000 in 2023 (payment two of two; total grant amount $85,000)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">feasibility study for capital project (accessible studio and theatre)  </t>
+  </si>
+  <si>
+    <t>Innocence Project</t>
+  </si>
+  <si>
+    <t>Institute for Human-Animal Connection</t>
+  </si>
+  <si>
+    <t>Institute for Human-Animal Connection, $50,000 per year for two years (payment one of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Institute for Human-Animal Connection, $50,000 per year for two years (payment two of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>International Storytelling Center</t>
+  </si>
+  <si>
+    <t>general support, $75,000 per year for three years (payment one of three; total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>general support, $75,000 per year for three years (payment two of three; total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>general support, $75,000 per year for three years (payment three of three; total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>ITVS</t>
+  </si>
+  <si>
+    <t>general support, $500,000 per year for two years (payment one of two; total grant amount $1,000,000)</t>
+  </si>
+  <si>
+    <t>general support, $500,000 per year for two years (payment two of two; total grant amount $1,000,000)</t>
+  </si>
+  <si>
+    <t>general support, $500,000 per year for three years (payment one of three; total grant amount $1,500,000)</t>
+  </si>
+  <si>
+    <t>general support, $500,000 per year for three years (payment two of three; total grant amount $1,500,000)</t>
+  </si>
+  <si>
+    <t>general support, $500,000 per year for three years (payment three of three; total grant amount $1,500,000)</t>
+  </si>
+  <si>
+    <t>Joyful Heart Foundation</t>
+  </si>
+  <si>
+    <t>Kids in Need of Defense</t>
+  </si>
+  <si>
+    <t>KQED</t>
+  </si>
+  <si>
+    <t>The Leap and Truth Be Told</t>
+  </si>
+  <si>
+    <t>The Leap</t>
+  </si>
+  <si>
+    <t>Latino Public Broadcasting</t>
+  </si>
+  <si>
+    <t>Capacity support for a development hire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roots of Comedy </t>
+  </si>
+  <si>
+    <t>Lion Recovery Fund</t>
+  </si>
+  <si>
+    <t>Living Room Conversations</t>
+  </si>
+  <si>
+    <t>Living Room Conversations, $25,000 per year for two years (payment one of two; total grant amount $50,000)</t>
+  </si>
+  <si>
+    <t>Living Room Conversations, $25,000 per year for two years (payment two of two; total grant amount $50,000)</t>
+  </si>
+  <si>
+    <t>Magnum Foundation</t>
+  </si>
+  <si>
+    <t>Maiden Voyage Productions</t>
+  </si>
+  <si>
+    <t>Marshall Project</t>
+  </si>
+  <si>
+    <t>Midpen Media Center</t>
+  </si>
+  <si>
+    <t>Made Into America and Internment Camp Anniversary programming</t>
+  </si>
+  <si>
+    <t>Mongabay</t>
+  </si>
+  <si>
+    <t>Mongabay Kids</t>
+  </si>
+  <si>
+    <t>Mongabay Kids build-out</t>
+  </si>
+  <si>
+    <t>Mongabay Kids, $50,000 per year for two years (payment one of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Mongabay Kids, $50,000 per year for two years (payment two of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Monterey Bay Aquarium</t>
+  </si>
+  <si>
+    <t>general support, $250,000 per year for three years (payment one of three; total grant amount $750,000)</t>
+  </si>
+  <si>
+    <t>general support, $250,000 per year for three years (payment two of three; total grant amount $750,000)</t>
+  </si>
+  <si>
+    <t>general support, $250,000 per year for three years (payment three of three; total grant amount $750,000)</t>
+  </si>
+  <si>
+    <t>Mural Music and Arts Project</t>
+  </si>
+  <si>
+    <t>Muttville Senior Dog Rescue</t>
+  </si>
+  <si>
+    <t>Narrative 4</t>
+  </si>
+  <si>
+    <t>growth and innovation campaign</t>
+  </si>
+  <si>
+    <t>National Bail Fund Network, Community Justice Exchange</t>
+  </si>
+  <si>
+    <t>National Civil Rights Museum</t>
+  </si>
+  <si>
+    <t>National Geographic Society</t>
+  </si>
+  <si>
+    <t>Big Cats and Pristine Seas programs</t>
+  </si>
+  <si>
+    <t>National Park Foundation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the Emmett Till and Mamie Till-Mobley National Monument </t>
+  </si>
+  <si>
+    <t>History and Culture Program, $100,000 per year for two years (payment one of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>History and Culture Program, $100,000 per year for two years (payment two of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>History and Culture program, $100,000 per year for two years (payment one of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>National Public Radio</t>
+  </si>
+  <si>
+    <t>Embedded</t>
+  </si>
+  <si>
+    <t>general Support</t>
+  </si>
+  <si>
+    <t>Native Arts and Cultures Foundation</t>
+  </si>
+  <si>
+    <t>New Pluralists</t>
+  </si>
+  <si>
+    <t>New Pluralists, $1,000,000 per year for two years (payment one of two; total grant amount $2,000,000)</t>
+  </si>
+  <si>
+    <t>New Pluralists, $1,000,000 per year for two years (payment two of two; total grant amount $2,000,000)</t>
+  </si>
+  <si>
+    <t>Pacific Islanders in Communications</t>
+  </si>
+  <si>
+    <t>strategic planning and development and program capacity support</t>
+  </si>
+  <si>
+    <t>PBS Foundation</t>
+  </si>
+  <si>
+    <t>Wild Kratts programming, $200,000 per year for two years (payment one of two; total grant amount $400,000)</t>
+  </si>
+  <si>
+    <t>Wild Kratts programming, $200,000 per year for two years (payment two of two; total grant amount $400,000)</t>
+  </si>
+  <si>
+    <t>Carl the Collector programming and the New Voices, New Approaches initiative</t>
+  </si>
+  <si>
+    <t>PEN America</t>
+  </si>
+  <si>
+    <t>general support, $125,000 per year for two years (payment one of two; total grant amount $250,000)</t>
+  </si>
+  <si>
+    <t>general support, $125,000 per year for two years (payment two of two; total grant amount $250,000)</t>
+  </si>
+  <si>
+    <t>Peninsula Humane Society &amp; SPCA</t>
+  </si>
+  <si>
+    <t>Pets In Need</t>
+  </si>
+  <si>
+    <t>Pets of the Homeless</t>
+  </si>
+  <si>
+    <t>general support, $10,000 per year for three years (payment one of three; total grant amount $30,000)</t>
+  </si>
+  <si>
+    <t>general support, $10,000 per year for three years (payment two of three; total grant amount $30,000)</t>
+  </si>
+  <si>
+    <t>general support, $10,000 per year for three years (payment three of three; total grant amount $30,000)</t>
+  </si>
+  <si>
+    <t>PIGS Animal Sanctuary</t>
+  </si>
+  <si>
+    <t>Ping Chong + Company</t>
+  </si>
+  <si>
+    <t>Radiotopia</t>
+  </si>
+  <si>
+    <t>RedRover</t>
+  </si>
+  <si>
+    <t>Rural Area Veterinary Services</t>
+  </si>
+  <si>
+    <t>San Carlos Outreach Project Equipment/Supplies</t>
+  </si>
+  <si>
+    <t>San Carlos Outreach Project, $50,000 per year for three years (payment one of three; total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>San Carlos Outreach Project, $50,000 per year for three years (payment two of three; total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>San Carlos Outreach Project, $50,000 per year for three years (payment three of three; total grant amount $150,000)</t>
+  </si>
+  <si>
+    <t>RAVS</t>
+  </si>
+  <si>
+    <t>Rural Strategies, Daily Yonder, Rural Assembly</t>
   </si>
   <si>
     <t>San Francisco SPCA</t>
   </si>
   <si>
-    <t>general support</t>
-[...47 lines deleted...]
-    <t>capital campaign for the new Animal Care Center</t>
+    <t>Save the Elephants</t>
+  </si>
+  <si>
+    <t>Save the Elephants, $50,000 per year for two years (payment one of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Save the Elephants, $50,000 per year for two years (payment two of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Shanti Project</t>
+  </si>
+  <si>
+    <t>Sisterhood of Salaam Shalom</t>
+  </si>
+  <si>
+    <t>Smithsonian Institute</t>
+  </si>
+  <si>
+    <t>The Center for Restorative History</t>
+  </si>
+  <si>
+    <t>The Latino Gallery</t>
+  </si>
+  <si>
+    <t>Traveling Exhibition, The Bias Inside Us</t>
+  </si>
+  <si>
+    <t>National Museum of the American Indian</t>
+  </si>
+  <si>
+    <t>National Museum of African American History &amp; Culture</t>
+  </si>
+  <si>
+    <t>GHOSTAL WATERS: A Digital Storytelling and Mapping Project</t>
+  </si>
+  <si>
+    <t>Snow Leopard Trust</t>
+  </si>
+  <si>
+    <t>Speaking Down Barriers</t>
+  </si>
+  <si>
+    <t>Stanford Social Neuroscience Laboratory</t>
+  </si>
+  <si>
+    <t>Stanford Social Neuroscience Lab</t>
+  </si>
+  <si>
+    <t>Stanford Social Neuroscience Lab, $50,000 per year for two years (payment one of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Stanford Social Neuroscience Lab, $50,000 per year for two years (payment two of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>StoryCenter</t>
+  </si>
+  <si>
+    <t>general support, $60,000 per year for three years (payment one of three; total grant amount $180,000)</t>
+  </si>
+  <si>
+    <t>general support, $60,000 per year for three years (payment two of three; total grant amount $180,000)</t>
+  </si>
+  <si>
+    <t>general support, $60,000 per year for three years (payment three of three; total grant amount $180,000)</t>
+  </si>
+  <si>
+    <t>StoryCorps</t>
+  </si>
+  <si>
+    <t>Success Centers</t>
+  </si>
+  <si>
+    <t>Playwriting and Dance</t>
+  </si>
+  <si>
+    <t>Playwriting and TOTO, $20,000 per year for two years (payment one of two; total grant amount $40,000)</t>
+  </si>
+  <si>
+    <t>Playwriting and TOTO, $20,000 per year for two years (payment two of two; total grant amount $40,000)</t>
+  </si>
+  <si>
+    <t>Sundance Institute</t>
+  </si>
+  <si>
+    <t>general support, $750,000 in 2021, $500,000 in 2022, and $500,000 in 2023 (payment two of three; total grant amount $1,750,000)</t>
+  </si>
+  <si>
+    <t>general support, $750,000 in 2021, $500,000 in 2022, and $500,000 in 2023 (payment one of three; total grant amount $1,750,000)</t>
+  </si>
+  <si>
+    <t>general support, $750,000 per year for two years (payment one of two; total grant amount $1,500,000)</t>
+  </si>
+  <si>
+    <t>general support, $750,000 per year for two years (payment two of two; total grant amount $1,500,000)</t>
+  </si>
+  <si>
+    <t>general support, $1,000,000 per year for two years (payment one of two; total grant amount $2,000,000)</t>
+  </si>
+  <si>
+    <t>general support, $1,000,000 per year for two years (payment two of two; total grant amount $2,000,000)</t>
+  </si>
+  <si>
+    <t>general support, $750,000 in 2021, $500,000 in 2022, and $500,000 in 2023 (payment three of three; total grant amount $1,750,000)</t>
+  </si>
+  <si>
+    <t>Tenement Museum</t>
+  </si>
+  <si>
+    <t>general support, $150,000 per year for three years (payment one of three; total grant amount $450,000)</t>
+  </si>
+  <si>
+    <t>The Bail Project</t>
   </si>
   <si>
     <t>The Collaborative on the Science of Polarization and Misinformation</t>
   </si>
   <si>
-    <t>Areas of Exploration</t>
-[...1 lines deleted...]
-  <si>
     <t>The Center for the Science of Moral Understanding</t>
   </si>
   <si>
+    <t>The Center for the Science of Moral Understanding, $50,000 per year for two years. (payment one of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>Collaborative on the Science of Polarization and Misinformation (C-SPAM) Support Fund (Grant number 318537)</t>
+  </si>
+  <si>
+    <t>the Dr. Kurt Gray Support Fund, $50,000 per year for two years (fund number: 318927) (payment one of two; total grant amount $100,000)</t>
+  </si>
+  <si>
+    <t>The David Sheldrick Wildlife Trust</t>
+  </si>
+  <si>
+    <t>general support, $50,000 in 2020 and $75,000 in 2021 (payment one of two; total grant amount $125,000)</t>
+  </si>
+  <si>
+    <t>general support, $50,000 in 2020 and $75,000 in 2021 (payment two of two; total grant amount $125,000)</t>
+  </si>
+  <si>
+    <t>general support, $75,000 per year for three years  (payment one of three; total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>general support, $75,000 per year for three years  (payment two of three; total grant amount $225,000)</t>
+  </si>
+  <si>
+    <t>The Facing Project</t>
+  </si>
+  <si>
+    <t>The Fund for Animals</t>
+  </si>
+  <si>
+    <t>The GRO Fund</t>
+  </si>
+  <si>
+    <t>In Her Hands campaign hosted by The GRO Fund</t>
+  </si>
+  <si>
+    <t>The Identity Project</t>
+  </si>
+  <si>
+    <t>The Jane Goodall Institute</t>
+  </si>
+  <si>
+    <t>The Lark</t>
+  </si>
+  <si>
+    <t>The More Up Campus</t>
+  </si>
+  <si>
+    <t>More Up Campus</t>
+  </si>
+  <si>
+    <t>The Moth</t>
+  </si>
+  <si>
+    <t>Pop Up Porch Pilot</t>
+  </si>
+  <si>
+    <t>general support, $150,000 per year for two years (payment one of two; total grant amount $300,000)</t>
+  </si>
+  <si>
+    <t>general support, $150,000 per year for two years (payment two of two; total grant amount $300,000)</t>
+  </si>
+  <si>
+    <t>general support, $150,000 per year for three years (payment two of three; total grant amount $450,000)</t>
+  </si>
+  <si>
+    <t>general support, $150,000 per year for three years (payment three of three; total grant amount $450,000)</t>
+  </si>
+  <si>
+    <t>The People's Supper Initiative</t>
+  </si>
+  <si>
+    <t>The Telling Project</t>
+  </si>
+  <si>
+    <t>general support and support of Bay Area Expansion</t>
+  </si>
+  <si>
+    <t>The War Horse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Growth Campaign </t>
+  </si>
+  <si>
+    <t>United We Dream Network</t>
+  </si>
+  <si>
+    <t>Home Is Here Campaign</t>
+  </si>
+  <si>
+    <t>Urban Bush Women</t>
+  </si>
+  <si>
+    <t>strategic plan implementation</t>
+  </si>
+  <si>
+    <t>USC Annenberg Norman Lear Center Media Impact Project</t>
+  </si>
+  <si>
+    <t>the USC Annenberg Norman Lear Center Media Impact Project</t>
+  </si>
+  <si>
+    <t>Utah Film Center</t>
+  </si>
+  <si>
+    <t>Vision Maker Media</t>
+  </si>
+  <si>
+    <t>Voice of Witness</t>
+  </si>
+  <si>
+    <t>general support, $100,000 in 2021, $75,000 in 2022, and $75,000 in 2023 (payment one of three; total grant amount $250,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 in 2021, $75,000 in 2022, and $75,000 in 2023 (payment two of three; total grant amount $250,000)</t>
+  </si>
+  <si>
+    <t>general support, $150,000 in 2019 and $100,000 in 2020 (payment two of two; total grant amount $250,000)</t>
+  </si>
+  <si>
+    <t>general support, $150,000 in 2019 and $100,000 in 2020 (payment one of two; total grant amount $250,000)</t>
+  </si>
+  <si>
+    <t>general support, $100,000 in 2021, $75,000 in 2022, and $75,000 in 2023 (payment three of three; total grant amount $250,000)</t>
+  </si>
+  <si>
+    <t>podcast pilot with Lemonada Media</t>
+  </si>
+  <si>
+    <t>We Need Diverse Books</t>
+  </si>
+  <si>
+    <t>Educators Making a Difference</t>
+  </si>
+  <si>
+    <t>general support, $45,000 in 2022 and $50,000 in 2023 (payment one of two; total grant amount $95,000)</t>
+  </si>
+  <si>
+    <t>general support, $45,000 in 2022 and $50,000 in 2023 (payment two of two; total grant amount $95,000)</t>
+  </si>
+  <si>
+    <t>Western Folklife Center</t>
+  </si>
+  <si>
+    <t>Whale and Dolphin Conservation</t>
+  </si>
+  <si>
+    <t>general support, $30,000 per year for two years (payment one of two; total grant amount $60,000)</t>
+  </si>
+  <si>
+    <t>general support, $30,000 per year for two years (payment two of two; total grant amount $60,000)</t>
+  </si>
+  <si>
+    <t>general support, $30,000 in 2020 and $25,000 for 2021 (payment two of two; total grant amount $55,000)</t>
+  </si>
+  <si>
+    <t>general support, $30,000 in 2020 and $25,000 for 2021 (payment one of two; total grant amount $55,000)</t>
+  </si>
+  <si>
+    <t>WildAid</t>
+  </si>
+  <si>
+    <t>Wildlife Conservation Network</t>
+  </si>
+  <si>
+    <t>programs of most need</t>
+  </si>
+  <si>
+    <t>community conservation programs of most need, $100,000 per year for two years (payment one of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>community conservation programs of most need, $100,000 per year for two years (payment two of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>Wildmind Science Learning</t>
+  </si>
+  <si>
+    <t>general support, $45,000 in 2021 and $25,000 in 2022 (payment two of two; total grant amount $70,000)</t>
+  </si>
+  <si>
+    <t>general support, $45,000 in 2021 and $25,000 in 2022 (payment one of two; total grant amount $70,000)</t>
+  </si>
+  <si>
+    <t>Woodland Park Zoo</t>
+  </si>
+  <si>
+    <t>Advancing Empathy Initiative, $100,000 per year for two years (payment one of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>World Animal Protection</t>
+  </si>
+  <si>
     <t>World Wildlife Fund</t>
   </si>
   <si>
     <t>Fresh Water program</t>
   </si>
   <si>
-    <t>Protecting Ocean Pathways in the Mexican Pacific, $60,600 in 2018 and $84,000 in 2019 (total grant amount $144,600)</t>
-[...47 lines deleted...]
-    <t>general support, $100,000 per year for three years (total grant amount $300,000)</t>
+    <t>Protecting Ocean Pathways in the Mexican Pacific, $60,600 in 2018 and $84,000 in 2019 (payment one of two; total grant amount $144,600)</t>
+  </si>
+  <si>
+    <t>Protecting Ocean Pathways in the Mexican Pacific, $60,600 in 2018 and $84,000 in 2019 (payment two of two; total grant amount $144,600)</t>
+  </si>
+  <si>
+    <t>Wolakota Rosebud Bison Project, $100,000 per year for two years (payment one of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>Wolakota Rosebud Bison Project, $100,000 per year for two years (payment two of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>Arctic Youth Ambassador Program, $100,000 per year for two years (payment one of two; total grant amount $200,000)</t>
+  </si>
+  <si>
+    <t>Arctic Youth Ambassador Program, $100,000 per year for two years (payment two of two; total grant amount $200,000)</t>
   </si>
   <si>
     <t>Young Storytellers</t>
   </si>
   <si>
-    <t>Children's Discovery Museum of San Jose</t>
-[...10 lines deleted...]
-  <si>
     <t>Youth Speaks</t>
   </si>
   <si>
-    <t>capital campaign to purchase building</t>
-[...1274 lines deleted...]
-    <t>Imagination Library, $125,000 per year for two years (total grant amount $250,000)</t>
+    <t>digital program strategy development</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1531,19542 +1186,14912 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F978"/>
+  <dimension ref="A1:F743"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="47" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>250000</v>
+        <v>25000</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>250000</v>
+        <v>25000</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
         <v>2017</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4">
-        <v>250000</v>
+        <v>12500</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5">
-        <v>250000</v>
+        <v>75000</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F5">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6">
-        <v>250000</v>
+        <v>75000</v>
       </c>
       <c r="E6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F6">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8">
+        <v>75000</v>
+      </c>
+      <c r="E8" t="s">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F8">
         <v>2020</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F9">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10">
         <v>100000</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F10">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F11">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12">
+        <v>100000</v>
+      </c>
+      <c r="E12" t="s">
         <v>16</v>
       </c>
-      <c r="B12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13">
+        <v>100000</v>
+      </c>
+      <c r="E13" t="s">
         <v>13</v>
       </c>
-      <c r="C13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F13">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D14">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F14">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B15" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D15">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F15">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B16" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D16">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F16">
         <v>2017</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B17" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D17">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F17">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18">
+        <v>100000</v>
+      </c>
+      <c r="E18" t="s">
         <v>13</v>
       </c>
-      <c r="C18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19">
+        <v>100000</v>
+      </c>
+      <c r="E19" t="s">
         <v>14</v>
       </c>
-      <c r="D19">
-[...4 lines deleted...]
-      </c>
       <c r="F19">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C20" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D20">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F20">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D21">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F21">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D22">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E22" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F22">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D23">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E23" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F23">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D24">
-        <v>200000</v>
+        <v>75000</v>
       </c>
       <c r="E24" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F24">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
       <c r="D25">
-        <v>200000</v>
+        <v>75000</v>
       </c>
       <c r="E25" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="F25">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
       <c r="D26">
-        <v>200000</v>
+        <v>75000</v>
       </c>
       <c r="E26" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F26">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B27" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C27" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="D27">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E27" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F27">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B28" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C28" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D28">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="E28" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F28">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B29" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C29" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="D29">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E29" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F29">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B30" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C30" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="D30">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E30" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F30">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B31" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C31" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="D31">
-        <v>100000</v>
+        <v>85000</v>
       </c>
       <c r="E31" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F31">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B32" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C32" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D32">
-        <v>1000000</v>
+        <v>75000</v>
       </c>
       <c r="E32" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F32">
-        <v>2019</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>26</v>
       </c>
       <c r="B33" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C33" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D33">
-        <v>2000000</v>
+        <v>75000</v>
       </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F33">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D34">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E34" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F34">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D35">
-        <v>25000</v>
+        <v>150000</v>
       </c>
       <c r="E35" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F35">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D36">
-        <v>60600</v>
+        <v>200000</v>
       </c>
       <c r="E36" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="F36">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D37">
-        <v>84000</v>
+        <v>50000</v>
       </c>
       <c r="E37" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="F37">
         <v>2018</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D38">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E38" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F38">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D39">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E39" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F39">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D40">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="E40" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F40">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="B41" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C41" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D41">
-        <v>450000</v>
+        <v>200000</v>
       </c>
       <c r="E41" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="F41">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="B42" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C42" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D42">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="E42" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F42">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="B43" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C43" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D43">
-        <v>10000</v>
+        <v>200000</v>
       </c>
       <c r="E43" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="F43">
-        <v>2019</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="B44" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C44" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D44">
-        <v>10000</v>
+        <v>35000</v>
       </c>
       <c r="E44" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F44">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="B45" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C45" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D45">
-        <v>10000</v>
+        <v>35000</v>
       </c>
       <c r="E45" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F45">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="B46" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C46" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D46">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E46" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="F46">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="B47" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C47" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D47">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E47" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F47">
         <v>2018</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B48" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C48" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D48">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E48" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="F48">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B49" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C49" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D49">
-        <v>50000</v>
+        <v>5000</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F49">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="B50" t="s">
         <v>7</v>
       </c>
       <c r="C50" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D50">
-        <v>75000</v>
+        <v>150000</v>
       </c>
       <c r="E50" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="F50">
-        <v>2018</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D51">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E51" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F51">
         <v>2018</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="B52" t="s">
         <v>7</v>
       </c>
       <c r="C52" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D52">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E52" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="F52">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="B53" t="s">
         <v>7</v>
       </c>
       <c r="C53" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D53">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E53" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="F53">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="B54" t="s">
         <v>7</v>
       </c>
       <c r="C54" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D54">
         <v>100000</v>
       </c>
       <c r="E54" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="F54">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="B55" t="s">
         <v>7</v>
       </c>
       <c r="C55" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D55">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E55" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F55">
         <v>2016</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="B56" t="s">
         <v>7</v>
       </c>
       <c r="C56" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D56">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E56" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F56">
         <v>2017</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B57" t="s">
         <v>7</v>
       </c>
       <c r="C57" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D57">
-        <v>12500</v>
+        <v>50000</v>
       </c>
       <c r="E57" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F57">
         <v>2018</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B58" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C58" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D58">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E58" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F58">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B59" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C59" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D59">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E59" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F59">
         <v>2020</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B60" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C60" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D60">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E60" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F60">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B61" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C61" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D61">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E61" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F61">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B62" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C62" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D62">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E62" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F62">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B63" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C63" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D63">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E63" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F63">
         <v>2017</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="B64" t="s">
         <v>7</v>
       </c>
       <c r="C64" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D64">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E64" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F64">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="B65" t="s">
         <v>7</v>
       </c>
       <c r="C65" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D65">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E65" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F65">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="B66" t="s">
         <v>7</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D66">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E66" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F66">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B67" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C67" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D67">
         <v>100000</v>
       </c>
       <c r="E67" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="F67">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B68" t="s">
         <v>7</v>
       </c>
       <c r="C68" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D68">
         <v>100000</v>
       </c>
       <c r="E68" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="F68">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B69" t="s">
         <v>7</v>
       </c>
       <c r="C69" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D69">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E69" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="F69">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B70" t="s">
         <v>7</v>
       </c>
       <c r="C70" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D70">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E70" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="F70">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B71" t="s">
         <v>7</v>
       </c>
       <c r="C71" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D71">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E71" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="F71">
         <v>2020</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B72" t="s">
         <v>7</v>
       </c>
       <c r="C72" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D72">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E72" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="F72">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B73" t="s">
         <v>7</v>
       </c>
       <c r="C73" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D73">
-        <v>125000</v>
+        <v>85000</v>
       </c>
       <c r="E73" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="F73">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="B74" t="s">
         <v>7</v>
       </c>
       <c r="C74" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D74">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E74" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F74">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D75">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E75" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F75">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="B76" t="s">
         <v>7</v>
       </c>
       <c r="C76" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D76">
-        <v>25000</v>
+        <v>60000</v>
       </c>
       <c r="E76" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F76">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="B77" t="s">
         <v>7</v>
       </c>
       <c r="C77" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D77">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E77" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F77">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="B78" t="s">
         <v>7</v>
       </c>
       <c r="C78" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D78">
-        <v>200000</v>
+        <v>10000</v>
       </c>
       <c r="E78" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F78">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="B79" t="s">
         <v>7</v>
       </c>
       <c r="C79" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D79">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E79" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="F79">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="B80" t="s">
         <v>7</v>
       </c>
       <c r="C80" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D80">
-        <v>200000</v>
+        <v>10000</v>
       </c>
       <c r="E80" t="s">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="F80">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="B81" t="s">
         <v>7</v>
       </c>
       <c r="C81" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D81">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E81" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="F81">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="B82" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C82" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D82">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E82" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="F82">
         <v>2022</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="B83" t="s">
         <v>7</v>
       </c>
       <c r="C83" t="s">
         <v>8</v>
       </c>
       <c r="D83">
         <v>50000</v>
       </c>
       <c r="E83" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F83">
-        <v>2016</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="B84" t="s">
         <v>7</v>
       </c>
       <c r="C84" t="s">
         <v>8</v>
       </c>
       <c r="D84">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E84" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="F84">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="B85" t="s">
         <v>7</v>
       </c>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C85"/>
       <c r="D85">
-        <v>60000</v>
+        <v>80000</v>
       </c>
       <c r="E85" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="F85">
-        <v>2017</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="B86" t="s">
         <v>7</v>
       </c>
       <c r="C86" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D86">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E86" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="F86">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="B87" t="s">
         <v>7</v>
       </c>
       <c r="C87" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D87">
-        <v>60000</v>
+        <v>65000</v>
       </c>
       <c r="E87" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F87">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="B88" t="s">
         <v>7</v>
       </c>
       <c r="C88" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D88">
-        <v>25000</v>
+        <v>30000</v>
       </c>
       <c r="E88" t="s">
-        <v>72</v>
+        <v>9</v>
       </c>
       <c r="F88">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="B89" t="s">
         <v>7</v>
       </c>
       <c r="C89" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D89">
-        <v>45000</v>
+        <v>50000</v>
       </c>
       <c r="E89" t="s">
-        <v>72</v>
+        <v>9</v>
       </c>
       <c r="F89">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="B90" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C90" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D90">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E90" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="F90">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="B91" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C91" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D91">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E91" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F91">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="B92" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C92" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D92">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E92" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F92">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="B93" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C93" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D93">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E93" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F93">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="B94" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C94" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D94">
         <v>50000</v>
       </c>
       <c r="E94" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="F94">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B95" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C95" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D95">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E95" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F95">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B96" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C96" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D96">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E96" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F96">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B97" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C97" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D97">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E97" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F97">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="B98" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C98" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D98">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E98" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="F98">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="B99" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C99" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D99">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E99" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="F99">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="B100" t="s">
+        <v>7</v>
+      </c>
+      <c r="C100" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100">
+        <v>100000</v>
+      </c>
+      <c r="E100" t="s">
         <v>13</v>
       </c>
-      <c r="C100" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F100">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="B101" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C101" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101">
+        <v>100000</v>
+      </c>
+      <c r="E101" t="s">
         <v>14</v>
       </c>
-      <c r="D101">
-[...4 lines deleted...]
-      </c>
       <c r="F101">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="B102" t="s">
         <v>7</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
       <c r="D102">
-        <v>35000</v>
+        <v>100000</v>
       </c>
       <c r="E102" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F102">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="B103" t="s">
         <v>7</v>
       </c>
       <c r="C103" t="s">
         <v>8</v>
       </c>
       <c r="D103">
-        <v>20000</v>
+        <v>100000</v>
       </c>
       <c r="E103" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F103">
         <v>2016</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="B104" t="s">
         <v>7</v>
       </c>
       <c r="C104" t="s">
         <v>8</v>
       </c>
       <c r="D104">
-        <v>20000</v>
+        <v>100000</v>
       </c>
       <c r="E104" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F104">
         <v>2017</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="B105" t="s">
+        <v>7</v>
+      </c>
+      <c r="C105" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105">
+        <v>100000</v>
+      </c>
+      <c r="E105" t="s">
         <v>13</v>
       </c>
-      <c r="C105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F105">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="B106" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C106" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D106">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E106" t="s">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="F106">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="B107" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C107" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D107">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E107" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="F107">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="B108" t="s">
         <v>7</v>
       </c>
       <c r="C108" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D108">
-        <v>100000</v>
+        <v>40000</v>
       </c>
       <c r="E108" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="F108">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="B109" t="s">
         <v>7</v>
       </c>
       <c r="C109" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D109">
         <v>75000</v>
       </c>
       <c r="E109" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="F109">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="B110" t="s">
         <v>7</v>
       </c>
       <c r="C110" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D110">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E110" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="F110">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="B111" t="s">
         <v>7</v>
       </c>
       <c r="C111" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D111">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E111" t="s">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="F111">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="B112" t="s">
         <v>7</v>
       </c>
       <c r="C112" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D112">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E112" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="F112">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="B113" t="s">
         <v>7</v>
       </c>
       <c r="C113" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D113">
-        <v>150000</v>
+        <v>125000</v>
       </c>
       <c r="E113" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
       <c r="F113">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="B114" t="s">
         <v>7</v>
       </c>
       <c r="C114" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D114">
-        <v>150000</v>
+        <v>75000</v>
       </c>
       <c r="E114" t="s">
-        <v>88</v>
+        <v>9</v>
       </c>
       <c r="F114">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="B115" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C115" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D115">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E115" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F115">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="B116" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C116" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D116">
-        <v>10000</v>
+        <v>125000</v>
       </c>
       <c r="E116" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="F116">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="B117" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C117" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D117">
-        <v>10000</v>
+        <v>125000</v>
       </c>
       <c r="E117" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="F117">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="B118" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C118" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D118">
-        <v>10000</v>
+        <v>125000</v>
       </c>
       <c r="E118" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="F118">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="B119" t="s">
         <v>7</v>
       </c>
       <c r="C119" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D119">
         <v>100000</v>
       </c>
       <c r="E119" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F119">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="B120" t="s">
         <v>7</v>
       </c>
       <c r="C120" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D120">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E120" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="F120">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="B121" t="s">
         <v>7</v>
       </c>
       <c r="C121" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D121">
         <v>100000</v>
       </c>
       <c r="E121" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F121">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="B122" t="s">
         <v>7</v>
       </c>
       <c r="C122" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D122">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E122" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="F122">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="B123" t="s">
         <v>7</v>
       </c>
       <c r="C123" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D123">
-        <v>87500</v>
+        <v>100000</v>
       </c>
       <c r="E123" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F123">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="B124" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C124" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D124">
-        <v>155000</v>
+        <v>100000</v>
       </c>
       <c r="E124" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="F124">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="B125" t="s">
         <v>7</v>
       </c>
       <c r="C125" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D125">
-        <v>20000</v>
+        <v>100000</v>
       </c>
       <c r="E125" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="F125">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="B126" t="s">
         <v>7</v>
       </c>
       <c r="C126" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D126">
-        <v>20000</v>
+        <v>100000</v>
       </c>
       <c r="E126" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="F126">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="B127" t="s">
         <v>7</v>
       </c>
       <c r="C127" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D127">
-        <v>20000</v>
+        <v>100000</v>
       </c>
       <c r="E127" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="F127">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>97</v>
+        <v>64</v>
       </c>
       <c r="B128" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C128" t="s">
+        <v>8</v>
+      </c>
+      <c r="D128">
+        <v>100000</v>
+      </c>
+      <c r="E128" t="s">
         <v>14</v>
       </c>
-      <c r="D128">
-[...4 lines deleted...]
-      </c>
       <c r="F128">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
       <c r="B129" t="s">
         <v>7</v>
       </c>
       <c r="C129" t="s">
         <v>8</v>
       </c>
       <c r="D129">
-        <v>75000</v>
+        <v>150000</v>
       </c>
       <c r="E129" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="F129">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
       <c r="B130" t="s">
         <v>7</v>
       </c>
       <c r="C130" t="s">
         <v>8</v>
       </c>
       <c r="D130">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E130" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F130">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="B131" t="s">
         <v>7</v>
       </c>
       <c r="C131" t="s">
         <v>8</v>
       </c>
       <c r="D131">
         <v>75000</v>
       </c>
       <c r="E131" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F131">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="B132" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C132" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D132">
-        <v>15000</v>
+        <v>75000</v>
       </c>
       <c r="E132" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="F132">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="B133" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C133" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D133">
-        <v>20000</v>
+        <v>85000</v>
       </c>
       <c r="E133" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="F133">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="B134" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C134" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D134">
-        <v>25000</v>
+        <v>85000</v>
       </c>
       <c r="E134" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="F134">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="B135" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C135" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D135">
-        <v>25000</v>
+        <v>85000</v>
       </c>
       <c r="E135" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F135">
         <v>2020</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="B136" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C136" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D136">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E136" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="F136">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="B137" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C137" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D137">
-        <v>1000000</v>
+        <v>75000</v>
       </c>
       <c r="E137" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F137">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="B138" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="C138" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="D138">
-        <v>500000</v>
+        <v>5000000</v>
       </c>
       <c r="E138" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="F138">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="B139" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C139" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D139">
-        <v>500000</v>
+        <v>5000000</v>
       </c>
       <c r="E139" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="F139">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="B140" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C140" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D140">
-        <v>500000</v>
+        <v>5000000</v>
       </c>
       <c r="E140" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="F140">
         <v>2019</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="B141" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C141" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D141">
-        <v>500000</v>
+        <v>5000000</v>
       </c>
       <c r="E141" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="F141">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="B142" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C142" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D142">
-        <v>500000</v>
+        <v>803280</v>
       </c>
       <c r="E142" t="s">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="F142">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="B143" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C143" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D143">
-        <v>500000</v>
+        <v>5000000</v>
       </c>
       <c r="E143" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="F143">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="B144" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C144" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D144">
-        <v>500000</v>
+        <v>5000000</v>
       </c>
       <c r="E144" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="F144">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="B145" t="s">
         <v>7</v>
       </c>
       <c r="C145" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D145">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="E145" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="F145">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="B146" t="s">
         <v>7</v>
       </c>
       <c r="C146" t="s">
         <v>8</v>
       </c>
       <c r="D146">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="E146" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="F146">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="B147" t="s">
         <v>7</v>
       </c>
       <c r="C147" t="s">
         <v>8</v>
       </c>
       <c r="D147">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="E147" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="F147">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="B148" t="s">
         <v>7</v>
       </c>
       <c r="C148" t="s">
         <v>8</v>
       </c>
       <c r="D148">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="E148" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F148">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>106</v>
+        <v>76</v>
       </c>
       <c r="B149" t="s">
         <v>7</v>
       </c>
       <c r="C149" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D149">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E149" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F149">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="B150" t="s">
         <v>7</v>
       </c>
       <c r="C150" t="s">
         <v>8</v>
       </c>
       <c r="D150">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E150" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F150">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="B151" t="s">
         <v>7</v>
       </c>
       <c r="C151" t="s">
         <v>8</v>
       </c>
       <c r="D151">
-        <v>75000</v>
+        <v>150000</v>
       </c>
       <c r="E151" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F151">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="B152" t="s">
         <v>7</v>
       </c>
       <c r="C152" t="s">
         <v>8</v>
       </c>
       <c r="D152">
-        <v>75000</v>
+        <v>150000</v>
       </c>
       <c r="E152" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F152">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="B153" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C153" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D153">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E153" t="s">
-        <v>108</v>
+        <v>47</v>
       </c>
       <c r="F153">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="B154" t="s">
         <v>7</v>
       </c>
       <c r="C154" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D154">
-        <v>35000</v>
+        <v>100000</v>
       </c>
       <c r="E154" t="s">
-        <v>110</v>
+        <v>48</v>
       </c>
       <c r="F154">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>111</v>
+        <v>77</v>
       </c>
       <c r="B155" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C155" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D155">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E155" t="s">
-        <v>112</v>
+        <v>78</v>
       </c>
       <c r="F155">
         <v>2021</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="B156" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C156" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D156">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E156" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="F156">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="B157" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C157" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D157">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E157" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F157">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="B158" t="s">
         <v>7</v>
       </c>
       <c r="C158" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D158">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E158" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F158">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="B159" t="s">
         <v>7</v>
       </c>
       <c r="C159" t="s">
         <v>8</v>
       </c>
       <c r="D159">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E159" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F159">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="B160" t="s">
         <v>7</v>
       </c>
-      <c r="C160" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C160"/>
       <c r="D160">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E160" t="s">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="F160">
-        <v>2017</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="B161" t="s">
         <v>7</v>
       </c>
       <c r="C161" t="s">
         <v>8</v>
       </c>
       <c r="D161">
         <v>50000</v>
       </c>
       <c r="E161" t="s">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="F161">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="B162" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C162" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D162">
         <v>50000</v>
       </c>
       <c r="E162" t="s">
-        <v>115</v>
+        <v>83</v>
       </c>
       <c r="F162">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="B163" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C163" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D163">
         <v>50000</v>
       </c>
       <c r="E163" t="s">
-        <v>115</v>
+        <v>81</v>
       </c>
       <c r="F163">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="B164" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C164" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D164">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E164" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="F164">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="B165" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C165" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D165">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="E165" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F165">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="B166" t="s">
         <v>7</v>
       </c>
       <c r="C166" t="s">
         <v>8</v>
       </c>
       <c r="D166">
         <v>100000</v>
       </c>
       <c r="E166" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="F166">
-        <v>2016</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="B167" t="s">
         <v>7</v>
       </c>
       <c r="C167" t="s">
         <v>8</v>
       </c>
       <c r="D167">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E167" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="F167">
-        <v>2017</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="B168" t="s">
         <v>7</v>
       </c>
       <c r="C168" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D168">
-        <v>100000</v>
+        <v>300000</v>
       </c>
       <c r="E168" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="F168">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="B169" t="s">
         <v>7</v>
       </c>
       <c r="C169" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D169">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E169" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="F169">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="B170" t="s">
         <v>7</v>
       </c>
       <c r="C170" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D170">
         <v>25000</v>
       </c>
       <c r="E170" t="s">
-        <v>118</v>
+        <v>90</v>
       </c>
       <c r="F170">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="B171" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C171" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D171">
         <v>25000</v>
       </c>
       <c r="E171" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="F171">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>117</v>
+        <v>92</v>
       </c>
       <c r="B172" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C172" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D172">
         <v>25000</v>
       </c>
       <c r="E172" t="s">
-        <v>119</v>
+        <v>9</v>
       </c>
       <c r="F172">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>117</v>
+        <v>92</v>
       </c>
       <c r="B173" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C173" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D173">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E173" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="F173">
         <v>2022</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="B174" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C174" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D174">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E174" t="s">
-        <v>121</v>
+        <v>94</v>
       </c>
       <c r="F174">
         <v>2022</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="B175" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C175" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D175">
-        <v>150000</v>
+        <v>35000</v>
       </c>
       <c r="E175" t="s">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="F175">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>124</v>
+        <v>92</v>
       </c>
       <c r="B176" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C176" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D176">
-        <v>7390</v>
+        <v>25000</v>
       </c>
       <c r="E176" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="F176">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>124</v>
+        <v>92</v>
       </c>
       <c r="B177" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C177" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D177">
-        <v>7390</v>
+        <v>25000</v>
       </c>
       <c r="E177" t="s">
-        <v>125</v>
+        <v>94</v>
       </c>
       <c r="F177">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="B178" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C178" t="s">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="D178">
-        <v>10000</v>
+        <v>200000</v>
       </c>
       <c r="E178" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="F178">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="B179" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C179" t="s">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="D179">
-        <v>10000</v>
+        <v>200000</v>
       </c>
       <c r="E179" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="F179">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="B180" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C180" t="s">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="D180">
-        <v>4470</v>
+        <v>200000</v>
       </c>
       <c r="E180" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="F180">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="B181" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C181" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D181">
         <v>200000</v>
       </c>
       <c r="E181" t="s">
-        <v>123</v>
+        <v>98</v>
       </c>
       <c r="F181">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>126</v>
+        <v>99</v>
       </c>
       <c r="B182" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C182" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D182">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E182" t="s">
-        <v>123</v>
+        <v>100</v>
       </c>
       <c r="F182">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="B183" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C183" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D183">
-        <v>200000</v>
+        <v>15000</v>
       </c>
       <c r="E183" t="s">
-        <v>123</v>
+        <v>9</v>
       </c>
       <c r="F183">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
       <c r="B184" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C184" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D184">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E184" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F184">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
       <c r="B185" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C185" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D185">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E185" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F185">
-        <v>2015</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
       <c r="B186" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C186" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D186">
         <v>50000</v>
       </c>
       <c r="E186" t="s">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="F186">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
       <c r="B187" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C187" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D187">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="E187" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="F187">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
       <c r="B188" t="s">
+        <v>7</v>
+      </c>
+      <c r="C188" t="s">
+        <v>8</v>
+      </c>
+      <c r="D188">
+        <v>100000</v>
+      </c>
+      <c r="E188" t="s">
         <v>13</v>
       </c>
-      <c r="C188" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F188">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
       <c r="B189" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C189" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D189">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E189" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="F189">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>130</v>
+        <v>101</v>
       </c>
       <c r="B190" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C190" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D190">
         <v>100000</v>
       </c>
       <c r="E190" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="F190">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="B191" t="s">
         <v>7</v>
       </c>
       <c r="C191" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D191">
         <v>30000</v>
       </c>
       <c r="E191" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F191">
         <v>2016</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>132</v>
+        <v>103</v>
       </c>
       <c r="B192" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C192" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D192">
-        <v>250000</v>
+        <v>10000</v>
       </c>
       <c r="E192" t="s">
-        <v>133</v>
+        <v>9</v>
       </c>
       <c r="F192">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>134</v>
+        <v>103</v>
       </c>
       <c r="B193" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C193" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D193">
-        <v>200000</v>
+        <v>30000</v>
       </c>
       <c r="E193" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="F193">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="B194" t="s">
         <v>7</v>
       </c>
       <c r="C194" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="D194">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E194" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F194">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>137</v>
+        <v>104</v>
       </c>
       <c r="B195" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C195" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D195">
         <v>50000</v>
       </c>
       <c r="E195" t="s">
-        <v>138</v>
+        <v>9</v>
       </c>
       <c r="F195">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="B196" t="s">
         <v>7</v>
       </c>
       <c r="C196" t="s">
         <v>8</v>
       </c>
       <c r="D196">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="E196" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F196">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="B197" t="s">
         <v>7</v>
       </c>
       <c r="C197" t="s">
         <v>8</v>
       </c>
       <c r="D197">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="E197" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F197">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="B198" t="s">
         <v>7</v>
       </c>
       <c r="C198" t="s">
         <v>8</v>
       </c>
       <c r="D198">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="E198" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F198">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="B199" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C199" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D199">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E199" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F199">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="B200" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C200" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D200">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E200" t="s">
-        <v>80</v>
+        <v>9</v>
       </c>
       <c r="F200">
-        <v>2020</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="B201" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C201" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D201">
-        <v>5000</v>
+        <v>45000</v>
       </c>
       <c r="E201" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="F201">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="B202" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C202" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D202">
-        <v>50000</v>
+        <v>45000</v>
       </c>
       <c r="E202" t="s">
-        <v>140</v>
+        <v>9</v>
       </c>
       <c r="F202">
         <v>2021</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="B203" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C203" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D203">
-        <v>5000</v>
+        <v>45000</v>
       </c>
       <c r="E203" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="F203">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>143</v>
+        <v>105</v>
       </c>
       <c r="B204" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C204" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D204">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E204" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="F204">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
       <c r="B205" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C205" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D205">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E205" t="s">
-        <v>146</v>
+        <v>45</v>
       </c>
       <c r="F205">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>147</v>
+        <v>108</v>
       </c>
       <c r="B206" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C206" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D206">
         <v>10000</v>
       </c>
       <c r="E206" t="s">
-        <v>148</v>
+        <v>9</v>
       </c>
       <c r="F206">
         <v>2016</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="B207" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C207" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D207">
-        <v>150000</v>
+        <v>20000</v>
       </c>
       <c r="E207" t="s">
-        <v>123</v>
+        <v>9</v>
       </c>
       <c r="F207">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>150</v>
+        <v>109</v>
       </c>
       <c r="B208" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C208" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D208">
-        <v>180000</v>
+        <v>50000</v>
       </c>
       <c r="E208" t="s">
-        <v>151</v>
+        <v>110</v>
       </c>
       <c r="F208">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
       <c r="B209" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C209" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D209">
-        <v>110000</v>
+        <v>15000</v>
       </c>
       <c r="E209" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="F209">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>153</v>
+        <v>109</v>
       </c>
       <c r="B210" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C210" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D210">
-        <v>60000</v>
+        <v>15000</v>
       </c>
       <c r="E210" t="s">
-        <v>154</v>
+        <v>111</v>
       </c>
       <c r="F210">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>155</v>
+        <v>109</v>
       </c>
       <c r="B211" t="s">
         <v>7</v>
       </c>
       <c r="C211" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="D211">
-        <v>50000</v>
+        <v>7500</v>
       </c>
       <c r="E211" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="F211">
         <v>2018</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>156</v>
+        <v>112</v>
       </c>
       <c r="B212" t="s">
         <v>7</v>
       </c>
       <c r="C212" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D212">
         <v>200000</v>
       </c>
       <c r="E212" t="s">
-        <v>157</v>
+        <v>113</v>
       </c>
       <c r="F212">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>156</v>
+        <v>112</v>
       </c>
       <c r="B213" t="s">
         <v>7</v>
       </c>
       <c r="C213" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D213">
         <v>200000</v>
       </c>
       <c r="E213" t="s">
-        <v>157</v>
+        <v>114</v>
       </c>
       <c r="F213">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>156</v>
+        <v>112</v>
       </c>
       <c r="B214" t="s">
         <v>7</v>
       </c>
       <c r="C214" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D214">
         <v>200000</v>
       </c>
       <c r="E214" t="s">
-        <v>158</v>
+        <v>115</v>
       </c>
       <c r="F214">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>156</v>
+        <v>112</v>
       </c>
       <c r="B215" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C215" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D215">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="E215" t="s">
-        <v>159</v>
+        <v>114</v>
       </c>
       <c r="F215">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>160</v>
+        <v>112</v>
       </c>
       <c r="B216" t="s">
         <v>7</v>
       </c>
       <c r="C216" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D216">
-        <v>15000</v>
+        <v>200000</v>
       </c>
       <c r="E216" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="F216">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="B217" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="C217"/>
       <c r="D217">
-        <v>175000</v>
+        <v>150000</v>
       </c>
       <c r="E217" t="s">
-        <v>162</v>
+        <v>116</v>
       </c>
       <c r="F217">
-        <v>2022</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="B218" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C218" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D218">
-        <v>1500000</v>
+        <v>50000</v>
       </c>
       <c r="E218" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F218">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="B219" t="s">
         <v>7</v>
       </c>
       <c r="C219" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D219">
-        <v>500000</v>
+        <v>75000</v>
       </c>
       <c r="E219" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="F219">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="B220" t="s">
         <v>7</v>
       </c>
       <c r="C220" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D220">
-        <v>750000</v>
+        <v>75000</v>
       </c>
       <c r="E220" t="s">
-        <v>164</v>
+        <v>12</v>
       </c>
       <c r="F220">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="B221" t="s">
         <v>7</v>
       </c>
       <c r="C221" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D221">
-        <v>750000</v>
+        <v>75000</v>
       </c>
       <c r="E221" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="F221">
         <v>2019</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="B222" t="s">
         <v>7</v>
       </c>
       <c r="C222" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D222">
-        <v>750000</v>
+        <v>75000</v>
       </c>
       <c r="E222" t="s">
-        <v>165</v>
+        <v>12</v>
       </c>
       <c r="F222">
         <v>2019</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="B223" t="s">
         <v>7</v>
       </c>
       <c r="C223" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D223">
-        <v>1000000</v>
+        <v>100000</v>
       </c>
       <c r="E223" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F223">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="B224" t="s">
         <v>7</v>
       </c>
       <c r="C224" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D224">
-        <v>1000000</v>
+        <v>100000</v>
       </c>
       <c r="E224" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="F224">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="B225" t="s">
         <v>7</v>
       </c>
       <c r="C225" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D225">
-        <v>1000000</v>
+        <v>100000</v>
       </c>
       <c r="E225" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
       <c r="F225">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>167</v>
+        <v>117</v>
       </c>
       <c r="B226" t="s">
         <v>7</v>
       </c>
       <c r="C226" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="D226">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E226" t="s">
-        <v>168</v>
+        <v>13</v>
       </c>
       <c r="F226">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>167</v>
+        <v>117</v>
       </c>
       <c r="B227" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C227" t="s">
+        <v>8</v>
+      </c>
+      <c r="D227">
+        <v>100000</v>
+      </c>
+      <c r="E227" t="s">
         <v>14</v>
       </c>
-      <c r="D227">
-[...4 lines deleted...]
-      </c>
       <c r="F227">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>169</v>
+        <v>118</v>
       </c>
       <c r="B228" t="s">
         <v>7</v>
       </c>
       <c r="C228" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D228">
         <v>25000</v>
       </c>
       <c r="E228" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F228">
         <v>2016</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>169</v>
+        <v>118</v>
       </c>
       <c r="B229" t="s">
         <v>7</v>
       </c>
       <c r="C229" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D229">
         <v>25000</v>
       </c>
       <c r="E229" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F229">
         <v>2017</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>169</v>
+        <v>118</v>
       </c>
       <c r="B230" t="s">
         <v>7</v>
       </c>
       <c r="C230" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D230">
         <v>12500</v>
       </c>
       <c r="E230" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F230">
         <v>2018</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>170</v>
+        <v>119</v>
       </c>
       <c r="B231" t="s">
         <v>7</v>
       </c>
       <c r="C231" t="s">
         <v>8</v>
       </c>
       <c r="D231">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E231" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F231">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>170</v>
+        <v>119</v>
       </c>
       <c r="B232" t="s">
         <v>7</v>
       </c>
       <c r="C232" t="s">
         <v>8</v>
       </c>
       <c r="D232">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E232" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F232">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>170</v>
+        <v>119</v>
       </c>
       <c r="B233" t="s">
         <v>7</v>
       </c>
       <c r="C233" t="s">
         <v>8</v>
       </c>
       <c r="D233">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E233" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F233">
         <v>2018</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>170</v>
+        <v>120</v>
       </c>
       <c r="B234" t="s">
         <v>7</v>
       </c>
       <c r="C234" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D234">
-        <v>100000</v>
+        <v>20000</v>
       </c>
       <c r="E234" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F234">
         <v>2016</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>170</v>
+        <v>120</v>
       </c>
       <c r="B235" t="s">
         <v>7</v>
       </c>
       <c r="C235" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D235">
-        <v>100000</v>
+        <v>20000</v>
       </c>
       <c r="E235" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F235">
         <v>2017</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>171</v>
+        <v>120</v>
       </c>
       <c r="B236" t="s">
         <v>7</v>
       </c>
       <c r="C236" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D236">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E236" t="s">
-        <v>172</v>
+        <v>121</v>
       </c>
       <c r="F236">
         <v>2018</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>171</v>
+        <v>120</v>
       </c>
       <c r="B237" t="s">
         <v>7</v>
       </c>
       <c r="C237" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D237">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E237" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="F237">
         <v>2018</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>171</v>
+        <v>120</v>
       </c>
       <c r="B238" t="s">
         <v>7</v>
       </c>
       <c r="C238" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D238">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E238" t="s">
-        <v>171</v>
+        <v>9</v>
       </c>
       <c r="F238">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="B239" t="s">
         <v>7</v>
       </c>
       <c r="C239" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D239">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E239" t="s">
-        <v>171</v>
+        <v>9</v>
       </c>
       <c r="F239">
         <v>2017</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>173</v>
+        <v>124</v>
       </c>
       <c r="B240" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C240" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D240">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E240" t="s">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="F240">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>173</v>
+        <v>124</v>
       </c>
       <c r="B241" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C241" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D241">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E241" t="s">
-        <v>17</v>
+        <v>126</v>
       </c>
       <c r="F241">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>173</v>
+        <v>124</v>
       </c>
       <c r="B242" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C242" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D242">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E242" t="s">
-        <v>17</v>
+        <v>127</v>
       </c>
       <c r="F242">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>174</v>
+        <v>124</v>
       </c>
       <c r="B243" t="s">
         <v>7</v>
       </c>
       <c r="C243" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D243">
-        <v>35000</v>
+        <v>75000</v>
       </c>
       <c r="E243" t="s">
-        <v>17</v>
+        <v>128</v>
       </c>
       <c r="F243">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>174</v>
+        <v>124</v>
       </c>
       <c r="B244" t="s">
         <v>7</v>
       </c>
       <c r="C244" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D244">
-        <v>35000</v>
+        <v>12500</v>
       </c>
       <c r="E244" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="F244">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>174</v>
+        <v>124</v>
       </c>
       <c r="B245" t="s">
         <v>7</v>
       </c>
       <c r="C245" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D245">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E245" t="s">
-        <v>175</v>
+        <v>130</v>
       </c>
       <c r="F245">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>174</v>
+        <v>124</v>
       </c>
       <c r="B246" t="s">
         <v>7</v>
       </c>
       <c r="C246" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D246">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E246" t="s">
-        <v>175</v>
+        <v>131</v>
       </c>
       <c r="F246">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>174</v>
+        <v>124</v>
       </c>
       <c r="B247" t="s">
         <v>7</v>
       </c>
       <c r="C247" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D247">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E247" t="s">
-        <v>175</v>
+        <v>127</v>
       </c>
       <c r="F247">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>176</v>
+        <v>124</v>
       </c>
       <c r="B248" t="s">
         <v>7</v>
       </c>
       <c r="C248" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D248">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E248" t="s">
-        <v>55</v>
+        <v>128</v>
       </c>
       <c r="F248">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>176</v>
+        <v>124</v>
       </c>
       <c r="B249" t="s">
         <v>7</v>
       </c>
       <c r="C249" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D249">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E249" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="F249">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>176</v>
+        <v>132</v>
       </c>
       <c r="B250" t="s">
         <v>7</v>
       </c>
       <c r="C250" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D250">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E250" t="s">
-        <v>55</v>
+        <v>133</v>
       </c>
       <c r="F250">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>176</v>
+        <v>132</v>
       </c>
       <c r="B251" t="s">
         <v>7</v>
       </c>
       <c r="C251" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D251">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E251" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F251">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>176</v>
+        <v>132</v>
       </c>
       <c r="B252" t="s">
         <v>7</v>
       </c>
       <c r="C252" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D252">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E252" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F252">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>177</v>
+        <v>132</v>
       </c>
       <c r="B253" t="s">
         <v>7</v>
       </c>
       <c r="C253" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D253">
         <v>50000</v>
       </c>
       <c r="E253" t="s">
-        <v>115</v>
+        <v>35</v>
       </c>
       <c r="F253">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>177</v>
+        <v>132</v>
       </c>
       <c r="B254" t="s">
         <v>7</v>
       </c>
       <c r="C254" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D254">
         <v>50000</v>
       </c>
       <c r="E254" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="F254">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>177</v>
+        <v>132</v>
       </c>
       <c r="B255" t="s">
         <v>7</v>
       </c>
       <c r="C255" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D255">
         <v>50000</v>
       </c>
       <c r="E255" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F255">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>177</v>
+        <v>132</v>
       </c>
       <c r="B256" t="s">
         <v>7</v>
       </c>
       <c r="C256" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D256">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="E256" t="s">
-        <v>175</v>
+        <v>134</v>
       </c>
       <c r="F256">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>177</v>
+        <v>132</v>
       </c>
       <c r="B257" t="s">
         <v>7</v>
       </c>
       <c r="C257" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D257">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="E257" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="F257">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>177</v>
+        <v>132</v>
       </c>
       <c r="B258" t="s">
         <v>7</v>
       </c>
       <c r="C258" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D258">
         <v>50000</v>
       </c>
       <c r="E258" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="F258">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>177</v>
+        <v>132</v>
       </c>
       <c r="B259" t="s">
         <v>7</v>
       </c>
       <c r="C259" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D259">
-        <v>50000</v>
+        <v>15000</v>
       </c>
       <c r="E259" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="F259">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>177</v>
+        <v>132</v>
       </c>
       <c r="B260" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C260" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D260">
-        <v>500000</v>
+        <v>40000</v>
       </c>
       <c r="E260" t="s">
-        <v>178</v>
+        <v>138</v>
       </c>
       <c r="F260">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>179</v>
+        <v>132</v>
       </c>
       <c r="B261" t="s">
         <v>7</v>
       </c>
       <c r="C261" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D261">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="E261" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="F261">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>179</v>
+        <v>132</v>
       </c>
       <c r="B262" t="s">
         <v>7</v>
       </c>
       <c r="C262" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D262">
-        <v>65000</v>
+        <v>80000</v>
       </c>
       <c r="E262" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F262">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>179</v>
+        <v>140</v>
       </c>
       <c r="B263" t="s">
         <v>7</v>
       </c>
       <c r="C263" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D263">
-        <v>30000</v>
+        <v>100000</v>
       </c>
       <c r="E263" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
       <c r="F263">
-        <v>2018</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="B264" t="s">
         <v>7</v>
       </c>
       <c r="C264" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D264">
         <v>50000</v>
       </c>
       <c r="E264" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F264">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="B265" t="s">
         <v>7</v>
       </c>
       <c r="C265" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D265">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E265" t="s">
-        <v>181</v>
+        <v>9</v>
       </c>
       <c r="F265">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="B266" t="s">
         <v>7</v>
       </c>
       <c r="C266" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D266">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E266" t="s">
-        <v>181</v>
+        <v>93</v>
       </c>
       <c r="F266">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="B267" t="s">
         <v>7</v>
       </c>
       <c r="C267" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D267">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E267" t="s">
-        <v>181</v>
+        <v>94</v>
       </c>
       <c r="F267">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="B268" t="s">
         <v>7</v>
       </c>
       <c r="C268" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D268">
-        <v>50000</v>
+        <v>14500</v>
       </c>
       <c r="E268" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="F268">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="B269" t="s">
         <v>7</v>
       </c>
       <c r="C269" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D269">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E269" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="F269">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="B270" t="s">
         <v>7</v>
       </c>
       <c r="C270" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D270">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E270" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="F270">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>182</v>
+        <v>142</v>
       </c>
       <c r="B271" t="s">
         <v>7</v>
       </c>
       <c r="C271" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D271">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E271" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F271">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="B272" t="s">
         <v>7</v>
       </c>
       <c r="C272" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D272">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E272" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F272">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="B273" t="s">
         <v>7</v>
       </c>
       <c r="C273" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D273">
-        <v>85000</v>
+        <v>60000</v>
       </c>
       <c r="E273" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="F273">
         <v>2018</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="B274" t="s">
         <v>7</v>
       </c>
       <c r="C274" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D274">
-        <v>85000</v>
+        <v>25000</v>
       </c>
       <c r="E274" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="F274">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="B275" t="s">
         <v>7</v>
       </c>
       <c r="C275" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D275">
-        <v>85000</v>
+        <v>25000</v>
       </c>
       <c r="E275" t="s">
-        <v>17</v>
+        <v>145</v>
       </c>
       <c r="F275">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="B276" t="s">
         <v>7</v>
       </c>
       <c r="C276" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D276">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E276" t="s">
-        <v>17</v>
+        <v>146</v>
       </c>
       <c r="F276">
         <v>2021</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="B277" t="s">
         <v>7</v>
       </c>
       <c r="C277" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D277">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E277" t="s">
-        <v>17</v>
+        <v>147</v>
       </c>
       <c r="F277">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>184</v>
+        <v>144</v>
       </c>
       <c r="B278" t="s">
         <v>7</v>
       </c>
       <c r="C278" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D278">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="E278" t="s">
-        <v>17</v>
+        <v>148</v>
       </c>
       <c r="F278">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>184</v>
+        <v>144</v>
       </c>
       <c r="B279" t="s">
         <v>7</v>
       </c>
       <c r="C279" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D279">
-        <v>60000</v>
+        <v>25000</v>
       </c>
       <c r="E279" t="s">
-        <v>185</v>
+        <v>149</v>
       </c>
       <c r="F279">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>184</v>
+        <v>144</v>
       </c>
       <c r="B280" t="s">
         <v>7</v>
       </c>
       <c r="C280" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D280">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E280" t="s">
-        <v>185</v>
+        <v>9</v>
       </c>
       <c r="F280">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>186</v>
+        <v>150</v>
       </c>
       <c r="B281" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C281" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D281">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E281" t="s">
-        <v>187</v>
+        <v>9</v>
       </c>
       <c r="F281">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>186</v>
+        <v>150</v>
       </c>
       <c r="B282" t="s">
         <v>7</v>
       </c>
       <c r="C282" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D282">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E282" t="s">
-        <v>188</v>
+        <v>151</v>
       </c>
       <c r="F282">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>186</v>
+        <v>150</v>
       </c>
       <c r="B283" t="s">
         <v>7</v>
       </c>
       <c r="C283" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D283">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E283" t="s">
-        <v>188</v>
+        <v>13</v>
       </c>
       <c r="F283">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>186</v>
+        <v>150</v>
       </c>
       <c r="B284" t="s">
         <v>7</v>
       </c>
       <c r="C284" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D284">
         <v>100000</v>
       </c>
       <c r="E284" t="s">
-        <v>189</v>
+        <v>14</v>
       </c>
       <c r="F284">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>186</v>
+        <v>150</v>
       </c>
       <c r="B285" t="s">
         <v>7</v>
       </c>
       <c r="C285" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D285">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E285" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="F285">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>186</v>
+        <v>150</v>
       </c>
       <c r="B286" t="s">
         <v>7</v>
       </c>
       <c r="C286" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D286">
-        <v>125000</v>
+        <v>100000</v>
       </c>
       <c r="E286" t="s">
-        <v>190</v>
+        <v>9</v>
       </c>
       <c r="F286">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>186</v>
+        <v>152</v>
       </c>
       <c r="B287" t="s">
         <v>7</v>
       </c>
       <c r="C287" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D287">
-        <v>75000</v>
+        <v>250000</v>
       </c>
       <c r="E287" t="s">
-        <v>17</v>
+        <v>153</v>
       </c>
       <c r="F287">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>186</v>
+        <v>152</v>
       </c>
       <c r="B288" t="s">
         <v>7</v>
       </c>
       <c r="C288" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D288">
-        <v>75000</v>
+        <v>250000</v>
       </c>
       <c r="E288" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="F288">
         <v>2017</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>191</v>
+        <v>152</v>
       </c>
       <c r="B289" t="s">
         <v>7</v>
       </c>
       <c r="C289" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D289">
-        <v>150000</v>
+        <v>250000</v>
       </c>
       <c r="E289" t="s">
-        <v>17</v>
+        <v>155</v>
       </c>
       <c r="F289">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>191</v>
+        <v>152</v>
       </c>
       <c r="B290" t="s">
         <v>7</v>
       </c>
       <c r="C290" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D290">
-        <v>150000</v>
+        <v>250000</v>
       </c>
       <c r="E290" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
       <c r="F290">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>191</v>
+        <v>152</v>
       </c>
       <c r="B291" t="s">
         <v>7</v>
       </c>
       <c r="C291" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D291">
-        <v>150000</v>
+        <v>250000</v>
       </c>
       <c r="E291" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
       <c r="F291">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>191</v>
+        <v>152</v>
       </c>
       <c r="B292" t="s">
         <v>7</v>
       </c>
       <c r="C292" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D292">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E292" t="s">
-        <v>192</v>
+        <v>157</v>
       </c>
       <c r="F292">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>191</v>
+        <v>158</v>
       </c>
       <c r="B293" t="s">
         <v>7</v>
       </c>
       <c r="C293" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D293">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E293" t="s">
-        <v>192</v>
+        <v>159</v>
       </c>
       <c r="F293">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>191</v>
+        <v>158</v>
       </c>
       <c r="B294" t="s">
         <v>7</v>
       </c>
       <c r="C294" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D294">
         <v>100000</v>
       </c>
       <c r="E294" t="s">
-        <v>193</v>
+        <v>9</v>
       </c>
       <c r="F294">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>191</v>
+        <v>158</v>
       </c>
       <c r="B295" t="s">
         <v>7</v>
       </c>
       <c r="C295" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D295">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E295" t="s">
-        <v>193</v>
+        <v>13</v>
       </c>
       <c r="F295">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>194</v>
+        <v>158</v>
       </c>
       <c r="B296" t="s">
         <v>7</v>
       </c>
       <c r="C296" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="D296">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E296" t="s">
-        <v>195</v>
+        <v>14</v>
       </c>
       <c r="F296">
         <v>2017</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>196</v>
+        <v>158</v>
       </c>
       <c r="B297" t="s">
         <v>7</v>
       </c>
       <c r="C297" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D297">
-        <v>30000</v>
+        <v>100000</v>
       </c>
       <c r="E297" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F297">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>196</v>
+        <v>158</v>
       </c>
       <c r="B298" t="s">
         <v>7</v>
       </c>
       <c r="C298" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D298">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E298" t="s">
-        <v>17</v>
+        <v>160</v>
       </c>
       <c r="F298">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>196</v>
+        <v>158</v>
       </c>
       <c r="B299" t="s">
         <v>7</v>
       </c>
       <c r="C299" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D299">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="E299" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="F299">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>196</v>
+        <v>158</v>
       </c>
       <c r="B300" t="s">
         <v>7</v>
       </c>
       <c r="C300" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D300">
-        <v>15000</v>
+        <v>25000</v>
       </c>
       <c r="E300" t="s">
-        <v>17</v>
+        <v>162</v>
       </c>
       <c r="F300">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>197</v>
+        <v>158</v>
       </c>
       <c r="B301" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C301" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D301">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E301" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="F301">
-        <v>2019</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>197</v>
+        <v>158</v>
       </c>
       <c r="B302" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C302" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D302">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E302" t="s">
-        <v>17</v>
+        <v>162</v>
       </c>
       <c r="F302">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>197</v>
+        <v>163</v>
       </c>
       <c r="B303" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C303" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D303">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E303" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="F303">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>197</v>
+        <v>163</v>
       </c>
       <c r="B304" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C304" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D304">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="E304" t="s">
-        <v>198</v>
+        <v>9</v>
       </c>
       <c r="F304">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>197</v>
+        <v>163</v>
       </c>
       <c r="B305" t="s">
         <v>7</v>
       </c>
       <c r="C305" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D305">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E305" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F305">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>197</v>
+        <v>163</v>
       </c>
       <c r="B306" t="s">
         <v>7</v>
       </c>
       <c r="C306" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D306">
-        <v>20000</v>
+        <v>50000</v>
       </c>
       <c r="E306" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F306">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>199</v>
+        <v>163</v>
       </c>
       <c r="B307" t="s">
         <v>7</v>
       </c>
       <c r="C307" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="D307">
         <v>50000</v>
       </c>
       <c r="E307" t="s">
-        <v>200</v>
+        <v>37</v>
       </c>
       <c r="F307">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>199</v>
+        <v>163</v>
       </c>
       <c r="B308" t="s">
         <v>7</v>
       </c>
       <c r="C308" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D308">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="E308" t="s">
-        <v>201</v>
+        <v>9</v>
       </c>
       <c r="F308">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>199</v>
+        <v>163</v>
       </c>
       <c r="B309" t="s">
         <v>7</v>
       </c>
       <c r="C309" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D309">
-        <v>15000</v>
+        <v>100000</v>
       </c>
       <c r="E309" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
       <c r="F309">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>199</v>
+        <v>163</v>
       </c>
       <c r="B310" t="s">
         <v>7</v>
       </c>
       <c r="C310" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D310">
-        <v>7500</v>
+        <v>100000</v>
       </c>
       <c r="E310" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="F310">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>202</v>
+        <v>163</v>
       </c>
       <c r="B311" t="s">
         <v>7</v>
       </c>
       <c r="C311" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D311">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E311" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F311">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>202</v>
+        <v>165</v>
       </c>
       <c r="B312" t="s">
         <v>7</v>
       </c>
       <c r="C312" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D312">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E312" t="s">
-        <v>54</v>
+        <v>166</v>
       </c>
       <c r="F312">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>202</v>
+        <v>167</v>
       </c>
       <c r="B313" t="s">
         <v>7</v>
       </c>
       <c r="C313" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D313">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E313" t="s">
-        <v>54</v>
+        <v>167</v>
       </c>
       <c r="F313">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>202</v>
+        <v>167</v>
       </c>
       <c r="B314" t="s">
         <v>7</v>
       </c>
       <c r="C314" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D314">
-        <v>75000</v>
+        <v>35000</v>
       </c>
       <c r="E314" t="s">
-        <v>54</v>
+        <v>168</v>
       </c>
       <c r="F314">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>202</v>
+        <v>167</v>
       </c>
       <c r="B315" t="s">
         <v>7</v>
       </c>
       <c r="C315" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D315">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E315" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="F315">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>202</v>
+        <v>167</v>
       </c>
       <c r="B316" t="s">
         <v>7</v>
       </c>
       <c r="C316" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D316">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E316" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="F316">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>202</v>
+        <v>167</v>
       </c>
       <c r="B317" t="s">
         <v>7</v>
       </c>
       <c r="C317" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D317">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E317" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="F317">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>203</v>
+        <v>167</v>
       </c>
       <c r="B318" t="s">
         <v>7</v>
       </c>
       <c r="C318" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D318">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E318" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F318">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="B319" t="s">
         <v>7</v>
       </c>
       <c r="C319" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D319">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E319" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F319">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="B320" t="s">
         <v>7</v>
       </c>
       <c r="C320" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D320">
-        <v>12500</v>
+        <v>50000</v>
       </c>
       <c r="E320" t="s">
-        <v>17</v>
+        <v>173</v>
       </c>
       <c r="F320">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>204</v>
+        <v>172</v>
       </c>
       <c r="B321" t="s">
         <v>7</v>
       </c>
       <c r="C321" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D321">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E321" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="F321">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>204</v>
+        <v>172</v>
       </c>
       <c r="B322" t="s">
         <v>7</v>
       </c>
       <c r="C322" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D322">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E322" t="s">
-        <v>17</v>
+        <v>174</v>
       </c>
       <c r="F322">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>204</v>
+        <v>172</v>
       </c>
       <c r="B323" t="s">
         <v>7</v>
       </c>
       <c r="C323" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D323">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E323" t="s">
-        <v>17</v>
+        <v>173</v>
       </c>
       <c r="F323">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="B324" t="s">
         <v>7</v>
       </c>
       <c r="C324" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D324">
         <v>50000</v>
       </c>
       <c r="E324" t="s">
-        <v>17</v>
+        <v>174</v>
       </c>
       <c r="F324">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
       <c r="B325" t="s">
         <v>7</v>
       </c>
       <c r="C325" t="s">
         <v>8</v>
       </c>
       <c r="D325">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E325" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="F325">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
       <c r="B326" t="s">
         <v>7</v>
       </c>
       <c r="C326" t="s">
         <v>8</v>
       </c>
       <c r="D326">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E326" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="F326">
         <v>2017</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
       <c r="B327" t="s">
         <v>7</v>
       </c>
       <c r="C327" t="s">
         <v>8</v>
       </c>
       <c r="D327">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E327" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F327">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
       <c r="B328" t="s">
         <v>7</v>
       </c>
       <c r="C328" t="s">
         <v>8</v>
       </c>
       <c r="D328">
-        <v>40000</v>
+        <v>75000</v>
       </c>
       <c r="E328" t="s">
-        <v>206</v>
+        <v>177</v>
       </c>
       <c r="F328">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
       <c r="B329" t="s">
         <v>7</v>
       </c>
       <c r="C329" t="s">
         <v>8</v>
       </c>
       <c r="D329">
-        <v>40000</v>
+        <v>75000</v>
       </c>
       <c r="E329" t="s">
-        <v>207</v>
+        <v>178</v>
       </c>
       <c r="F329">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
       <c r="B330" t="s">
         <v>7</v>
       </c>
       <c r="C330" t="s">
         <v>8</v>
       </c>
       <c r="D330">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E330" t="s">
-        <v>207</v>
+        <v>176</v>
       </c>
       <c r="F330">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="B331" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C331" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D331">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E331" t="s">
-        <v>17</v>
+        <v>177</v>
       </c>
       <c r="F331">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="B332" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C332" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D332">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E332" t="s">
-        <v>17</v>
+        <v>178</v>
       </c>
       <c r="F332">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="B333" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C333" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D333">
-        <v>10000</v>
+        <v>150000</v>
       </c>
       <c r="E333" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F333">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="B334" t="s">
         <v>7</v>
       </c>
       <c r="C334" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D334">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E334" t="s">
-        <v>17</v>
+        <v>180</v>
       </c>
       <c r="F334">
         <v>2019</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="B335" t="s">
         <v>7</v>
       </c>
       <c r="C335" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D335">
-        <v>60000</v>
+        <v>500000</v>
       </c>
       <c r="E335" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="F335">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="B336" t="s">
         <v>7</v>
       </c>
       <c r="C336" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D336">
-        <v>25000</v>
+        <v>500000</v>
       </c>
       <c r="E336" t="s">
-        <v>17</v>
+        <v>182</v>
       </c>
       <c r="F336">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="B337" t="s">
         <v>7</v>
       </c>
       <c r="C337" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D337">
-        <v>25000</v>
+        <v>500000</v>
       </c>
       <c r="E337" t="s">
-        <v>129</v>
+        <v>183</v>
       </c>
       <c r="F337">
         <v>2021</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="B338" t="s">
         <v>7</v>
       </c>
       <c r="C338" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D338">
-        <v>25000</v>
+        <v>250000</v>
       </c>
       <c r="E338" t="s">
-        <v>129</v>
+        <v>9</v>
       </c>
       <c r="F338">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="B339" t="s">
         <v>7</v>
       </c>
       <c r="C339" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D339">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E339" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="F339">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="B340" t="s">
         <v>7</v>
       </c>
       <c r="C340" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D340">
-        <v>60000</v>
+        <v>500000</v>
       </c>
       <c r="E340" t="s">
-        <v>211</v>
+        <v>181</v>
       </c>
       <c r="F340">
         <v>2017</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>212</v>
+        <v>179</v>
       </c>
       <c r="B341" t="s">
         <v>7</v>
       </c>
       <c r="C341" t="s">
         <v>8</v>
       </c>
       <c r="D341">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E341" t="s">
-        <v>17</v>
+        <v>184</v>
       </c>
       <c r="F341">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>212</v>
+        <v>179</v>
       </c>
       <c r="B342" t="s">
         <v>7</v>
       </c>
       <c r="C342" t="s">
         <v>8</v>
       </c>
       <c r="D342">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E342" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="F342">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>212</v>
+        <v>179</v>
       </c>
       <c r="B343" t="s">
         <v>7</v>
       </c>
       <c r="C343" t="s">
         <v>8</v>
       </c>
       <c r="D343">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E343" t="s">
-        <v>55</v>
+        <v>183</v>
       </c>
       <c r="F343">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>212</v>
+        <v>179</v>
       </c>
       <c r="B344" t="s">
         <v>7</v>
       </c>
       <c r="C344" t="s">
         <v>8</v>
       </c>
       <c r="D344">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="E344" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="F344">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="B345" t="s">
         <v>7</v>
       </c>
       <c r="C345" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D345">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E345" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F345">
         <v>2017</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="B346" t="s">
         <v>7</v>
       </c>
       <c r="C346" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D346">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E346" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F346">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>214</v>
+        <v>187</v>
       </c>
       <c r="B347" t="s">
         <v>7</v>
       </c>
       <c r="C347" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D347">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E347" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F347">
         <v>2016</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>214</v>
+        <v>187</v>
       </c>
       <c r="B348" t="s">
         <v>7</v>
       </c>
       <c r="C348" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D348">
         <v>75000</v>
       </c>
       <c r="E348" t="s">
-        <v>17</v>
+        <v>188</v>
       </c>
       <c r="F348">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>214</v>
+        <v>187</v>
       </c>
       <c r="B349" t="s">
         <v>7</v>
       </c>
       <c r="C349" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D349">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E349" t="s">
-        <v>215</v>
+        <v>9</v>
       </c>
       <c r="F349">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>214</v>
+        <v>187</v>
       </c>
       <c r="B350" t="s">
         <v>7</v>
       </c>
       <c r="C350" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D350">
         <v>75000</v>
       </c>
       <c r="E350" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="F350">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>214</v>
+        <v>187</v>
       </c>
       <c r="B351" t="s">
         <v>7</v>
       </c>
       <c r="C351" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D351">
-        <v>75000</v>
+        <v>87500</v>
       </c>
       <c r="E351" t="s">
-        <v>215</v>
+        <v>9</v>
       </c>
       <c r="F351">
         <v>2018</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="B352" t="s">
         <v>7</v>
       </c>
       <c r="C352" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D352">
         <v>75000</v>
       </c>
       <c r="E352" t="s">
-        <v>215</v>
+        <v>191</v>
       </c>
       <c r="F352">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="B353" t="s">
         <v>7</v>
       </c>
       <c r="C353" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D353">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E353" t="s">
-        <v>215</v>
+        <v>9</v>
       </c>
       <c r="F353">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="B354" t="s">
         <v>7</v>
       </c>
       <c r="C354" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D354">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E354" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="F354">
         <v>2018</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="B355" t="s">
         <v>7</v>
       </c>
       <c r="C355" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D355">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E355" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F355">
         <v>2018</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="B356" t="s">
         <v>7</v>
       </c>
       <c r="C356" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D356">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E356" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F356">
         <v>2020</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="B357" t="s">
         <v>7</v>
       </c>
       <c r="C357" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D357">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E357" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F357">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="B358" t="s">
         <v>7</v>
       </c>
       <c r="C358" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D358">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E358" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F358">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="B359" t="s">
+        <v>7</v>
+      </c>
+      <c r="C359" t="s">
+        <v>8</v>
+      </c>
+      <c r="D359">
+        <v>100000</v>
+      </c>
+      <c r="E359" t="s">
         <v>13</v>
       </c>
-      <c r="C359" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F359">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="B360" t="s">
         <v>7</v>
       </c>
       <c r="C360" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D360">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E360" t="s">
-        <v>17</v>
+        <v>192</v>
       </c>
       <c r="F360">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="B361" t="s">
         <v>7</v>
       </c>
       <c r="C361" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D361">
         <v>100000</v>
       </c>
       <c r="E361" t="s">
-        <v>192</v>
+        <v>14</v>
       </c>
       <c r="F361">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="B362" t="s">
         <v>7</v>
       </c>
       <c r="C362" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D362">
         <v>100000</v>
       </c>
       <c r="E362" t="s">
-        <v>192</v>
+        <v>16</v>
       </c>
       <c r="F362">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="B363" t="s">
         <v>7</v>
       </c>
       <c r="C363" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D363">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="E363" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="F363">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="B364" t="s">
         <v>7</v>
       </c>
       <c r="C364" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D364">
-        <v>100000</v>
+        <v>250000</v>
       </c>
       <c r="E364" t="s">
-        <v>55</v>
+        <v>193</v>
       </c>
       <c r="F364">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="B365" t="s">
         <v>7</v>
       </c>
       <c r="C365" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D365">
-        <v>100000</v>
+        <v>250000</v>
       </c>
       <c r="E365" t="s">
-        <v>55</v>
+        <v>193</v>
       </c>
       <c r="F365">
         <v>2020</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>219</v>
+        <v>193</v>
       </c>
       <c r="B366" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C366" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D366">
-        <v>65000</v>
+        <v>500000</v>
       </c>
       <c r="E366" t="s">
-        <v>17</v>
+        <v>180</v>
       </c>
       <c r="F366">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>219</v>
+        <v>193</v>
       </c>
       <c r="B367" t="s">
         <v>7</v>
       </c>
       <c r="C367" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D367">
-        <v>75000</v>
+        <v>500000</v>
       </c>
       <c r="E367" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="F367">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>219</v>
+        <v>194</v>
       </c>
       <c r="B368" t="s">
         <v>7</v>
       </c>
       <c r="C368" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D368">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E368" t="s">
-        <v>17</v>
+        <v>194</v>
       </c>
       <c r="F368">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>219</v>
+        <v>194</v>
       </c>
       <c r="B369" t="s">
         <v>7</v>
       </c>
       <c r="C369" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D369">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E369" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="F369">
         <v>2021</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>219</v>
+        <v>194</v>
       </c>
       <c r="B370" t="s">
         <v>7</v>
       </c>
       <c r="C370" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D370">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E370" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="F370">
         <v>2021</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>219</v>
+        <v>194</v>
       </c>
       <c r="B371" t="s">
         <v>7</v>
       </c>
       <c r="C371" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D371">
-        <v>75000</v>
+        <v>15000</v>
       </c>
       <c r="E371" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="F371">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>219</v>
+        <v>194</v>
       </c>
       <c r="B372" t="s">
         <v>7</v>
       </c>
       <c r="C372" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D372">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E372" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="F372">
         <v>2018</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>219</v>
+        <v>194</v>
       </c>
       <c r="B373" t="s">
         <v>7</v>
       </c>
       <c r="C373" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D373">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E373" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="F373">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>220</v>
+        <v>197</v>
       </c>
       <c r="B374" t="s">
         <v>7</v>
       </c>
       <c r="C374" t="s">
         <v>8</v>
       </c>
       <c r="D374">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E374" t="s">
-        <v>221</v>
+        <v>9</v>
       </c>
       <c r="F374">
         <v>2016</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>222</v>
+        <v>197</v>
       </c>
       <c r="B375" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C375" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D375">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E375" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F375">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>222</v>
+        <v>197</v>
       </c>
       <c r="B376" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C376" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D376">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E376" t="s">
-        <v>17</v>
+        <v>176</v>
       </c>
       <c r="F376">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>222</v>
+        <v>197</v>
       </c>
       <c r="B377" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C377" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D377">
-        <v>5000</v>
+        <v>75000</v>
       </c>
       <c r="E377" t="s">
-        <v>17</v>
+        <v>177</v>
       </c>
       <c r="F377">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="B378" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C378" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D378">
-        <v>500000</v>
+        <v>75000</v>
       </c>
       <c r="E378" t="s">
-        <v>224</v>
+        <v>176</v>
       </c>
       <c r="F378">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="B379" t="s">
         <v>7</v>
       </c>
       <c r="C379" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D379">
-        <v>125000</v>
+        <v>75000</v>
       </c>
       <c r="E379" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="F379">
         <v>2018</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="B380" t="s">
         <v>7</v>
       </c>
       <c r="C380" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D380">
-        <v>125000</v>
+        <v>75000</v>
       </c>
       <c r="E380" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="F380">
         <v>2018</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="B381" t="s">
         <v>7</v>
       </c>
       <c r="C381" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D381">
-        <v>125000</v>
+        <v>75000</v>
       </c>
       <c r="E381" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="F381">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="B382" t="s">
         <v>7</v>
       </c>
       <c r="C382" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D382">
         <v>75000</v>
       </c>
       <c r="E382" t="s">
-        <v>17</v>
+        <v>176</v>
       </c>
       <c r="F382">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="B383" t="s">
         <v>7</v>
       </c>
       <c r="C383" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D383">
-        <v>125000</v>
+        <v>75000</v>
       </c>
       <c r="E383" t="s">
-        <v>17</v>
+        <v>177</v>
       </c>
       <c r="F383">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>223</v>
+        <v>198</v>
       </c>
       <c r="B384" t="s">
         <v>7</v>
       </c>
       <c r="C384" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D384">
-        <v>125000</v>
+        <v>30000</v>
       </c>
       <c r="E384" t="s">
-        <v>190</v>
+        <v>9</v>
       </c>
       <c r="F384">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>223</v>
+        <v>199</v>
       </c>
       <c r="B385" t="s">
         <v>7</v>
       </c>
       <c r="C385" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D385">
-        <v>125000</v>
+        <v>50000</v>
       </c>
       <c r="E385" t="s">
-        <v>190</v>
+        <v>44</v>
       </c>
       <c r="F385">
         <v>2021</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
       <c r="B386" t="s">
         <v>7</v>
       </c>
       <c r="C386" t="s">
         <v>8</v>
       </c>
       <c r="D386">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E386" t="s">
-        <v>215</v>
+        <v>45</v>
       </c>
       <c r="F386">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
       <c r="B387" t="s">
         <v>7</v>
       </c>
       <c r="C387" t="s">
         <v>8</v>
       </c>
       <c r="D387">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E387" t="s">
-        <v>215</v>
+        <v>44</v>
       </c>
       <c r="F387">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
       <c r="B388" t="s">
         <v>7</v>
       </c>
       <c r="C388" t="s">
         <v>8</v>
       </c>
       <c r="D388">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E388" t="s">
-        <v>215</v>
+        <v>45</v>
       </c>
       <c r="F388">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
       <c r="B389" t="s">
         <v>7</v>
       </c>
       <c r="C389" t="s">
         <v>8</v>
       </c>
       <c r="D389">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E389" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F389">
-        <v>2016</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="B390" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C390" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D390">
-        <v>25000</v>
+        <v>35000</v>
       </c>
       <c r="E390" t="s">
-        <v>119</v>
+        <v>201</v>
       </c>
       <c r="F390">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>225</v>
+        <v>202</v>
       </c>
       <c r="B391" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C391" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D391">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E391" t="s">
-        <v>119</v>
+        <v>203</v>
       </c>
       <c r="F391">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>225</v>
+        <v>202</v>
       </c>
       <c r="B392" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C392" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D392">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E392" t="s">
-        <v>47</v>
+        <v>204</v>
       </c>
       <c r="F392">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="B393" t="s">
         <v>7</v>
       </c>
       <c r="C393" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D393">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E393" t="s">
-        <v>17</v>
+        <v>205</v>
       </c>
       <c r="F393">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="B394" t="s">
         <v>7</v>
       </c>
       <c r="C394" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D394">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E394" t="s">
-        <v>17</v>
+        <v>206</v>
       </c>
       <c r="F394">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="B395" t="s">
         <v>7</v>
       </c>
       <c r="C395" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D395">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E395" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="F395">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="B396" t="s">
         <v>7</v>
       </c>
       <c r="C396" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D396">
-        <v>10000</v>
+        <v>250000</v>
       </c>
       <c r="E396" t="s">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="F396">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="B397" t="s">
         <v>7</v>
       </c>
       <c r="C397" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D397">
-        <v>10000</v>
+        <v>250000</v>
       </c>
       <c r="E397" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="F397">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="B398" t="s">
         <v>7</v>
       </c>
       <c r="C398" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D398">
-        <v>15000</v>
+        <v>200000</v>
       </c>
       <c r="E398" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F398">
         <v>2016</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="B399" t="s">
         <v>7</v>
       </c>
       <c r="C399" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D399">
-        <v>15000</v>
+        <v>200000</v>
       </c>
       <c r="E399" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F399">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="B400" t="s">
         <v>7</v>
       </c>
       <c r="C400" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D400">
-        <v>7500</v>
+        <v>200000</v>
       </c>
       <c r="E400" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="F400">
         <v>2018</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="B401" t="s">
         <v>7</v>
       </c>
       <c r="C401" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D401">
-        <v>25000</v>
+        <v>200000</v>
       </c>
       <c r="E401" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="F401">
         <v>2018</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="B402" t="s">
         <v>7</v>
       </c>
       <c r="C402" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D402">
-        <v>25000</v>
+        <v>250000</v>
       </c>
       <c r="E402" t="s">
-        <v>129</v>
+        <v>210</v>
       </c>
       <c r="F402">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="B403" t="s">
         <v>7</v>
       </c>
       <c r="C403" t="s">
         <v>8</v>
       </c>
       <c r="D403">
-        <v>25000</v>
+        <v>250000</v>
       </c>
       <c r="E403" t="s">
-        <v>129</v>
+        <v>208</v>
       </c>
       <c r="F403">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="B404" t="s">
         <v>7</v>
       </c>
       <c r="C404" t="s">
         <v>8</v>
       </c>
       <c r="D404">
-        <v>25000</v>
+        <v>250000</v>
       </c>
       <c r="E404" t="s">
-        <v>17</v>
+        <v>209</v>
       </c>
       <c r="F404">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="B405" t="s">
         <v>7</v>
       </c>
       <c r="C405" t="s">
         <v>8</v>
       </c>
       <c r="D405">
         <v>25000</v>
       </c>
       <c r="E405" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F405">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="B406" t="s">
         <v>7</v>
       </c>
       <c r="C406" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D406">
-        <v>10000</v>
+        <v>40000</v>
       </c>
       <c r="E406" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F406">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="B407" t="s">
         <v>7</v>
       </c>
       <c r="C407" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D407">
-        <v>20000</v>
+        <v>40000</v>
       </c>
       <c r="E407" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F407">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="B408" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C408" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D408">
-        <v>5000</v>
+        <v>40000</v>
       </c>
       <c r="E408" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F408">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="B409" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C409" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D409">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E409" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F409">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="B410" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C410" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D410">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E410" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F410">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="B411" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C411" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D411">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E411" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F411">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="B412" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C412" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D412">
-        <v>5000</v>
+        <v>105000</v>
       </c>
       <c r="E412" t="s">
-        <v>17</v>
+        <v>214</v>
       </c>
       <c r="F412">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="B413" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C413" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D413">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E413" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F413">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
       <c r="B414" t="s">
         <v>7</v>
       </c>
       <c r="C414" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D414">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E414" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="F414">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="B415" t="s">
         <v>7</v>
       </c>
       <c r="C415" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D415">
-        <v>60000</v>
+        <v>50000</v>
       </c>
       <c r="E415" t="s">
-        <v>71</v>
+        <v>215</v>
       </c>
       <c r="F415">
         <v>2018</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="B416" t="s">
         <v>7</v>
       </c>
       <c r="C416" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D416">
-        <v>60000</v>
+        <v>15000</v>
       </c>
       <c r="E416" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="F416">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="B417" t="s">
         <v>7</v>
       </c>
       <c r="C417" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D417">
         <v>50000</v>
       </c>
       <c r="E417" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F417">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="B418" t="s">
         <v>7</v>
       </c>
       <c r="C418" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D418">
         <v>50000</v>
       </c>
       <c r="E418" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F418">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="B419" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C419" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D419">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E419" t="s">
-        <v>234</v>
+        <v>37</v>
       </c>
       <c r="F419">
         <v>2020</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="B420" t="s">
         <v>7</v>
       </c>
       <c r="C420" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D420">
-        <v>150000</v>
+        <v>10000</v>
       </c>
       <c r="E420" t="s">
-        <v>88</v>
+        <v>9</v>
       </c>
       <c r="F420">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="B421" t="s">
         <v>7</v>
       </c>
       <c r="C421" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D421">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E421" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="F421">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="B422" t="s">
         <v>7</v>
       </c>
       <c r="C422" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D422">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E422" t="s">
-        <v>235</v>
+        <v>14</v>
       </c>
       <c r="F422">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="B423" t="s">
         <v>7</v>
       </c>
       <c r="C423" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D423">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E423" t="s">
-        <v>235</v>
+        <v>16</v>
       </c>
       <c r="F423">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="B424" t="s">
         <v>7</v>
       </c>
       <c r="C424" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D424">
-        <v>150000</v>
+        <v>25000</v>
       </c>
       <c r="E424" t="s">
-        <v>17</v>
+        <v>218</v>
       </c>
       <c r="F424">
         <v>2016</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B425" t="s">
         <v>7</v>
       </c>
       <c r="C425" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D425">
-        <v>150000</v>
+        <v>50000</v>
       </c>
       <c r="E425" t="s">
-        <v>88</v>
+        <v>220</v>
       </c>
       <c r="F425">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B426" t="s">
         <v>7</v>
       </c>
       <c r="C426" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D426">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E426" t="s">
-        <v>88</v>
+        <v>221</v>
       </c>
       <c r="F426">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="B427" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C427" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D427">
-        <v>5000</v>
+        <v>100000</v>
       </c>
       <c r="E427" t="s">
-        <v>17</v>
+        <v>222</v>
       </c>
       <c r="F427">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="B428" t="s">
         <v>7</v>
       </c>
       <c r="C428" t="s">
         <v>8</v>
       </c>
       <c r="D428">
         <v>100000</v>
       </c>
       <c r="E428" t="s">
-        <v>55</v>
+        <v>223</v>
       </c>
       <c r="F428">
-        <v>2022</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B429" t="s">
         <v>7</v>
       </c>
       <c r="C429" t="s">
         <v>8</v>
       </c>
       <c r="D429">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E429" t="s">
-        <v>192</v>
+        <v>9</v>
       </c>
       <c r="F429">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B430" t="s">
         <v>7</v>
       </c>
       <c r="C430" t="s">
         <v>8</v>
       </c>
       <c r="D430">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E430" t="s">
-        <v>192</v>
+        <v>9</v>
       </c>
       <c r="F430">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B431" t="s">
         <v>7</v>
       </c>
       <c r="C431" t="s">
         <v>8</v>
       </c>
       <c r="D431">
         <v>100000</v>
       </c>
       <c r="E431" t="s">
-        <v>17</v>
+        <v>225</v>
       </c>
       <c r="F431">
         <v>2016</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B432" t="s">
         <v>7</v>
       </c>
       <c r="C432" t="s">
         <v>8</v>
       </c>
       <c r="D432">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E432" t="s">
-        <v>55</v>
+        <v>226</v>
       </c>
       <c r="F432">
         <v>2017</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B433" t="s">
         <v>7</v>
       </c>
       <c r="C433" t="s">
         <v>8</v>
       </c>
       <c r="D433">
         <v>100000</v>
       </c>
       <c r="E433" t="s">
-        <v>55</v>
+        <v>225</v>
       </c>
       <c r="F433">
         <v>2017</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="B434" t="s">
         <v>7</v>
       </c>
       <c r="C434" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D434">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E434" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F434">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="B435" t="s">
-        <v>13</v>
+        <v>228</v>
       </c>
       <c r="C435" t="s">
-        <v>14</v>
+        <v>228</v>
       </c>
       <c r="D435">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="E435" t="s">
-        <v>17</v>
+        <v>229</v>
       </c>
       <c r="F435">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B436" t="s">
-        <v>7</v>
+        <v>228</v>
       </c>
       <c r="C436" t="s">
-        <v>53</v>
+        <v>228</v>
       </c>
       <c r="D436">
-        <v>50000</v>
+        <v>1000000</v>
       </c>
       <c r="E436" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="F436">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B437" t="s">
-        <v>7</v>
+        <v>228</v>
       </c>
       <c r="C437" t="s">
-        <v>53</v>
+        <v>228</v>
       </c>
       <c r="D437">
-        <v>50000</v>
+        <v>1000000</v>
       </c>
       <c r="E437" t="s">
-        <v>17</v>
+        <v>228</v>
       </c>
       <c r="F437">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="B438" t="s">
         <v>7</v>
       </c>
       <c r="C438" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D438">
         <v>50000</v>
       </c>
       <c r="E438" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F438">
         <v>2018</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="B439" t="s">
         <v>7</v>
       </c>
       <c r="C439" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D439">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E439" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="F439">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="B440" t="s">
         <v>7</v>
       </c>
       <c r="C440" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D440">
         <v>100000</v>
       </c>
       <c r="E440" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F440">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="B441" t="s">
         <v>7</v>
       </c>
       <c r="C441" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D441">
         <v>100000</v>
       </c>
       <c r="E441" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="F441">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="B442" t="s">
         <v>7</v>
       </c>
       <c r="C442" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D442">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E442" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="F442">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B443" t="s">
         <v>7</v>
       </c>
       <c r="C443" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D443">
         <v>100000</v>
       </c>
       <c r="E443" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
       <c r="F443">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B444" t="s">
         <v>7</v>
       </c>
       <c r="C444" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D444">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E444" t="s">
-        <v>192</v>
+        <v>232</v>
       </c>
       <c r="F444">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B445" t="s">
         <v>7</v>
       </c>
       <c r="C445" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D445">
         <v>100000</v>
       </c>
       <c r="E445" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="F445">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B446" t="s">
         <v>7</v>
       </c>
       <c r="C446" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D446">
         <v>100000</v>
       </c>
       <c r="E446" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="F446">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B447" t="s">
         <v>7</v>
       </c>
       <c r="C447" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D447">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="E447" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="F447">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B448" t="s">
         <v>7</v>
       </c>
       <c r="C448" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D448">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E448" t="s">
-        <v>17</v>
+        <v>234</v>
       </c>
       <c r="F448">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B449" t="s">
         <v>7</v>
       </c>
       <c r="C449" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D449">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E449" t="s">
-        <v>17</v>
+        <v>235</v>
       </c>
       <c r="F449">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="B450" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C450" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D450">
-        <v>5000</v>
+        <v>200000</v>
       </c>
       <c r="E450" t="s">
-        <v>17</v>
+        <v>236</v>
       </c>
       <c r="F450">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B451" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C451" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D451">
-        <v>5000</v>
+        <v>125000</v>
       </c>
       <c r="E451" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="F451">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B452" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C452" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D452">
-        <v>5000</v>
+        <v>125000</v>
       </c>
       <c r="E452" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="F452">
         <v>2018</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="B453" t="s">
         <v>7</v>
       </c>
       <c r="C453" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D453">
-        <v>50000</v>
+        <v>125000</v>
       </c>
       <c r="E453" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="F453">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B454" t="s">
         <v>7</v>
       </c>
       <c r="C454" t="s">
         <v>8</v>
       </c>
       <c r="D454">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E454" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F454">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B455" t="s">
         <v>7</v>
       </c>
       <c r="C455" t="s">
         <v>8</v>
       </c>
       <c r="D455">
-        <v>30000</v>
+        <v>125000</v>
       </c>
       <c r="E455" t="s">
-        <v>245</v>
+        <v>9</v>
       </c>
       <c r="F455">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B456" t="s">
         <v>7</v>
       </c>
       <c r="C456" t="s">
         <v>8</v>
       </c>
       <c r="D456">
-        <v>30000</v>
+        <v>125000</v>
       </c>
       <c r="E456" t="s">
-        <v>245</v>
+        <v>61</v>
       </c>
       <c r="F456">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B457" t="s">
         <v>7</v>
       </c>
       <c r="C457" t="s">
         <v>8</v>
       </c>
       <c r="D457">
-        <v>25000</v>
+        <v>125000</v>
       </c>
       <c r="E457" t="s">
-        <v>246</v>
+        <v>62</v>
       </c>
       <c r="F457">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B458" t="s">
         <v>7</v>
       </c>
       <c r="C458" t="s">
         <v>8</v>
       </c>
       <c r="D458">
-        <v>30000</v>
+        <v>125000</v>
       </c>
       <c r="E458" t="s">
-        <v>246</v>
+        <v>63</v>
       </c>
       <c r="F458">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B459" t="s">
         <v>7</v>
       </c>
       <c r="C459" t="s">
         <v>8</v>
       </c>
       <c r="D459">
-        <v>30000</v>
+        <v>125000</v>
       </c>
       <c r="E459" t="s">
-        <v>17</v>
+        <v>238</v>
       </c>
       <c r="F459">
-        <v>2016</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B460" t="s">
         <v>7</v>
       </c>
       <c r="C460" t="s">
         <v>8</v>
       </c>
       <c r="D460">
-        <v>30000</v>
+        <v>125000</v>
       </c>
       <c r="E460" t="s">
-        <v>17</v>
+        <v>239</v>
       </c>
       <c r="F460">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B461" t="s">
         <v>7</v>
       </c>
       <c r="C461" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D461">
         <v>75000</v>
       </c>
       <c r="E461" t="s">
-        <v>215</v>
+        <v>176</v>
       </c>
       <c r="F461">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B462" t="s">
         <v>7</v>
       </c>
       <c r="C462" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D462">
         <v>75000</v>
       </c>
       <c r="E462" t="s">
-        <v>215</v>
+        <v>177</v>
       </c>
       <c r="F462">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B463" t="s">
         <v>7</v>
       </c>
       <c r="C463" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D463">
         <v>75000</v>
       </c>
       <c r="E463" t="s">
-        <v>215</v>
+        <v>178</v>
       </c>
       <c r="F463">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B464" t="s">
         <v>7</v>
       </c>
       <c r="C464" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D464">
         <v>75000</v>
       </c>
       <c r="E464" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F464">
         <v>2016</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="B465" t="s">
         <v>7</v>
       </c>
       <c r="C465" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D465">
         <v>75000</v>
       </c>
       <c r="E465" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F465">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B466" t="s">
         <v>7</v>
       </c>
       <c r="C466" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D466">
-        <v>20000</v>
+        <v>50000</v>
       </c>
       <c r="E466" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F466">
         <v>2016</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B467" t="s">
         <v>7</v>
       </c>
       <c r="C467" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D467">
-        <v>20000</v>
+        <v>75000</v>
       </c>
       <c r="E467" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F467">
         <v>2017</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B468" t="s">
         <v>7</v>
       </c>
       <c r="C468" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D468">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="E468" t="s">
-        <v>249</v>
+        <v>9</v>
       </c>
       <c r="F468">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B469" t="s">
         <v>7</v>
       </c>
       <c r="C469" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D469">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="E469" t="s">
-        <v>249</v>
+        <v>9</v>
       </c>
       <c r="F469">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B470" t="s">
         <v>7</v>
       </c>
       <c r="C470" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D470">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="E470" t="s">
-        <v>17</v>
+        <v>243</v>
       </c>
       <c r="F470">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="B471" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C471" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D471">
-        <v>200000</v>
+        <v>10000</v>
       </c>
       <c r="E471" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="F471">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="B472" t="s">
         <v>7</v>
       </c>
       <c r="C472" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D472">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E472" t="s">
-        <v>192</v>
+        <v>245</v>
       </c>
       <c r="F472">
         <v>2018</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B473" t="s">
         <v>7</v>
       </c>
       <c r="C473" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D473">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E473" t="s">
-        <v>192</v>
+        <v>9</v>
       </c>
       <c r="F473">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B474" t="s">
         <v>7</v>
       </c>
       <c r="C474" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D474">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E474" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F474">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B475" t="s">
         <v>7</v>
       </c>
       <c r="C475" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D475">
-        <v>100000</v>
+        <v>7500</v>
       </c>
       <c r="E475" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F475">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B476" t="s">
         <v>7</v>
       </c>
       <c r="C476" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D476">
-        <v>100000</v>
+        <v>20000</v>
       </c>
       <c r="E476" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F476">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B477" t="s">
         <v>7</v>
       </c>
       <c r="C477" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D477">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E477" t="s">
-        <v>17</v>
+        <v>248</v>
       </c>
       <c r="F477">
-        <v>2016</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B478" t="s">
         <v>7</v>
       </c>
       <c r="C478" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D478">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E478" t="s">
-        <v>17</v>
+        <v>145</v>
       </c>
       <c r="F478">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B479" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C479" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D479">
-        <v>150000</v>
+        <v>25000</v>
       </c>
       <c r="E479" t="s">
-        <v>253</v>
+        <v>146</v>
       </c>
       <c r="F479">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B480" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C480" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D480">
-        <v>200000</v>
+        <v>25000</v>
       </c>
       <c r="E480" t="s">
-        <v>255</v>
+        <v>149</v>
       </c>
       <c r="F480">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="B481" t="s">
         <v>7</v>
       </c>
       <c r="C481" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D481">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E481" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="F481">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="B482" t="s">
         <v>7</v>
       </c>
       <c r="C482" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D482">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E482" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="F482">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="B483" t="s">
         <v>7</v>
       </c>
       <c r="C483" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D483">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E483" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F483">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="B484" t="s">
         <v>7</v>
       </c>
       <c r="C484" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D484">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="E484" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="F484">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B485" t="s">
         <v>7</v>
       </c>
       <c r="C485" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D485">
         <v>50000</v>
       </c>
       <c r="E485" t="s">
-        <v>115</v>
+        <v>251</v>
       </c>
       <c r="F485">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B486" t="s">
         <v>7</v>
       </c>
       <c r="C486" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D486">
         <v>50000</v>
       </c>
       <c r="E486" t="s">
-        <v>17</v>
+        <v>252</v>
       </c>
       <c r="F486">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B487" t="s">
         <v>7</v>
       </c>
       <c r="C487" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D487">
         <v>50000</v>
       </c>
       <c r="E487" t="s">
-        <v>17</v>
+        <v>253</v>
       </c>
       <c r="F487">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="B488" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C488" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D488">
         <v>50000</v>
       </c>
       <c r="E488" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="F488">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B489" t="s">
         <v>7</v>
       </c>
       <c r="C489" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D489">
         <v>75000</v>
       </c>
       <c r="E489" t="s">
-        <v>54</v>
+        <v>255</v>
       </c>
       <c r="F489">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B490" t="s">
         <v>7</v>
       </c>
       <c r="C490" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D490">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E490" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F490">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B491" t="s">
         <v>7</v>
       </c>
       <c r="C491" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D491">
         <v>75000</v>
       </c>
       <c r="E491" t="s">
-        <v>17</v>
+        <v>176</v>
       </c>
       <c r="F491">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B492" t="s">
         <v>7</v>
       </c>
       <c r="C492" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D492">
         <v>75000</v>
       </c>
       <c r="E492" t="s">
-        <v>17</v>
+        <v>177</v>
       </c>
       <c r="F492">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B493" t="s">
         <v>7</v>
       </c>
       <c r="C493" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D493">
         <v>75000</v>
       </c>
       <c r="E493" t="s">
-        <v>17</v>
+        <v>178</v>
       </c>
       <c r="F493">
         <v>2017</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B494" t="s">
         <v>7</v>
       </c>
       <c r="C494" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D494">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E494" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F494">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B495" t="s">
         <v>7</v>
       </c>
       <c r="C495" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D495">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E495" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F495">
-        <v>2017</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B496" t="s">
         <v>7</v>
       </c>
       <c r="C496" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D496">
         <v>50000</v>
       </c>
       <c r="E496" t="s">
-        <v>115</v>
+        <v>45</v>
       </c>
       <c r="F496">
-        <v>2018</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B497" t="s">
         <v>7</v>
       </c>
       <c r="C497" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D497">
         <v>50000</v>
       </c>
       <c r="E497" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="F497">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B498" t="s">
         <v>7</v>
       </c>
       <c r="C498" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D498">
         <v>50000</v>
       </c>
       <c r="E498" t="s">
-        <v>261</v>
+        <v>45</v>
       </c>
       <c r="F498">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B499" t="s">
         <v>7</v>
       </c>
       <c r="C499" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D499">
         <v>75000</v>
       </c>
       <c r="E499" t="s">
-        <v>261</v>
+        <v>9</v>
       </c>
       <c r="F499">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B500" t="s">
         <v>7</v>
       </c>
       <c r="C500" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D500">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E500" t="s">
-        <v>215</v>
+        <v>9</v>
       </c>
       <c r="F500">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B501" t="s">
         <v>7</v>
       </c>
       <c r="C501" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D501">
         <v>100000</v>
       </c>
       <c r="E501" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F501">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B502" t="s">
         <v>7</v>
       </c>
       <c r="C502" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D502">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E502" t="s">
-        <v>55</v>
+        <v>258</v>
       </c>
       <c r="F502">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B503" t="s">
         <v>7</v>
       </c>
       <c r="C503" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D503">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E503" t="s">
-        <v>55</v>
+        <v>259</v>
       </c>
       <c r="F503">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B504" t="s">
         <v>7</v>
       </c>
       <c r="C504" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D504">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E504" t="s">
-        <v>55</v>
+        <v>260</v>
       </c>
       <c r="F504">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B505" t="s">
         <v>7</v>
       </c>
       <c r="C505" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D505">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E505" t="s">
-        <v>55</v>
+        <v>258</v>
       </c>
       <c r="F505">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B506" t="s">
         <v>7</v>
       </c>
       <c r="C506" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D506">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E506" t="s">
-        <v>17</v>
+        <v>258</v>
       </c>
       <c r="F506">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B507" t="s">
         <v>7</v>
       </c>
       <c r="C507" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D507">
-        <v>100000</v>
+        <v>35000</v>
       </c>
       <c r="E507" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F507">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B508" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C508" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D508">
-        <v>500000</v>
+        <v>20000</v>
       </c>
       <c r="E508" t="s">
-        <v>263</v>
+        <v>9</v>
       </c>
       <c r="F508">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B509" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C509" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D509">
-        <v>200000</v>
+        <v>20000</v>
       </c>
       <c r="E509" t="s">
-        <v>264</v>
+        <v>9</v>
       </c>
       <c r="F509">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B510" t="s">
         <v>7</v>
       </c>
       <c r="C510" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D510">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E510" t="s">
-        <v>192</v>
+        <v>9</v>
       </c>
       <c r="F510">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B511" t="s">
         <v>7</v>
       </c>
       <c r="C511" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D511">
-        <v>100000</v>
+        <v>5000</v>
       </c>
       <c r="E511" t="s">
-        <v>192</v>
+        <v>9</v>
       </c>
       <c r="F511">
         <v>2018</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B512" t="s">
         <v>7</v>
       </c>
       <c r="C512" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D512">
-        <v>100000</v>
+        <v>15000</v>
       </c>
       <c r="E512" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F512">
         <v>2020</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B513" t="s">
         <v>7</v>
       </c>
       <c r="C513" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D513">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="E513" t="s">
-        <v>55</v>
+        <v>264</v>
       </c>
       <c r="F513">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
+        <v>263</v>
+      </c>
+      <c r="B514" t="s">
+        <v>7</v>
+      </c>
+      <c r="C514" t="s">
+        <v>23</v>
+      </c>
+      <c r="D514">
+        <v>10000</v>
+      </c>
+      <c r="E514" t="s">
         <v>265</v>
       </c>
-      <c r="B514" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F514">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
+        <v>263</v>
+      </c>
+      <c r="B515" t="s">
+        <v>7</v>
+      </c>
+      <c r="C515" t="s">
+        <v>23</v>
+      </c>
+      <c r="D515">
+        <v>50000</v>
+      </c>
+      <c r="E515" t="s">
         <v>266</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F515">
         <v>2018</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B516" t="s">
         <v>7</v>
       </c>
       <c r="C516" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D516">
-        <v>75000</v>
+        <v>10000</v>
       </c>
       <c r="E516" t="s">
-        <v>17</v>
+        <v>267</v>
       </c>
       <c r="F516">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B517" t="s">
         <v>7</v>
       </c>
       <c r="C517" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D517">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="E517" t="s">
-        <v>17</v>
+        <v>268</v>
       </c>
       <c r="F517">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B518" t="s">
         <v>7</v>
       </c>
       <c r="C518" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D518">
         <v>100000</v>
       </c>
       <c r="E518" t="s">
-        <v>192</v>
+        <v>266</v>
       </c>
       <c r="F518">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B519" t="s">
         <v>7</v>
       </c>
       <c r="C519" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D519">
         <v>100000</v>
       </c>
       <c r="E519" t="s">
-        <v>192</v>
+        <v>269</v>
       </c>
       <c r="F519">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B520" t="s">
         <v>7</v>
       </c>
       <c r="C520" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="D520">
         <v>50000</v>
       </c>
       <c r="E520" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F520">
         <v>2018</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B521" t="s">
         <v>7</v>
       </c>
       <c r="C521" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="D521">
         <v>50000</v>
       </c>
       <c r="E521" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="F521">
         <v>2018</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B522" t="s">
         <v>7</v>
       </c>
       <c r="C522" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D522">
         <v>50000</v>
       </c>
       <c r="E522" t="s">
-        <v>269</v>
+        <v>9</v>
       </c>
       <c r="F522">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B523" t="s">
         <v>7</v>
       </c>
       <c r="C523" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D523">
         <v>50000</v>
       </c>
       <c r="E523" t="s">
-        <v>270</v>
+        <v>44</v>
       </c>
       <c r="F523">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B524" t="s">
         <v>7</v>
       </c>
       <c r="C524" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D524">
         <v>50000</v>
       </c>
       <c r="E524" t="s">
-        <v>270</v>
+        <v>45</v>
       </c>
       <c r="F524">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B525" t="s">
         <v>7</v>
       </c>
       <c r="C525" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D525">
         <v>50000</v>
       </c>
       <c r="E525" t="s">
-        <v>269</v>
+        <v>9</v>
       </c>
       <c r="F525">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B526" t="s">
         <v>7</v>
       </c>
       <c r="C526" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D526">
         <v>50000</v>
       </c>
       <c r="E526" t="s">
-        <v>269</v>
+        <v>9</v>
       </c>
       <c r="F526">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B527" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C527" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D527">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E527" t="s">
-        <v>271</v>
+        <v>44</v>
       </c>
       <c r="F527">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B528" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C528" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D528">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E528" t="s">
-        <v>271</v>
+        <v>45</v>
       </c>
       <c r="F528">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B529" t="s">
         <v>7</v>
       </c>
       <c r="C529" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D529">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E529" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="F529">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B530" t="s">
         <v>7</v>
       </c>
       <c r="C530" t="s">
         <v>8</v>
       </c>
       <c r="D530">
-        <v>500000</v>
+        <v>5000</v>
       </c>
       <c r="E530" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="F530">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B531" t="s">
         <v>7</v>
       </c>
       <c r="C531" t="s">
         <v>8</v>
       </c>
       <c r="D531">
-        <v>200000</v>
+        <v>10000</v>
       </c>
       <c r="E531" t="s">
-        <v>273</v>
+        <v>9</v>
       </c>
       <c r="F531">
         <v>2020</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
+        <v>272</v>
+      </c>
+      <c r="B532" t="s">
+        <v>7</v>
+      </c>
+      <c r="C532" t="s">
+        <v>23</v>
+      </c>
+      <c r="D532">
+        <v>50000</v>
+      </c>
+      <c r="E532" t="s">
         <v>273</v>
       </c>
-      <c r="B532" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F532">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B533" t="s">
         <v>7</v>
       </c>
       <c r="C533" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D533">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E533" t="s">
         <v>274</v>
       </c>
       <c r="F533">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
+        <v>272</v>
+      </c>
+      <c r="B534" t="s">
+        <v>7</v>
+      </c>
+      <c r="C534" t="s">
+        <v>23</v>
+      </c>
+      <c r="D534">
+        <v>50000</v>
+      </c>
+      <c r="E534" t="s">
         <v>275</v>
       </c>
-      <c r="B534" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F534">
-        <v>2016</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B535" t="s">
         <v>7</v>
       </c>
       <c r="C535" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D535">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E535" t="s">
-        <v>215</v>
+        <v>274</v>
       </c>
       <c r="F535">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
+        <v>272</v>
+      </c>
+      <c r="B536" t="s">
+        <v>7</v>
+      </c>
+      <c r="C536" t="s">
+        <v>23</v>
+      </c>
+      <c r="D536">
+        <v>50000</v>
+      </c>
+      <c r="E536" t="s">
         <v>275</v>
       </c>
-      <c r="B536" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F536">
-        <v>2017</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B537" t="s">
         <v>7</v>
       </c>
       <c r="C537" t="s">
         <v>8</v>
       </c>
       <c r="D537">
-        <v>75000</v>
+        <v>60000</v>
       </c>
       <c r="E537" t="s">
-        <v>215</v>
+        <v>277</v>
       </c>
       <c r="F537">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B538" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C538" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D538">
-        <v>25000</v>
+        <v>60000</v>
       </c>
       <c r="E538" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F538">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B539" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C539" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D539">
-        <v>25000</v>
+        <v>60000</v>
       </c>
       <c r="E539" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F539">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B540" t="s">
         <v>7</v>
       </c>
       <c r="C540" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D540">
         <v>50000</v>
       </c>
       <c r="E540" t="s">
-        <v>278</v>
+        <v>9</v>
       </c>
       <c r="F540">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B541" t="s">
         <v>7</v>
       </c>
       <c r="C541" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D541">
         <v>50000</v>
       </c>
       <c r="E541" t="s">
-        <v>278</v>
+        <v>9</v>
       </c>
       <c r="F541">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B542" t="s">
         <v>7</v>
       </c>
       <c r="C542" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D542">
-        <v>75000</v>
+        <v>500000</v>
       </c>
       <c r="E542" t="s">
-        <v>279</v>
+        <v>180</v>
       </c>
       <c r="F542">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B543" t="s">
         <v>7</v>
       </c>
       <c r="C543" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D543">
-        <v>75000</v>
+        <v>500000</v>
       </c>
       <c r="E543" t="s">
-        <v>279</v>
+        <v>181</v>
       </c>
       <c r="F543">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B544" t="s">
         <v>7</v>
       </c>
       <c r="C544" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D544">
-        <v>12500</v>
+        <v>500000</v>
       </c>
       <c r="E544" t="s">
-        <v>280</v>
+        <v>182</v>
       </c>
       <c r="F544">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B545" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C545" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D545">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="E545" t="s">
-        <v>281</v>
+        <v>183</v>
       </c>
       <c r="F545">
         <v>2021</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B546" t="s">
         <v>7</v>
       </c>
       <c r="C546" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D546">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E546" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="F546">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B547" t="s">
         <v>7</v>
       </c>
       <c r="C547" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D547">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E547" t="s">
-        <v>115</v>
+        <v>180</v>
       </c>
       <c r="F547">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B548" t="s">
         <v>7</v>
       </c>
       <c r="C548" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="D548">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E548" t="s">
-        <v>284</v>
+        <v>181</v>
       </c>
       <c r="F548">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B549" t="s">
         <v>7</v>
       </c>
       <c r="C549" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D549">
-        <v>10000</v>
+        <v>500000</v>
       </c>
       <c r="E549" t="s">
-        <v>285</v>
+        <v>184</v>
       </c>
       <c r="F549">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B550" t="s">
         <v>7</v>
       </c>
       <c r="C550" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D550">
-        <v>15000</v>
+        <v>500000</v>
       </c>
       <c r="E550" t="s">
-        <v>17</v>
+        <v>182</v>
       </c>
       <c r="F550">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B551" t="s">
         <v>7</v>
       </c>
       <c r="C551" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D551">
-        <v>5000</v>
+        <v>500000</v>
       </c>
       <c r="E551" t="s">
-        <v>17</v>
+        <v>183</v>
       </c>
       <c r="F551">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B552" t="s">
         <v>7</v>
       </c>
       <c r="C552" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D552">
-        <v>15000</v>
+        <v>500000</v>
       </c>
       <c r="E552" t="s">
-        <v>17</v>
+        <v>184</v>
       </c>
       <c r="F552">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="B553" t="s">
         <v>7</v>
       </c>
       <c r="C553" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D553">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="E553" t="s">
-        <v>17</v>
+        <v>282</v>
       </c>
       <c r="F553">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="B554" t="s">
         <v>7</v>
       </c>
       <c r="C554" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D554">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="E554" t="s">
-        <v>17</v>
+        <v>283</v>
       </c>
       <c r="F554">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="B555" t="s">
         <v>7</v>
       </c>
       <c r="C555" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D555">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="E555" t="s">
-        <v>17</v>
+        <v>284</v>
       </c>
       <c r="F555">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B556" t="s">
         <v>7</v>
       </c>
       <c r="C556" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D556">
-        <v>45000</v>
+        <v>500000</v>
       </c>
       <c r="E556" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F556">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B557" t="s">
         <v>7</v>
       </c>
       <c r="C557" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D557">
-        <v>50000</v>
+        <v>750000</v>
       </c>
       <c r="E557" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="F557">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
+        <v>285</v>
+      </c>
+      <c r="B558" t="s">
+        <v>7</v>
+      </c>
+      <c r="C558" t="s">
+        <v>8</v>
+      </c>
+      <c r="D558">
+        <v>750000</v>
+      </c>
+      <c r="E558" t="s">
         <v>288</v>
       </c>
-      <c r="B558" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F558">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B559" t="s">
         <v>7</v>
       </c>
       <c r="C559" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D559">
-        <v>45000</v>
+        <v>750000</v>
       </c>
       <c r="E559" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F559">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B560" t="s">
         <v>7</v>
       </c>
       <c r="C560" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D560">
-        <v>5000</v>
+        <v>1000000</v>
       </c>
       <c r="E560" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F560">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B561" t="s">
         <v>7</v>
       </c>
       <c r="C561" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D561">
-        <v>75000</v>
+        <v>1000000</v>
       </c>
       <c r="E561" t="s">
-        <v>17</v>
+        <v>290</v>
       </c>
       <c r="F561">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
+        <v>285</v>
+      </c>
+      <c r="B562" t="s">
+        <v>7</v>
+      </c>
+      <c r="C562" t="s">
+        <v>8</v>
+      </c>
+      <c r="D562">
+        <v>1000000</v>
+      </c>
+      <c r="E562" t="s">
         <v>291</v>
       </c>
-      <c r="B562" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F562">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B563" t="s">
         <v>7</v>
       </c>
       <c r="C563" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D563">
-        <v>150000</v>
+        <v>500000</v>
       </c>
       <c r="E563" t="s">
         <v>292</v>
       </c>
       <c r="F563">
         <v>2021</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B564" t="s">
         <v>7</v>
       </c>
       <c r="C564" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D564">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="E564" t="s">
-        <v>292</v>
+        <v>180</v>
       </c>
       <c r="F564">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B565" t="s">
         <v>7</v>
       </c>
       <c r="C565" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D565">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="E565" t="s">
-        <v>293</v>
+        <v>181</v>
       </c>
       <c r="F565">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B566" t="s">
         <v>7</v>
       </c>
       <c r="C566" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D566">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E566" t="s">
-        <v>293</v>
+        <v>9</v>
       </c>
       <c r="F566">
         <v>2019</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B567" t="s">
         <v>7</v>
       </c>
       <c r="C567" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="D567">
         <v>50000</v>
       </c>
       <c r="E567" t="s">
-        <v>294</v>
+        <v>35</v>
       </c>
       <c r="F567">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B568" t="s">
         <v>7</v>
       </c>
       <c r="C568" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D568">
         <v>50000</v>
       </c>
       <c r="E568" t="s">
-        <v>175</v>
+        <v>36</v>
       </c>
       <c r="F568">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B569" t="s">
         <v>7</v>
       </c>
       <c r="C569" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D569">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E569" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F569">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B570" t="s">
         <v>7</v>
       </c>
       <c r="C570" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D570">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="E570" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F570">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B571" t="s">
         <v>7</v>
       </c>
       <c r="C571" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D571">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E571" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F571">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B572" t="s">
         <v>7</v>
       </c>
       <c r="C572" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D572">
-        <v>15000</v>
+        <v>100000</v>
       </c>
       <c r="E572" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F572">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B573" t="s">
         <v>7</v>
       </c>
       <c r="C573" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D573">
-        <v>15000</v>
+        <v>100000</v>
       </c>
       <c r="E573" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F573">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B574" t="s">
         <v>7</v>
       </c>
       <c r="C574" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D574">
-        <v>50000</v>
+        <v>150000</v>
       </c>
       <c r="E574" t="s">
-        <v>115</v>
+        <v>294</v>
       </c>
       <c r="F574">
-        <v>2021</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B575" t="s">
         <v>7</v>
       </c>
       <c r="C575" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D575">
         <v>50000</v>
       </c>
       <c r="E575" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="F575">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
         <v>296</v>
       </c>
       <c r="B576" t="s">
         <v>7</v>
       </c>
       <c r="C576" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D576">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E576" t="s">
         <v>297</v>
       </c>
       <c r="F576">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B577" t="s">
         <v>7</v>
       </c>
       <c r="C577" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D577">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E577" t="s">
-        <v>17</v>
+        <v>297</v>
       </c>
       <c r="F577">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
+        <v>296</v>
+      </c>
+      <c r="B578" t="s">
+        <v>7</v>
+      </c>
+      <c r="C578" t="s">
+        <v>23</v>
+      </c>
+      <c r="D578">
+        <v>50000</v>
+      </c>
+      <c r="E578" t="s">
         <v>298</v>
       </c>
-      <c r="B578" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F578">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B579" t="s">
         <v>7</v>
       </c>
       <c r="C579" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D579">
         <v>50000</v>
       </c>
       <c r="E579" t="s">
-        <v>175</v>
+        <v>299</v>
       </c>
       <c r="F579">
-        <v>2020</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B580" t="s">
         <v>7</v>
       </c>
       <c r="C580" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D580">
         <v>50000</v>
       </c>
       <c r="E580" t="s">
-        <v>175</v>
+        <v>300</v>
       </c>
       <c r="F580">
-        <v>2020</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B581" t="s">
         <v>7</v>
       </c>
       <c r="C581" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D581">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E581" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="F581">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B582" t="s">
         <v>7</v>
       </c>
       <c r="C582" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D582">
-        <v>15000</v>
+        <v>75000</v>
       </c>
       <c r="E582" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F582">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B583" t="s">
         <v>7</v>
       </c>
       <c r="C583" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D583">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E583" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F583">
         <v>2018</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
         <v>301</v>
       </c>
       <c r="B584" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C584" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D584">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E584" t="s">
-        <v>302</v>
+        <v>45</v>
       </c>
       <c r="F584">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B585" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C585" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D585">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E585" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F585">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B586" t="s">
         <v>7</v>
       </c>
       <c r="C586" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D586">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E586" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F586">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B587" t="s">
         <v>7</v>
       </c>
       <c r="C587" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D587">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E587" t="s">
-        <v>306</v>
+        <v>176</v>
       </c>
       <c r="F587">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B588" t="s">
         <v>7</v>
       </c>
       <c r="C588" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D588">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E588" t="s">
-        <v>306</v>
+        <v>177</v>
       </c>
       <c r="F588">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B589" t="s">
         <v>7</v>
       </c>
       <c r="C589" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D589">
-        <v>15000</v>
+        <v>75000</v>
       </c>
       <c r="E589" t="s">
-        <v>305</v>
+        <v>178</v>
       </c>
       <c r="F589">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B590" t="s">
         <v>7</v>
       </c>
       <c r="C590" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D590">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E590" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F590">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B591" t="s">
         <v>7</v>
       </c>
       <c r="C591" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D591">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E591" t="s">
-        <v>17</v>
+        <v>305</v>
       </c>
       <c r="F591">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B592" t="s">
-        <v>308</v>
+        <v>7</v>
       </c>
       <c r="C592" t="s">
-        <v>309</v>
+        <v>23</v>
       </c>
       <c r="D592">
-        <v>5000000</v>
+        <v>25000</v>
       </c>
       <c r="E592" t="s">
-        <v>308</v>
+        <v>9</v>
       </c>
       <c r="F592">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B593" t="s">
-        <v>308</v>
+        <v>7</v>
       </c>
       <c r="C593" t="s">
-        <v>309</v>
+        <v>19</v>
       </c>
       <c r="D593">
-        <v>5000000</v>
+        <v>75000</v>
       </c>
       <c r="E593" t="s">
-        <v>308</v>
+        <v>11</v>
       </c>
       <c r="F593">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B594" t="s">
-        <v>308</v>
+        <v>7</v>
       </c>
       <c r="C594" t="s">
-        <v>309</v>
+        <v>19</v>
       </c>
       <c r="D594">
-        <v>5000000</v>
+        <v>75000</v>
       </c>
       <c r="E594" t="s">
-        <v>308</v>
+        <v>12</v>
       </c>
       <c r="F594">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B595" t="s">
-        <v>308</v>
+        <v>7</v>
       </c>
       <c r="C595" t="s">
-        <v>309</v>
+        <v>19</v>
       </c>
       <c r="D595">
-        <v>5000000</v>
+        <v>75000</v>
       </c>
       <c r="E595" t="s">
-        <v>308</v>
+        <v>9</v>
       </c>
       <c r="F595">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B596" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C596" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D596">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E596" t="s">
-        <v>311</v>
+        <v>9</v>
       </c>
       <c r="F596">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B597" t="s">
         <v>7</v>
       </c>
       <c r="C597" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D597">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E597" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F597">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B598" t="s">
         <v>7</v>
       </c>
       <c r="C598" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D598">
         <v>50000</v>
       </c>
       <c r="E598" t="s">
-        <v>115</v>
+        <v>309</v>
       </c>
       <c r="F598">
         <v>2022</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B599" t="s">
         <v>7</v>
       </c>
       <c r="C599" t="s">
-        <v>136</v>
+        <v>23</v>
       </c>
       <c r="D599">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E599" t="s">
-        <v>17</v>
+        <v>310</v>
       </c>
       <c r="F599">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B600" t="s">
+        <v>7</v>
+      </c>
+      <c r="C600" t="s">
+        <v>19</v>
+      </c>
+      <c r="D600">
+        <v>100000</v>
+      </c>
+      <c r="E600" t="s">
         <v>13</v>
       </c>
-      <c r="C600" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F600">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B601" t="s">
         <v>7</v>
       </c>
       <c r="C601" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D601">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E601" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="F601">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B602" t="s">
         <v>7</v>
       </c>
       <c r="C602" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D602">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E602" t="s">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="F602">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B603" t="s">
         <v>7</v>
       </c>
       <c r="C603" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D603">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E603" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="F603">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B604" t="s">
         <v>7</v>
       </c>
       <c r="C604" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D604">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E604" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="F604">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B605" t="s">
         <v>7</v>
       </c>
       <c r="C605" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D605">
-        <v>250000</v>
+        <v>100000</v>
       </c>
       <c r="E605" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F605">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B606" t="s">
         <v>7</v>
       </c>
       <c r="C606" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D606">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E606" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="F606">
         <v>2017</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B607" t="s">
         <v>7</v>
       </c>
       <c r="C607" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D607">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="E607" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="F607">
-        <v>2017</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B608" t="s">
         <v>7</v>
       </c>
       <c r="C608" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D608">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="E608" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="F608">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B609" t="s">
         <v>7</v>
       </c>
       <c r="C609" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D609">
-        <v>15000</v>
+        <v>100000</v>
       </c>
       <c r="E609" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F609">
-        <v>2019</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B610" t="s">
         <v>7</v>
       </c>
       <c r="C610" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D610">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E610" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="F610">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B611" t="s">
         <v>7</v>
       </c>
       <c r="C611" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D611">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E611" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F611">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B612" t="s">
         <v>7</v>
       </c>
       <c r="C612" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D612">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E612" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="F612">
         <v>2020</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B613" t="s">
         <v>7</v>
       </c>
       <c r="C613" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D613">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E613" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F613">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B614" t="s">
         <v>7</v>
       </c>
       <c r="C614" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D614">
-        <v>10000</v>
+        <v>75000</v>
       </c>
       <c r="E614" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F614">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B615" t="s">
         <v>7</v>
       </c>
       <c r="C615" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D615">
         <v>50000</v>
       </c>
       <c r="E615" t="s">
-        <v>175</v>
+        <v>314</v>
       </c>
       <c r="F615">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B616" t="s">
         <v>7</v>
       </c>
       <c r="C616" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D616">
-        <v>50000</v>
+        <v>70000</v>
       </c>
       <c r="E616" t="s">
-        <v>175</v>
+        <v>316</v>
       </c>
       <c r="F616">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s">
+        <v>315</v>
+      </c>
+      <c r="B617" t="s">
+        <v>7</v>
+      </c>
+      <c r="C617" t="s">
+        <v>8</v>
+      </c>
+      <c r="D617">
+        <v>150000</v>
+      </c>
+      <c r="E617" t="s">
         <v>317</v>
       </c>
-      <c r="B617" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F617">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B618" t="s">
         <v>7</v>
       </c>
       <c r="C618" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D618">
-        <v>10000</v>
+        <v>150000</v>
       </c>
       <c r="E618" t="s">
-        <v>17</v>
+        <v>318</v>
       </c>
       <c r="F618">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B619" t="s">
         <v>7</v>
       </c>
       <c r="C619" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D619">
-        <v>20000</v>
+        <v>150000</v>
       </c>
       <c r="E619" t="s">
-        <v>17</v>
+        <v>294</v>
       </c>
       <c r="F619">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s">
+        <v>315</v>
+      </c>
+      <c r="B620" t="s">
+        <v>7</v>
+      </c>
+      <c r="C620" t="s">
+        <v>8</v>
+      </c>
+      <c r="D620">
+        <v>150000</v>
+      </c>
+      <c r="E620" t="s">
         <v>319</v>
       </c>
-      <c r="B620" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F620">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B621" t="s">
         <v>7</v>
       </c>
       <c r="C621" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D621">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="E621" t="s">
-        <v>321</v>
+        <v>9</v>
       </c>
       <c r="F621">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B622" t="s">
         <v>7</v>
       </c>
       <c r="C622" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D622">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="E622" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="F622">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B623" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C623" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D623">
-        <v>500000</v>
+        <v>150000</v>
       </c>
       <c r="E623" t="s">
-        <v>17</v>
+        <v>318</v>
       </c>
       <c r="F623">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B624" t="s">
         <v>7</v>
       </c>
       <c r="C624" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D624">
-        <v>30000</v>
+        <v>150000</v>
       </c>
       <c r="E624" t="s">
-        <v>17</v>
+        <v>320</v>
       </c>
       <c r="F624">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="B625" t="s">
         <v>7</v>
       </c>
       <c r="C625" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D625">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="E625" t="s">
-        <v>325</v>
+        <v>294</v>
       </c>
       <c r="F625">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="B626" t="s">
         <v>7</v>
       </c>
       <c r="C626" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D626">
-        <v>10000</v>
+        <v>150000</v>
       </c>
       <c r="E626" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="F626">
-        <v>2018</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B627" t="s">
         <v>7</v>
       </c>
       <c r="C627" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D627">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="E627" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="F627">
         <v>2018</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B628" t="s">
         <v>7</v>
       </c>
       <c r="C628" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D628">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E628" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="F628">
-        <v>2018</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B629" t="s">
         <v>7</v>
       </c>
       <c r="C629" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D629">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E629" t="s">
-        <v>329</v>
+        <v>9</v>
       </c>
       <c r="F629">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B630" t="s">
         <v>7</v>
       </c>
       <c r="C630" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D630">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E630" t="s">
-        <v>327</v>
+        <v>9</v>
       </c>
       <c r="F630">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s">
         <v>324</v>
       </c>
       <c r="B631" t="s">
         <v>7</v>
       </c>
       <c r="C631" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D631">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E631" t="s">
-        <v>330</v>
+        <v>9</v>
       </c>
       <c r="F631">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="s">
         <v>324</v>
       </c>
       <c r="B632" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C632" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D632">
-        <v>500000</v>
+        <v>25000</v>
       </c>
       <c r="E632" t="s">
-        <v>326</v>
+        <v>93</v>
       </c>
       <c r="F632">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="s">
         <v>324</v>
       </c>
       <c r="B633" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C633" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D633">
-        <v>5000000</v>
+        <v>50000</v>
       </c>
       <c r="E633" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="F633">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="s">
         <v>324</v>
       </c>
       <c r="B634" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C634" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D634">
-        <v>500000</v>
+        <v>25000</v>
       </c>
       <c r="E634" t="s">
-        <v>332</v>
+        <v>94</v>
       </c>
       <c r="F634">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B635" t="s">
         <v>7</v>
       </c>
       <c r="C635" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D635">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E635" t="s">
-        <v>334</v>
+        <v>93</v>
       </c>
       <c r="F635">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B636" t="s">
         <v>7</v>
       </c>
       <c r="C636" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D636">
         <v>25000</v>
       </c>
       <c r="E636" t="s">
-        <v>335</v>
+        <v>94</v>
       </c>
       <c r="F636">
-        <v>2021</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="B637" t="s">
         <v>7</v>
       </c>
       <c r="C637" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D637">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E637" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="F637">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B638" t="s">
         <v>7</v>
       </c>
       <c r="C638" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D638">
-        <v>75000</v>
+        <v>50000</v>
       </c>
       <c r="E638" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F638">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B639" t="s">
         <v>7</v>
       </c>
       <c r="C639" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D639">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E639" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F639">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B640" t="s">
         <v>7</v>
       </c>
       <c r="C640" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D640">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E640" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F640">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="B641" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C641" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D641">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="E641" t="s">
-        <v>338</v>
+        <v>9</v>
       </c>
       <c r="F641">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="B642" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C642" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D642">
-        <v>250000</v>
+        <v>50000</v>
       </c>
       <c r="E642" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F642">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="B643" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C643" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D643">
         <v>25000</v>
       </c>
       <c r="E643" t="s">
-        <v>17</v>
+        <v>329</v>
       </c>
       <c r="F643">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="B644" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C644" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D644">
-        <v>300000</v>
+        <v>50000</v>
       </c>
       <c r="E644" t="s">
-        <v>341</v>
+        <v>44</v>
       </c>
       <c r="F644">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="s">
-        <v>342</v>
+        <v>328</v>
       </c>
       <c r="B645" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C645" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D645">
         <v>50000</v>
       </c>
       <c r="E645" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F645">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="B646" t="s">
         <v>7</v>
       </c>
       <c r="C646" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="D646">
         <v>50000</v>
       </c>
       <c r="E646" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F646">
-        <v>2021</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
       <c r="B647" t="s">
-        <v>344</v>
+        <v>7</v>
       </c>
       <c r="C647" t="s">
-        <v>344</v>
+        <v>23</v>
       </c>
       <c r="D647">
-        <v>1000000</v>
+        <v>50000</v>
       </c>
       <c r="E647" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="F647">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="B648" t="s">
-        <v>344</v>
+        <v>7</v>
       </c>
       <c r="C648" t="s">
-        <v>344</v>
+        <v>23</v>
       </c>
       <c r="D648">
-        <v>1000000</v>
+        <v>15000</v>
       </c>
       <c r="E648" t="s">
-        <v>345</v>
+        <v>9</v>
       </c>
       <c r="F648">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="s">
-        <v>346</v>
+        <v>333</v>
       </c>
       <c r="B649" t="s">
         <v>7</v>
       </c>
       <c r="C649" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="D649">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="E649" t="s">
-        <v>347</v>
+        <v>47</v>
       </c>
       <c r="F649">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="s">
-        <v>346</v>
+        <v>333</v>
       </c>
       <c r="B650" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C650" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D650">
-        <v>1200000</v>
+        <v>100000</v>
       </c>
       <c r="E650" t="s">
-        <v>348</v>
+        <v>48</v>
       </c>
       <c r="F650">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="s">
-        <v>349</v>
+        <v>333</v>
       </c>
       <c r="B651" t="s">
         <v>7</v>
       </c>
       <c r="C651" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="D651">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E651" t="s">
-        <v>350</v>
+        <v>13</v>
       </c>
       <c r="F651">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="s">
-        <v>351</v>
+        <v>333</v>
       </c>
       <c r="B652" t="s">
         <v>7</v>
       </c>
       <c r="C652" t="s">
         <v>8</v>
       </c>
       <c r="D652">
-        <v>45000</v>
+        <v>100000</v>
       </c>
       <c r="E652" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="F652">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="s">
-        <v>351</v>
+        <v>333</v>
       </c>
       <c r="B653" t="s">
         <v>7</v>
       </c>
       <c r="C653" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D653">
-        <v>45000</v>
+        <v>100000</v>
       </c>
       <c r="E653" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F653">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="s">
-        <v>352</v>
+        <v>333</v>
       </c>
       <c r="B654" t="s">
         <v>7</v>
       </c>
       <c r="C654" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D654">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E654" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F654">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="s">
-        <v>352</v>
+        <v>333</v>
       </c>
       <c r="B655" t="s">
         <v>7</v>
       </c>
       <c r="C655" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D655">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E655" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="F655">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="B656" t="s">
         <v>7</v>
       </c>
       <c r="C656" t="s">
         <v>8</v>
       </c>
       <c r="D656">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E656" t="s">
-        <v>354</v>
+        <v>13</v>
       </c>
       <c r="F656">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="B657" t="s">
         <v>7</v>
       </c>
       <c r="C657" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D657">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="E657" t="s">
-        <v>355</v>
+        <v>14</v>
       </c>
       <c r="F657">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="s">
-        <v>356</v>
+        <v>333</v>
       </c>
       <c r="B658" t="s">
         <v>7</v>
       </c>
       <c r="C658" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D658">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E658" t="s">
-        <v>356</v>
+        <v>16</v>
       </c>
       <c r="F658">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="s">
-        <v>356</v>
+        <v>333</v>
       </c>
       <c r="B659" t="s">
         <v>7</v>
       </c>
       <c r="C659" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D659">
-        <v>35000</v>
+        <v>60000</v>
       </c>
       <c r="E659" t="s">
-        <v>357</v>
+        <v>25</v>
       </c>
       <c r="F659">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="s">
-        <v>358</v>
+        <v>334</v>
       </c>
       <c r="B660" t="s">
         <v>7</v>
       </c>
       <c r="C660" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D660">
         <v>50000</v>
       </c>
       <c r="E660" t="s">
-        <v>359</v>
+        <v>25</v>
       </c>
       <c r="F660">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="s">
-        <v>358</v>
+        <v>334</v>
       </c>
       <c r="B661" t="s">
         <v>7</v>
       </c>
       <c r="C661" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D661">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E661" t="s">
-        <v>360</v>
+        <v>335</v>
       </c>
       <c r="F661">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="s">
-        <v>361</v>
+        <v>334</v>
       </c>
       <c r="B662" t="s">
         <v>7</v>
       </c>
       <c r="C662" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D662">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E662" t="s">
-        <v>362</v>
+        <v>336</v>
       </c>
       <c r="F662">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="s">
-        <v>361</v>
+        <v>334</v>
       </c>
       <c r="B663" t="s">
         <v>7</v>
       </c>
       <c r="C663" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D663">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E663" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="F663">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="s">
-        <v>363</v>
+        <v>334</v>
       </c>
       <c r="B664" t="s">
         <v>7</v>
       </c>
       <c r="C664" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D664">
-        <v>25000</v>
+        <v>150000</v>
       </c>
       <c r="E664" t="s">
-        <v>17</v>
+        <v>338</v>
       </c>
       <c r="F664">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="s">
-        <v>363</v>
+        <v>334</v>
       </c>
       <c r="B665" t="s">
         <v>7</v>
       </c>
       <c r="C665" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D665">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E665" t="s">
-        <v>119</v>
+        <v>9</v>
       </c>
       <c r="F665">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="s">
-        <v>364</v>
+        <v>334</v>
       </c>
       <c r="B666" t="s">
         <v>7</v>
       </c>
       <c r="C666" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D666">
-        <v>25000</v>
+        <v>150000</v>
       </c>
       <c r="E666" t="s">
-        <v>17</v>
+        <v>317</v>
       </c>
       <c r="F666">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="s">
-        <v>364</v>
+        <v>334</v>
       </c>
       <c r="B667" t="s">
         <v>7</v>
       </c>
       <c r="C667" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D667">
-        <v>25000</v>
+        <v>150000</v>
       </c>
       <c r="E667" t="s">
-        <v>119</v>
+        <v>318</v>
       </c>
       <c r="F667">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="B668" t="s">
         <v>7</v>
       </c>
       <c r="C668" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D668">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E668" t="s">
-        <v>17</v>
+        <v>339</v>
       </c>
       <c r="F668">
         <v>2021</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="B669" t="s">
         <v>7</v>
       </c>
       <c r="C669" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D669">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="E669" t="s">
-        <v>119</v>
+        <v>340</v>
       </c>
       <c r="F669">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="B670" t="s">
         <v>7</v>
       </c>
       <c r="C670" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D670">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E670" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F670">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="s">
-        <v>367</v>
+        <v>334</v>
       </c>
       <c r="B671" t="s">
         <v>7</v>
       </c>
       <c r="C671" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D671">
-        <v>25000</v>
+        <v>75000</v>
       </c>
       <c r="E671" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F671">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="s">
-        <v>368</v>
+        <v>334</v>
       </c>
       <c r="B672" t="s">
         <v>7</v>
       </c>
       <c r="C672" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="D672">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E672" t="s">
-        <v>369</v>
+        <v>9</v>
       </c>
       <c r="F672">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="s">
-        <v>370</v>
+        <v>341</v>
       </c>
       <c r="B673" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C673" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D673">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="E673" t="s">
-        <v>371</v>
+        <v>342</v>
       </c>
       <c r="F673">
         <v>2022</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="s">
-        <v>372</v>
+        <v>341</v>
       </c>
       <c r="B674" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C674" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D674">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="E674" t="s">
-        <v>373</v>
+        <v>9</v>
       </c>
       <c r="F674">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="s">
-        <v>374</v>
+        <v>341</v>
       </c>
       <c r="B675" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C675" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D675">
-        <v>5000</v>
+        <v>45000</v>
       </c>
       <c r="E675" t="s">
-        <v>375</v>
+        <v>343</v>
       </c>
       <c r="F675">
         <v>2022</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="s">
-        <v>308</v>
+        <v>341</v>
       </c>
       <c r="B676" t="s">
-        <v>308</v>
+        <v>7</v>
       </c>
       <c r="C676" t="s">
-        <v>309</v>
+        <v>8</v>
       </c>
       <c r="D676">
-        <v>5000000</v>
+        <v>50000</v>
       </c>
       <c r="E676" t="s">
-        <v>308</v>
+        <v>344</v>
       </c>
       <c r="F676">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="s">
-        <v>114</v>
+        <v>341</v>
       </c>
       <c r="B677" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C677" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D677">
-        <v>25000</v>
+        <v>45000</v>
       </c>
       <c r="E677" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="F677">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="s">
-        <v>269</v>
+        <v>341</v>
       </c>
       <c r="B678" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C678" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D678">
-        <v>25000</v>
+        <v>45000</v>
       </c>
       <c r="E678" t="s">
-        <v>271</v>
+        <v>107</v>
       </c>
       <c r="F678">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="s">
-        <v>46</v>
+        <v>341</v>
       </c>
       <c r="B679" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C679" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D679">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="E679" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F679">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="s">
-        <v>77</v>
+        <v>341</v>
       </c>
       <c r="B680" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C680" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="D680">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E680" t="s">
-        <v>376</v>
+        <v>44</v>
       </c>
       <c r="F680">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="s">
-        <v>26</v>
+        <v>341</v>
       </c>
       <c r="B681" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C681" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="D681">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E681" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F681">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="s">
-        <v>377</v>
+        <v>341</v>
       </c>
       <c r="B682" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C682" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D682">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="E682" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F682">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="s">
-        <v>124</v>
+        <v>345</v>
       </c>
       <c r="B683" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C683" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D683">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="E683" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F683">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="s">
-        <v>99</v>
+        <v>346</v>
       </c>
       <c r="B684" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C684" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D684">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E684" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="F684">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="s">
-        <v>117</v>
+        <v>346</v>
       </c>
       <c r="B685" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C685" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D685">
-        <v>10000</v>
+        <v>30000</v>
       </c>
       <c r="E685" t="s">
-        <v>47</v>
+        <v>347</v>
       </c>
       <c r="F685">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="s">
-        <v>89</v>
+        <v>346</v>
       </c>
       <c r="B686" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C686" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D686">
-        <v>10000</v>
+        <v>30000</v>
       </c>
       <c r="E686" t="s">
-        <v>47</v>
+        <v>348</v>
       </c>
       <c r="F686">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="s">
-        <v>225</v>
+        <v>346</v>
       </c>
       <c r="B687" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C687" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D687">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="E687" t="s">
-        <v>47</v>
+        <v>349</v>
       </c>
       <c r="F687">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="s">
-        <v>378</v>
+        <v>346</v>
       </c>
       <c r="B688" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C688"/>
+        <v>7</v>
+      </c>
+      <c r="C688" t="s">
+        <v>19</v>
+      </c>
       <c r="D688">
-        <v>285714</v>
-[...4 lines deleted...]
-        </is>
+        <v>30000</v>
+      </c>
+      <c r="E688" t="s">
+        <v>350</v>
       </c>
       <c r="F688">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="s">
-        <v>379</v>
+        <v>346</v>
       </c>
       <c r="B689" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C689"/>
+        <v>7</v>
+      </c>
+      <c r="C689" t="s">
+        <v>19</v>
+      </c>
       <c r="D689">
-        <v>500000</v>
+        <v>30000</v>
       </c>
       <c r="E689" t="s">
-        <v>380</v>
+        <v>9</v>
       </c>
       <c r="F689">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="s">
-        <v>381</v>
+        <v>346</v>
       </c>
       <c r="B690" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C690"/>
+        <v>7</v>
+      </c>
+      <c r="C690" t="s">
+        <v>19</v>
+      </c>
       <c r="D690">
-        <v>400000</v>
+        <v>30000</v>
       </c>
       <c r="E690" t="s">
-        <v>382</v>
+        <v>9</v>
       </c>
       <c r="F690">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="s">
-        <v>383</v>
+        <v>351</v>
       </c>
       <c r="B691" t="s">
+        <v>7</v>
+      </c>
+      <c r="C691" t="s">
+        <v>19</v>
+      </c>
+      <c r="D691">
+        <v>100000</v>
+      </c>
+      <c r="E691" t="s">
         <v>13</v>
       </c>
-      <c r="C691"/>
-[...5 lines deleted...]
-      </c>
       <c r="F691">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="s">
-        <v>385</v>
+        <v>351</v>
       </c>
       <c r="B692" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C692"/>
+        <v>7</v>
+      </c>
+      <c r="C692" t="s">
+        <v>19</v>
+      </c>
       <c r="D692">
-        <v>600000</v>
+        <v>100000</v>
       </c>
       <c r="E692" t="s">
-        <v>380</v>
+        <v>14</v>
       </c>
       <c r="F692">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="s">
-        <v>386</v>
+        <v>351</v>
       </c>
       <c r="B693" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C693" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D693">
-        <v>45001</v>
+        <v>100000</v>
       </c>
       <c r="E693" t="s">
-        <v>387</v>
+        <v>16</v>
       </c>
       <c r="F693">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="s">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="B694" t="s">
         <v>7</v>
       </c>
       <c r="C694" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D694">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E694" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="F694">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="s">
-        <v>388</v>
+        <v>351</v>
       </c>
       <c r="B695" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C695" t="s">
+        <v>19</v>
+      </c>
+      <c r="D695">
+        <v>100000</v>
+      </c>
+      <c r="E695" t="s">
         <v>14</v>
       </c>
-      <c r="D695">
-[...4 lines deleted...]
-      </c>
       <c r="F695">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="s">
-        <v>85</v>
+        <v>351</v>
       </c>
       <c r="B696" t="s">
         <v>7</v>
       </c>
       <c r="C696" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D696">
         <v>75000</v>
       </c>
       <c r="E696" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="F696">
-        <v>2021</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="s">
-        <v>277</v>
+        <v>351</v>
       </c>
       <c r="B697" t="s">
         <v>7</v>
       </c>
       <c r="C697" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D697">
         <v>75000</v>
       </c>
       <c r="E697" t="s">
-        <v>279</v>
+        <v>9</v>
       </c>
       <c r="F697">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="s">
-        <v>390</v>
+        <v>351</v>
       </c>
       <c r="B698" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C698" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D698">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="E698" t="s">
-        <v>391</v>
+        <v>16</v>
       </c>
       <c r="F698">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="s">
-        <v>392</v>
+        <v>351</v>
       </c>
       <c r="B699" t="s">
+        <v>7</v>
+      </c>
+      <c r="C699" t="s">
+        <v>8</v>
+      </c>
+      <c r="D699">
+        <v>100000</v>
+      </c>
+      <c r="E699" t="s">
         <v>13</v>
       </c>
-      <c r="C699" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F699">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="s">
-        <v>117</v>
+        <v>351</v>
       </c>
       <c r="B700" t="s">
         <v>7</v>
       </c>
       <c r="C700" t="s">
         <v>8</v>
       </c>
       <c r="D700">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E700" t="s">
-        <v>394</v>
+        <v>14</v>
       </c>
       <c r="F700">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="s">
-        <v>180</v>
+        <v>352</v>
       </c>
       <c r="B701" t="s">
         <v>7</v>
       </c>
       <c r="C701" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D701">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E701" t="s">
-        <v>115</v>
+        <v>353</v>
       </c>
       <c r="F701">
-        <v>2023</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="s">
-        <v>305</v>
+        <v>352</v>
       </c>
       <c r="B702" t="s">
         <v>7</v>
       </c>
       <c r="C702" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D702">
-        <v>25000</v>
+        <v>100000</v>
       </c>
       <c r="E702" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="F702">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="s">
-        <v>37</v>
+        <v>352</v>
       </c>
       <c r="B703" t="s">
         <v>7</v>
       </c>
       <c r="C703" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D703">
         <v>100000</v>
       </c>
       <c r="E703" t="s">
-        <v>395</v>
+        <v>354</v>
       </c>
       <c r="F703">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="B704" t="s">
         <v>7</v>
       </c>
       <c r="C704" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D704">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E704" t="s">
-        <v>115</v>
+        <v>355</v>
       </c>
       <c r="F704">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="s">
-        <v>291</v>
+        <v>352</v>
       </c>
       <c r="B705" t="s">
         <v>7</v>
       </c>
       <c r="C705" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D705">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="E705" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F705">
-        <v>2023</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="s">
-        <v>262</v>
+        <v>352</v>
       </c>
       <c r="B706" t="s">
         <v>7</v>
       </c>
       <c r="C706" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D706">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E706" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F706">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="s">
-        <v>52</v>
+        <v>352</v>
       </c>
       <c r="B707" t="s">
         <v>7</v>
       </c>
       <c r="C707" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D707">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="E707" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="F707">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="s">
-        <v>312</v>
+        <v>352</v>
       </c>
       <c r="B708" t="s">
         <v>7</v>
       </c>
       <c r="C708" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D708">
         <v>50000</v>
       </c>
       <c r="E708" t="s">
-        <v>115</v>
+        <v>45</v>
       </c>
       <c r="F708">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="s">
-        <v>240</v>
+        <v>356</v>
       </c>
       <c r="B709" t="s">
         <v>7</v>
       </c>
       <c r="C709" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D709">
         <v>50000</v>
       </c>
       <c r="E709" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="F709">
-        <v>2022</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="s">
-        <v>34</v>
+        <v>356</v>
       </c>
       <c r="B710" t="s">
         <v>7</v>
       </c>
       <c r="C710" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D710">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="E710" t="s">
-        <v>36</v>
+        <v>277</v>
       </c>
       <c r="F710">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="s">
-        <v>298</v>
+        <v>356</v>
       </c>
       <c r="B711" t="s">
         <v>7</v>
       </c>
       <c r="C711" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D711">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="E711" t="s">
-        <v>55</v>
+        <v>278</v>
       </c>
       <c r="F711">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="s">
-        <v>75</v>
+        <v>356</v>
       </c>
       <c r="B712" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C712" t="s">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="D712">
-        <v>10000</v>
+        <v>60000</v>
       </c>
       <c r="E712" t="s">
-        <v>17</v>
+        <v>279</v>
       </c>
       <c r="F712">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="s">
-        <v>396</v>
+        <v>356</v>
       </c>
       <c r="B713" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C713" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D713">
-        <v>200000</v>
+        <v>60000</v>
       </c>
       <c r="E713" t="s">
-        <v>397</v>
+        <v>9</v>
       </c>
       <c r="F713">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B714" t="s">
-        <v>344</v>
+        <v>7</v>
       </c>
       <c r="C714" t="s">
-        <v>344</v>
+        <v>19</v>
       </c>
       <c r="D714">
-        <v>1000000</v>
+        <v>25000</v>
       </c>
       <c r="E714" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="F714">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="s">
-        <v>70</v>
+        <v>356</v>
       </c>
       <c r="B715" t="s">
         <v>7</v>
       </c>
       <c r="C715" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D715">
-        <v>25000</v>
+        <v>45000</v>
       </c>
       <c r="E715" t="s">
-        <v>17</v>
+        <v>358</v>
       </c>
       <c r="F715">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="s">
-        <v>295</v>
+        <v>356</v>
       </c>
       <c r="B716" t="s">
         <v>7</v>
       </c>
       <c r="C716" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D716">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E716" t="s">
-        <v>175</v>
+        <v>9</v>
       </c>
       <c r="F716">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B717" t="s">
         <v>7</v>
       </c>
       <c r="C717" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D717">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E717" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="F717">
-        <v>2022</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="s">
-        <v>260</v>
+        <v>361</v>
       </c>
       <c r="B718" t="s">
         <v>7</v>
       </c>
       <c r="C718" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D718">
         <v>75000</v>
       </c>
       <c r="E718" t="s">
-        <v>215</v>
+        <v>176</v>
       </c>
       <c r="F718">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="s">
-        <v>61</v>
+        <v>361</v>
       </c>
       <c r="B719" t="s">
         <v>7</v>
       </c>
       <c r="C719" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D719">
-        <v>125000</v>
+        <v>75000</v>
       </c>
       <c r="E719" t="s">
-        <v>63</v>
+        <v>177</v>
       </c>
       <c r="F719">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="s">
-        <v>398</v>
+        <v>361</v>
       </c>
       <c r="B720" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C720" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D720">
-        <v>150000</v>
+        <v>75000</v>
       </c>
       <c r="E720" t="s">
-        <v>399</v>
+        <v>178</v>
       </c>
       <c r="F720">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="s">
-        <v>308</v>
+        <v>361</v>
       </c>
       <c r="B721" t="s">
-        <v>308</v>
+        <v>7</v>
       </c>
       <c r="C721" t="s">
-        <v>309</v>
+        <v>19</v>
       </c>
       <c r="D721">
-        <v>803280</v>
+        <v>75000</v>
       </c>
       <c r="E721" t="s">
-        <v>400</v>
+        <v>9</v>
       </c>
       <c r="F721">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="s">
-        <v>256</v>
+        <v>361</v>
       </c>
       <c r="B722" t="s">
         <v>7</v>
       </c>
       <c r="C722" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D722">
-        <v>50000</v>
+        <v>75000</v>
       </c>
       <c r="E722" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="F722">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="B723" t="s">
         <v>7</v>
       </c>
       <c r="C723" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D723">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="E723" t="s">
-        <v>401</v>
+        <v>363</v>
       </c>
       <c r="F723">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="s">
-        <v>26</v>
+        <v>362</v>
       </c>
       <c r="B724" t="s">
         <v>7</v>
       </c>
       <c r="C724" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D724">
-        <v>250000</v>
+        <v>60600</v>
       </c>
       <c r="E724" t="s">
-        <v>27</v>
+        <v>364</v>
       </c>
       <c r="F724">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="s">
-        <v>106</v>
+        <v>362</v>
       </c>
       <c r="B725" t="s">
         <v>7</v>
       </c>
       <c r="C725" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D725">
-        <v>100000</v>
+        <v>84000</v>
       </c>
       <c r="E725" t="s">
-        <v>55</v>
+        <v>365</v>
       </c>
       <c r="F725">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="s">
-        <v>177</v>
+        <v>362</v>
       </c>
       <c r="B726" t="s">
         <v>7</v>
       </c>
       <c r="C726" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D726">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E726" t="s">
-        <v>175</v>
+        <v>366</v>
       </c>
       <c r="F726">
         <v>2021</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="s">
-        <v>205</v>
+        <v>362</v>
       </c>
       <c r="B727" t="s">
         <v>7</v>
       </c>
       <c r="C727" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D727">
-        <v>40000</v>
+        <v>100000</v>
       </c>
       <c r="E727" t="s">
-        <v>206</v>
+        <v>367</v>
       </c>
       <c r="F727">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="s">
-        <v>237</v>
+        <v>362</v>
       </c>
       <c r="B728" t="s">
         <v>7</v>
       </c>
       <c r="C728" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D728">
         <v>100000</v>
       </c>
       <c r="E728" t="s">
-        <v>55</v>
+        <v>368</v>
       </c>
       <c r="F728">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="s">
-        <v>351</v>
+        <v>362</v>
       </c>
       <c r="B729" t="s">
         <v>7</v>
       </c>
       <c r="C729" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D729">
-        <v>45000</v>
+        <v>100000</v>
       </c>
       <c r="E729" t="s">
-        <v>290</v>
+        <v>369</v>
       </c>
       <c r="F729">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="s">
-        <v>191</v>
+        <v>370</v>
       </c>
       <c r="B730" t="s">
         <v>7</v>
       </c>
       <c r="C730" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D730">
-        <v>75000</v>
+        <v>25000</v>
       </c>
       <c r="E730" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F730">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="s">
-        <v>320</v>
+        <v>370</v>
       </c>
       <c r="B731" t="s">
         <v>7</v>
       </c>
       <c r="C731" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D731">
-        <v>200000</v>
+        <v>25000</v>
       </c>
       <c r="E731" t="s">
-        <v>322</v>
+        <v>9</v>
       </c>
       <c r="F731">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="B732" t="s">
         <v>7</v>
       </c>
       <c r="C732" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D732">
-        <v>50000</v>
+        <v>12500</v>
       </c>
       <c r="E732" t="s">
-        <v>360</v>
+        <v>9</v>
       </c>
       <c r="F732">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="s">
-        <v>46</v>
+        <v>371</v>
       </c>
       <c r="B733" t="s">
         <v>7</v>
       </c>
       <c r="C733" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="D733">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="E733" t="s">
-        <v>402</v>
+        <v>9</v>
       </c>
       <c r="F733">
-        <v>2023</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="s">
-        <v>296</v>
+        <v>371</v>
       </c>
       <c r="B734" t="s">
         <v>7</v>
       </c>
       <c r="C734" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D734">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E734" t="s">
-        <v>55</v>
+        <v>238</v>
       </c>
       <c r="F734">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="s">
-        <v>282</v>
+        <v>371</v>
       </c>
       <c r="B735" t="s">
         <v>7</v>
       </c>
       <c r="C735" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D735">
-        <v>50000</v>
+        <v>125000</v>
       </c>
       <c r="E735" t="s">
-        <v>115</v>
+        <v>239</v>
       </c>
       <c r="F735">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="s">
-        <v>336</v>
+        <v>371</v>
       </c>
       <c r="B736" t="s">
         <v>7</v>
       </c>
       <c r="C736" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D736">
-        <v>75000</v>
+        <v>125000</v>
       </c>
       <c r="E736" t="s">
-        <v>54</v>
+        <v>238</v>
       </c>
       <c r="F736">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="s">
-        <v>266</v>
+        <v>371</v>
       </c>
       <c r="B737" t="s">
         <v>7</v>
       </c>
       <c r="C737" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D737">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E737" t="s">
-        <v>55</v>
+        <v>239</v>
       </c>
       <c r="F737">
-        <v>2023</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="s">
-        <v>265</v>
+        <v>371</v>
       </c>
       <c r="B738" t="s">
         <v>7</v>
       </c>
       <c r="C738" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D738">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E738" t="s">
-        <v>55</v>
+        <v>238</v>
       </c>
       <c r="F738">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="s">
-        <v>316</v>
+        <v>371</v>
       </c>
       <c r="B739" t="s">
         <v>7</v>
       </c>
       <c r="C739" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D739">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E739" t="s">
-        <v>55</v>
+        <v>239</v>
       </c>
       <c r="F739">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="s">
-        <v>241</v>
+        <v>371</v>
       </c>
       <c r="B740" t="s">
         <v>7</v>
       </c>
       <c r="C740" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D740">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E740" t="s">
-        <v>55</v>
+        <v>238</v>
       </c>
       <c r="F740">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="B741" t="s">
         <v>7</v>
       </c>
       <c r="C741" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D741">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E741" t="s">
-        <v>55</v>
+        <v>239</v>
       </c>
       <c r="F741">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="s">
-        <v>250</v>
+        <v>371</v>
       </c>
       <c r="B742" t="s">
         <v>7</v>
       </c>
       <c r="C742" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D742">
-        <v>100000</v>
+        <v>25000</v>
       </c>
       <c r="E742" t="s">
-        <v>55</v>
+        <v>372</v>
       </c>
       <c r="F742">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="s">
-        <v>217</v>
+        <v>371</v>
       </c>
       <c r="B743" t="s">
         <v>7</v>
       </c>
       <c r="C743" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D743">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="E743" t="s">
-        <v>55</v>
+        <v>238</v>
       </c>
       <c r="F743">
-        <v>2023</v>
-[...4158 lines deleted...]
-      <c r="F954">
         <v>2026</v>
-      </c>
-[...470 lines deleted...]
-        <v>2025</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>